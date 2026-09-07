--- v0 (2026-06-02)
+++ v1 (2026-09-07)
@@ -21,60 +21,60 @@
   <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Luba\квартал\Статистика 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\АНАЛІТИКА РИНКУ - КВАРТАЛЬНІ ЗВІТИ\2026\Q1 2026\! final\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D6A5B115-6A23-4BBD-B7F9-86F8883356C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B534A9F-08AB-4999-A2FC-C38261AAEF3A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="917" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4476" yWindow="0" windowWidth="15684" windowHeight="9324" tabRatio="917" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Індекси світу та України" sheetId="30" r:id="rId1"/>
     <sheet name="Біржові ринки капіталу України" sheetId="54" r:id="rId2"/>
     <sheet name="КУА-АНПФ &amp; ІСІ-НПФ-СК в упр-ні" sheetId="55" r:id="rId3"/>
     <sheet name="Активи-ВЧА-Чистий притік" sheetId="36" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
     <externalReference r:id="rId12"/>
     <externalReference r:id="rId13"/>
     <externalReference r:id="rId14"/>
   </externalReferences>
   <definedNames>
     <definedName name="____________________a11" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="____________________t06" hidden="1">{#N/A,#N/A,FALSE,"т04"}</definedName>
     <definedName name="__________________a11" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="__________________t06" hidden="1">{#N/A,#N/A,FALSE,"т04"}</definedName>
     <definedName name="________________a11" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
@@ -278,76 +278,76 @@
     <definedName name="т17.7" localSheetId="2">#REF!</definedName>
     <definedName name="т17.7">#REF!</definedName>
     <definedName name="т17мб">'[10]т17мб(шаблон)'!$A$1</definedName>
     <definedName name="Усі_банки">'[3]146024'!$A$8:$K$88</definedName>
     <definedName name="ц" localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="ц" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="ц" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="ц" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="цеу" localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="цеу" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="цеу" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="цеу" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="цеу" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="черв" localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="черв" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="черв" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="черв" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
     <definedName name="черв" hidden="1">{#N/A,#N/A,FALSE,"т02бд"}</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D5" i="54" l="1"/>
   <c r="F32" i="54" l="1"/>
   <c r="F3" i="54" l="1"/>
   <c r="E3" i="54"/>
   <c r="D17" i="54"/>
   <c r="F17" i="36"/>
   <c r="E17" i="36"/>
   <c r="F16" i="36"/>
   <c r="E16" i="36"/>
   <c r="F15" i="36"/>
   <c r="E15" i="36"/>
   <c r="F8" i="36"/>
   <c r="F7" i="36"/>
   <c r="F6" i="36"/>
   <c r="F5" i="36"/>
   <c r="F4" i="36"/>
   <c r="D9" i="36"/>
   <c r="F9" i="36" s="1"/>
   <c r="C9" i="36"/>
   <c r="B29" i="36"/>
   <c r="B28" i="36"/>
   <c r="E4" i="36" l="1"/>
   <c r="E30" i="54" l="1"/>
   <c r="E23" i="54"/>
   <c r="F4" i="30" l="1"/>
-  <c r="D5" i="54" l="1"/>
-  <c r="D7" i="54"/>
+  <c r="D7" i="54" l="1"/>
   <c r="F36" i="54" l="1"/>
   <c r="F34" i="54"/>
   <c r="F30" i="54"/>
   <c r="F28" i="54"/>
   <c r="F24" i="54"/>
   <c r="F23" i="54"/>
   <c r="F18" i="54"/>
   <c r="F16" i="54"/>
   <c r="F12" i="54"/>
   <c r="F10" i="54"/>
   <c r="F8" i="54"/>
   <c r="F6" i="54"/>
   <c r="F4" i="54"/>
   <c r="F5" i="54"/>
   <c r="F14" i="30"/>
   <c r="E5" i="36" l="1"/>
   <c r="E8" i="36" l="1"/>
   <c r="E6" i="36"/>
   <c r="E7" i="36"/>
   <c r="D37" i="54" l="1"/>
   <c r="F37" i="54" l="1"/>
   <c r="E37" i="54"/>
   <c r="D31" i="54"/>
   <c r="F31" i="54" s="1"/>
   <c r="D25" i="54"/>
@@ -391,64 +391,64 @@
   <c r="E18" i="54"/>
   <c r="E16" i="54"/>
   <c r="E12" i="54"/>
   <c r="E11" i="54"/>
   <c r="E10" i="54"/>
   <c r="E8" i="54"/>
   <c r="E6" i="54"/>
   <c r="E5" i="54"/>
   <c r="D27" i="54"/>
   <c r="E7" i="54" l="1"/>
   <c r="F7" i="54"/>
   <c r="E25" i="54"/>
   <c r="E9" i="36" l="1"/>
   <c r="F17" i="54"/>
   <c r="E17" i="54" l="1"/>
   <c r="D13" i="54" l="1"/>
   <c r="F13" i="54" s="1"/>
   <c r="E13" i="54" l="1"/>
   <c r="D29" i="54" l="1"/>
   <c r="F29" i="54" s="1"/>
   <c r="E29" i="54" l="1"/>
   <c r="D35" i="54" l="1"/>
   <c r="F35" i="54" s="1"/>
   <c r="E35" i="54" l="1"/>
   <c r="D9" i="54" l="1"/>
-  <c r="F9" i="54" s="1"/>
-  <c r="E9" i="54" l="1"/>
+  <c r="F9" i="54" l="1"/>
+  <c r="E9" i="54"/>
   <c r="D15" i="54" l="1"/>
   <c r="D33" i="54"/>
   <c r="F33" i="54" s="1"/>
   <c r="D38" i="54" l="1"/>
   <c r="E31" i="54"/>
   <c r="E33" i="54"/>
   <c r="D21" i="54" l="1"/>
   <c r="D19" i="54" l="1"/>
-  <c r="F19" i="54" s="1"/>
-  <c r="E19" i="54" l="1"/>
+  <c r="F19" i="54" l="1"/>
   <c r="D22" i="54"/>
-  <c r="F22" i="54" s="1"/>
+  <c r="E19" i="54"/>
+  <c r="F22" i="54"/>
   <c r="E22" i="54" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="106">
   <si>
     <t>Фонди</t>
   </si>
   <si>
     <t>ПФТС (Україна)</t>
   </si>
   <si>
     <t>S&amp;P 500 (США)</t>
   </si>
   <si>
     <t>NIKKEI 225 (Японія)</t>
   </si>
   <si>
     <t>Відкриті</t>
   </si>
   <si>
     <t>WSE WIG 20 (Польща)</t>
   </si>
   <si>
@@ -2830,275 +2830,291 @@
     <xf numFmtId="0" fontId="30" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="21" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="68" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="222">
+  <cellXfs count="239">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="57" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="57"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="23" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="23" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="57" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="42" xfId="57" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="19" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="57" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="42" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="19" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="46" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="57" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="57" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="57"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="44"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="28" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="28" xfId="79" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="34" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="44" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="34" xfId="79" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="44" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="60" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="60" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="19" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="19" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="19" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="19" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="60" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="60" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="46" xfId="60" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="46" xfId="60" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="47" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="47" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="59" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="59" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="79" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="51" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="53" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="53" xfId="79" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="79" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="235" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="57" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="24" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="57" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="24" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="24" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="24" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="21" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="21" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="21" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="57" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="22" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="22" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="22" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="22" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="22" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="22" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="13" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="13" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="41" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="26" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="57" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="60" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="60" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="41" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="26" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="57" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="28" xfId="236" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="48" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="59" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="69" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="34" xfId="236" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="67" xfId="60" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="67" xfId="60" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="67" xfId="60" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="67" xfId="60" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="22" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="22" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="68" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="68" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="69" fillId="0" borderId="0" xfId="235" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="9" fontId="42" fillId="0" borderId="0" xfId="235" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="69" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="69" xfId="79" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="71" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="71" xfId="79" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="55" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="169" fontId="42" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="170" fontId="42" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="42" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="72" xfId="236" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="73" xfId="60" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="73" xfId="60" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="73" xfId="60" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="73" xfId="60" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="74" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="74" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="74" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="74" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="235" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="57" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="57" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="28" xfId="236" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="46" xfId="60" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="46" xfId="60" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="46" xfId="60" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="46" xfId="60" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="14" fillId="0" borderId="19" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="19" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="14" fillId="0" borderId="47" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="47" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="59" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="61" borderId="30" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="61" borderId="40" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="61" borderId="33" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="61" borderId="44" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="61" borderId="27" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="61" borderId="27" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="61" borderId="27" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="61" borderId="45" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3127,53 +3143,50 @@
     </xf>
     <xf numFmtId="49" fontId="7" fillId="60" borderId="30" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="60" borderId="40" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="60" borderId="33" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="60" borderId="44" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="60" borderId="27" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="60" borderId="27" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="60" borderId="27" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="60" borderId="45" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="60" borderId="37" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="7" fillId="60" borderId="38" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="60" borderId="35" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="60" borderId="29" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="60" borderId="35" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="60" borderId="43" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="60" borderId="70" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="60" borderId="43" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="61" borderId="31" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="61" borderId="32" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3199,57 +3212,57 @@
     </xf>
     <xf numFmtId="166" fontId="17" fillId="61" borderId="32" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="61" borderId="44" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="61" borderId="27" xfId="235" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="61" borderId="70" xfId="235" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="61" borderId="43" xfId="235" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="62" borderId="23" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="62" borderId="21" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="62" borderId="22" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="60" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="60" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="13" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="13" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="12" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="12" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="62" borderId="0" xfId="57" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="62" borderId="19" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="60" borderId="40" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="60" borderId="33" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="60" borderId="44" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="60" borderId="27" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="60" borderId="27" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="60" borderId="27" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="60" borderId="45" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3284,203 +3297,219 @@
     </xf>
     <xf numFmtId="166" fontId="17" fillId="60" borderId="32" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="60" borderId="44" xfId="75" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="60" borderId="70" xfId="235" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="60" borderId="43" xfId="235" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="61" borderId="27" xfId="235" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="60" borderId="27" xfId="235" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="61" borderId="43" xfId="235" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="60" borderId="43" xfId="235" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="21" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="21" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="57" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="62" borderId="0" xfId="57" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="62" borderId="0" xfId="57" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="62" borderId="0" xfId="57" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="57" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="14" fillId="0" borderId="18" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="18" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="18" xfId="57" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="18" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="62" borderId="0" xfId="57" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="57" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="62" borderId="0" xfId="57" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="57" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="62" borderId="17" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="75" xfId="57" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="75" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="76" xfId="57" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="76" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="77" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="77" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="57" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="235" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="26" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="26" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="62" borderId="26" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="70" fillId="0" borderId="25" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="70" fillId="0" borderId="25" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="70" fillId="0" borderId="19" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="70" fillId="0" borderId="19" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="70" fillId="0" borderId="13" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="70" fillId="0" borderId="13" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="94" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="94" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="66" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="25" xfId="57" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="25" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="65" xfId="57" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="65" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="39" xfId="57" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="39" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="57" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="0" borderId="0" xfId="57" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="57" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="71" fillId="0" borderId="0" xfId="57" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="57" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="79" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="79" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="44" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="62" borderId="0" xfId="57" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="62" borderId="0" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="62" borderId="21" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="62" borderId="0" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="62" borderId="0" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="60" borderId="32" xfId="235" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="27" borderId="0" xfId="57" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="27" borderId="0" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="27" borderId="42" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="24" borderId="0" xfId="75" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="24" borderId="0" xfId="75" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="44" applyFont="1"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="78" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="44" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="78" xfId="79" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="28" borderId="0" xfId="59" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="28" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="28" borderId="42" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="59" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="59" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="57" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="57" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="57" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="57" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="26" borderId="0" xfId="57" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="25" borderId="0" xfId="57" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="57" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="25" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="237">
     <cellStyle name="100" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="96" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="181" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент1 3" xfId="97" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="98" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Акцент2 2 3" xfId="182" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Акцент2 3" xfId="99" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Акцент3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="100" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Акцент3 2 3" xfId="183" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Акцент3 3" xfId="101" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Акцент4 2" xfId="5" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="102" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Акцент4 2 3" xfId="184" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Акцент4 3" xfId="103" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Акцент5 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="104" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
@@ -3681,51 +3710,196 @@
     <cellStyle name="Процентный 2 3" xfId="77" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
     <cellStyle name="Процентный 3" xfId="66" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
     <cellStyle name="Процентный 4" xfId="67" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
     <cellStyle name="Процентный 4 2" xfId="83" xr:uid="{00000000-0005-0000-0000-0000D8000000}"/>
     <cellStyle name="Связанная ячейка 2" xfId="68" xr:uid="{00000000-0005-0000-0000-0000D9000000}"/>
     <cellStyle name="Связанная ячейка 2 2" xfId="173" xr:uid="{00000000-0005-0000-0000-0000DA000000}"/>
     <cellStyle name="Связанная ячейка 2 3" xfId="226" xr:uid="{00000000-0005-0000-0000-0000DB000000}"/>
     <cellStyle name="Связанная ячейка 3" xfId="174" xr:uid="{00000000-0005-0000-0000-0000DC000000}"/>
     <cellStyle name="Текст предупреждения 2" xfId="69" xr:uid="{00000000-0005-0000-0000-0000DD000000}"/>
     <cellStyle name="Текст предупреждения 2 2" xfId="175" xr:uid="{00000000-0005-0000-0000-0000DE000000}"/>
     <cellStyle name="Текст предупреждения 2 3" xfId="227" xr:uid="{00000000-0005-0000-0000-0000DF000000}"/>
     <cellStyle name="Текст предупреждения 3" xfId="176" xr:uid="{00000000-0005-0000-0000-0000E0000000}"/>
     <cellStyle name="Тысячи [0]_MM95 (3)" xfId="70" xr:uid="{00000000-0005-0000-0000-0000E1000000}"/>
     <cellStyle name="Тысячи_MM95 (3)" xfId="71" xr:uid="{00000000-0005-0000-0000-0000E2000000}"/>
     <cellStyle name="Финансовый 2" xfId="72" xr:uid="{00000000-0005-0000-0000-0000E3000000}"/>
     <cellStyle name="Финансовый 2 2" xfId="84" xr:uid="{00000000-0005-0000-0000-0000E4000000}"/>
     <cellStyle name="Финансовый 2 2 2" xfId="234" xr:uid="{00000000-0005-0000-0000-0000E5000000}"/>
     <cellStyle name="Финансовый 2 2 3" xfId="93" xr:uid="{00000000-0005-0000-0000-0000E6000000}"/>
     <cellStyle name="Финансовый 2 3" xfId="228" xr:uid="{00000000-0005-0000-0000-0000E7000000}"/>
     <cellStyle name="Хороший 2" xfId="73" xr:uid="{00000000-0005-0000-0000-0000E8000000}"/>
     <cellStyle name="Хороший 2 2" xfId="177" xr:uid="{00000000-0005-0000-0000-0000E9000000}"/>
     <cellStyle name="Хороший 2 3" xfId="229" xr:uid="{00000000-0005-0000-0000-0000EA000000}"/>
     <cellStyle name="Хороший 3" xfId="178" xr:uid="{00000000-0005-0000-0000-0000EB000000}"/>
     <cellStyle name="Шапка" xfId="74" xr:uid="{00000000-0005-0000-0000-0000EC000000}"/>
   </cellStyles>
-  <dxfs count="5">
+  <dxfs count="34">
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
@@ -9369,51 +9543,51 @@
                 <c:pt idx="4">
                   <c:v>1 квартал '26</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Активи-ВЧА-Чистий притік'!$B$23:$B$27</c:f>
               <c:numCache>
                 <c:formatCode>#\ ##0.0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>-0.02</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>-66.62</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>4.8499999999999996</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2.83</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>6.51</c:v>
+                  <c:v>6.67</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-755D-45B8-BB28-E13305E69D52}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="130"/>
         <c:axId val="412825120"/>
         <c:axId val="412825680"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="412825120"/>
         <c:scaling>
@@ -31903,51 +32077,51 @@
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Nbu-100\VOL3\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1040;&#1088;&#1093;&#1110;&#1074;\&#1076;17-1.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///A:\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1040;&#1088;&#1093;&#1080;&#1074;\&#1047;&#1041;&#1047;%20&#1050;&#1041;&#1059;%20&#1079;&#1072;%2098%20&#1088;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///A:\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1040;&#1088;&#1093;&#1080;&#1074;\&#1047;&#1041;&#1041;&#1057;&#1059;%20&#1085;&#1072;%2001.11.99%20&#1088;%20&#1079;&#1072;%20&#1089;&#1077;&#1082;&#1090;&#1086;&#1088;&#1072;&#1084;&#1080;%20&#1077;&#1082;&#1086;&#1085;&#1086;&#1084;&#1110;&#1082;&#1080;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///E:\&#1090;16.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Nbu-100\VOL3\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1040;&#1088;&#1093;&#1110;&#1074;\&#1090;17-1.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Nbu-100\VOL3\GROST\BULET\TEIM\&#1058;&#1040;&#1053;&#1071;\&#1052;&#1072;&#1082;&#1077;&#1090;&#1080;%20&#1090;&#1072;&#1073;&#1083;&#1080;&#1094;&#1100;%20&#1074;%20&#1073;&#1102;&#1083;&#1077;&#1090;&#1077;&#1085;&#1100;\&#1085;&#1072;%202001%20&#1088;&#1110;&#1082;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Мульт-ор М3, швидкість"/>
       <sheetName val="Лист1"/>
       <sheetName val="Мульт-ор М2, швидкість"/>
       <sheetName val="Доходність (2)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1">
         <row r="3">
           <cell r="C3" t="str">
             <v>М2,
 млн. грн.</v>
           </cell>
           <cell r="E3" t="str">
             <v>(Мп+Мк)/2,
 млн. грн.</v>
           </cell>
         </row>
         <row r="4">
           <cell r="C4">
             <v>1</v>
           </cell>
@@ -32362,111 +32536,111 @@
           <cell r="E55">
             <v>29731.5</v>
           </cell>
         </row>
         <row r="56">
           <cell r="C56">
             <v>31387</v>
           </cell>
           <cell r="E56">
             <v>26550.5</v>
           </cell>
         </row>
         <row r="78">
           <cell r="E78">
             <v>96.047874329884053</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink10.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="т17мб(шаблон)"/>
       <sheetName val="т17-2 "/>
       <sheetName val="т17-3"/>
       <sheetName val="т17-1(шаблон)"/>
       <sheetName val="т09(98) по сек-рам ек-ки"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1">
         <row r="1">
           <cell r="A1" t="str">
             <v>ЗАЛУЧЕНІ КОШТИ КОМЕРЦІЙНИХ БАНКІВ 
 НА МІЖБАНКІВСЬКОМУ РИНКУ УКРАЇНИ
 в 1998–2000 роках</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Заг_інф"/>
       <sheetName val="All"/>
       <sheetName val="Усі (ВЧА кіл-ть і вартість ІС)"/>
       <sheetName val="Щоденний притік-відтік капіталу"/>
       <sheetName val="Золото+депози_рік_2006-2009"/>
       <sheetName val="Золото+депози+ПФТС_місяць"/>
       <sheetName val="Золото+депози+ПФТС_2009"/>
       <sheetName val="табл1"/>
       <sheetName val="табл2"/>
       <sheetName val="рис2"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="6.7(2000)"/>
       <sheetName val="6.7(2001)"/>
       <sheetName val="6.7(%)"/>
       <sheetName val="6.7%(за валютами)"/>
       <sheetName val="6.7%(за видами)"/>
       <sheetName val="6.7"/>
       <sheetName val="6.7 (групи)"/>
       <sheetName val="146024"/>
       <sheetName val="14602E"/>
       <sheetName val="14602F"/>
       <sheetName val="14602G"/>
       <sheetName val="Пром.вир-во"/>
       <sheetName val="ІЦВ"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1">
@@ -35290,178 +35464,178 @@
           <cell r="H88">
             <v>7908.8389000000006</v>
           </cell>
           <cell r="I88">
             <v>4018.0207</v>
           </cell>
           <cell r="J88">
             <v>6131.8306999999995</v>
           </cell>
           <cell r="K88">
             <v>3041.8002000000001</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="бд16-17"/>
       <sheetName val="д17-1"/>
       <sheetName val="табл1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="т07(98)"/>
       <sheetName val="146024"/>
       <sheetName val="д17-1"/>
       <sheetName val="табл1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1">
         <row r="1">
           <cell r="A1" t="str">
             <v>ЗВЕДЕНИЙ БАЛАНСОВИЙ ЗВІТ КОМЕРЦІЙНИХ БАНКІВ УКРАЇНИ
 за 1998 рік</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink6.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="т09(98) по сек-рам ек-ки"/>
       <sheetName val="т07(98)"/>
       <sheetName val="146024"/>
       <sheetName val="д17-1"/>
       <sheetName val="табл1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1">
         <row r="1">
           <cell r="A1" t="str">
             <v>ЗВЕДЕНИЙ БАЛАНС БАНКІВСЬКОЇ СИСТЕМИ УКРАЇНИ
 (резиденти)
 на 01.01.99 року</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink7.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="т15"/>
       <sheetName val="т09(98) по сек-рам ек-ки"/>
       <sheetName val="т07(98)"/>
       <sheetName val="табл1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1">
         <row r="1">
           <cell r="A1" t="str">
             <v>НАЯВНА  ГРОШОВА  МАСА  В  ОБІГУ  УКРАЇНИ  
 ТА ЇЇ РОЗМІЩЕННЯ В 1998–2000 РОКАХ</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink8.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="т17-1(шаблон)"/>
       <sheetName val="т15"/>
       <sheetName val="т09(98) по сек-рам ек-ки"/>
       <sheetName val="146024"/>
       <sheetName val="д17-1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1">
         <row r="1">
           <cell r="A1" t="str">
             <v>КОШТИ НА РАХУНКАХ ПІДПРИЄМСТВ, ОРГАНІЗАЦІЙ ТА НАСЕЛЕННЯ 
 В КОМЕРЦІЙНИХ БАНКАХ УКРАЇНИ 
 (за видами валют та строками)</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink9.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="т17-6"/>
       <sheetName val="т17-4-99"/>
       <sheetName val="т15-0"/>
       <sheetName val="т18"/>
       <sheetName val="т17-3"/>
       <sheetName val="т17-1 "/>
       <sheetName val="т17мб"/>
       <sheetName val="т17-2 "/>
       <sheetName val="т17-5"/>
       <sheetName val="т17-4"/>
       <sheetName val="т18обл"/>
       <sheetName val="т17-4-2000"/>
       <sheetName val="т15"/>
       <sheetName val="т15-0-2000"/>
       <sheetName val="т17-1обл"/>
       <sheetName val="т17-5(на 2001)"/>
       <sheetName val="т18обл(на2001)"/>
       <sheetName val="т17-1 (на 2001)"/>
       <sheetName val="т17-1(шаблон)"/>
       <sheetName val="т07(98)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
@@ -35492,163 +35666,197 @@
           <cell r="A1" t="str">
             <v>КОШТИ НА РАХУНКАХ ПІДПРИЄМСТВ, ОРГАНІЗАЦІЙ ТА НАСЕЛЕННЯ 
 В КОМЕРЦІЙНИХ БАНКАХ УКРАЇНИ 
 (за секторами економіки)</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Офіс">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Офіс">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -35797,13255 +36005,13687 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomberg.com/markets/stocks/world-indexes" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaib.com.ua/analituaib/rankings/ici" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaib.com.ua/analituaib/rankings/kua" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист1">
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:XZ20"/>
+  <dimension ref="A1:XZ23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" outlineLevelCol="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" outlineLevelCol="1"/>
   <cols>
-    <col min="1" max="1" width="40.28515625" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="40.33203125" style="15" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="3" max="3" width="12.109375" style="8" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="4" max="4" width="12.5546875" style="8" customWidth="1" collapsed="1"/>
+    <col min="5" max="5" width="12.5546875" style="15" customWidth="1"/>
+    <col min="6" max="6" width="13.44140625" style="15" customWidth="1"/>
+    <col min="7" max="7" width="12.6640625" style="15" customWidth="1"/>
+    <col min="8" max="8" width="39.5546875" style="15" customWidth="1"/>
+    <col min="9" max="9" width="14.5546875" style="15" customWidth="1"/>
+    <col min="10" max="10" width="12.5546875" style="15" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:650" s="206" customFormat="1" ht="25.9" customHeight="1" thickBot="1">
-      <c r="A1" s="205" t="s">
+    <row r="1" spans="1:650" s="221" customFormat="1" ht="25.95" customHeight="1" thickBot="1">
+      <c r="A1" s="220" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="205"/>
-[...1 lines deleted...]
-      <c r="D1" s="205"/>
+      <c r="B1" s="220"/>
+      <c r="C1" s="220"/>
+      <c r="D1" s="220"/>
     </row>
-    <row r="2" spans="1:650" s="168" customFormat="1" ht="30" customHeight="1" thickBot="1">
-      <c r="A2" s="4" t="s">
+    <row r="2" spans="1:650" s="177" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A2" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="5">
+      <c r="B2" s="6">
         <v>45747</v>
       </c>
-      <c r="C2" s="5">
+      <c r="C2" s="6">
         <v>46022</v>
       </c>
-      <c r="D2" s="5">
+      <c r="D2" s="6">
         <v>46112</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="G2" s="3"/>
-      <c r="H2" s="4" t="s">
+      <c r="G2" s="8"/>
+      <c r="H2" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I2" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="J2" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="K2" s="11"/>
+      <c r="K2" s="13"/>
     </row>
-    <row r="3" spans="1:650" s="141" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A3" s="6" t="s">
+    <row r="3" spans="1:650" s="178" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A3" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="172">
+      <c r="B3" s="183">
         <v>130259.54</v>
       </c>
-      <c r="C3" s="172">
+      <c r="C3" s="183">
         <v>161125.37</v>
       </c>
-      <c r="D3" s="172">
+      <c r="D3" s="183">
         <v>187461.84</v>
       </c>
-      <c r="E3" s="167">
+      <c r="E3" s="176">
         <f t="shared" ref="E3:E17" si="0">D3/C3-1</f>
         <v>0.16345327864879389</v>
       </c>
-      <c r="F3" s="167">
+      <c r="F3" s="176">
         <f t="shared" ref="F3:F17" si="1">D3/B3-1</f>
         <v>0.4391409642625792</v>
       </c>
-      <c r="H3" s="176" t="s">
+      <c r="G3" s="150"/>
+      <c r="H3" s="189" t="s">
         <v>29</v>
       </c>
-      <c r="I3" s="201">
+      <c r="I3" s="216">
         <v>-0.15574931413296789</v>
       </c>
-      <c r="J3" s="201">
+      <c r="J3" s="216">
         <v>-7.0624241425296219E-2</v>
       </c>
-      <c r="K3" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ3" s="11"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
+      <c r="M3" s="13"/>
+      <c r="N3" s="13"/>
+      <c r="O3" s="13"/>
+      <c r="P3" s="13"/>
+      <c r="Q3" s="13"/>
+      <c r="R3" s="13"/>
+      <c r="S3" s="13"/>
+      <c r="T3" s="13"/>
+      <c r="U3" s="13"/>
+      <c r="V3" s="13"/>
+      <c r="W3" s="13"/>
+      <c r="X3" s="13"/>
+      <c r="Y3" s="13"/>
+      <c r="Z3" s="13"/>
+      <c r="AA3" s="13"/>
+      <c r="AB3" s="13"/>
+      <c r="AC3" s="13"/>
+      <c r="AD3" s="13"/>
+      <c r="AE3" s="13"/>
+      <c r="AF3" s="13"/>
+      <c r="AG3" s="13"/>
+      <c r="AH3" s="13"/>
+      <c r="AI3" s="13"/>
+      <c r="AJ3" s="13"/>
+      <c r="AK3" s="13"/>
+      <c r="AL3" s="13"/>
+      <c r="AM3" s="13"/>
+      <c r="AN3" s="13"/>
+      <c r="AO3" s="13"/>
+      <c r="AP3" s="13"/>
+      <c r="AQ3" s="13"/>
+      <c r="AR3" s="13"/>
+      <c r="AS3" s="13"/>
+      <c r="AT3" s="13"/>
+      <c r="AU3" s="13"/>
+      <c r="AV3" s="13"/>
+      <c r="AW3" s="13"/>
+      <c r="AX3" s="13"/>
+      <c r="AY3" s="13"/>
+      <c r="AZ3" s="13"/>
+      <c r="BA3" s="13"/>
+      <c r="BB3" s="13"/>
+      <c r="BC3" s="13"/>
+      <c r="BD3" s="13"/>
+      <c r="BE3" s="13"/>
+      <c r="BF3" s="13"/>
+      <c r="BG3" s="13"/>
+      <c r="BH3" s="13"/>
+      <c r="BI3" s="13"/>
+      <c r="BJ3" s="13"/>
+      <c r="BK3" s="13"/>
+      <c r="BL3" s="13"/>
+      <c r="BM3" s="13"/>
+      <c r="BN3" s="13"/>
+      <c r="BO3" s="13"/>
+      <c r="BP3" s="13"/>
+      <c r="BQ3" s="13"/>
+      <c r="BR3" s="13"/>
+      <c r="BS3" s="13"/>
+      <c r="BT3" s="13"/>
+      <c r="BU3" s="13"/>
+      <c r="BV3" s="13"/>
+      <c r="BW3" s="13"/>
+      <c r="BX3" s="13"/>
+      <c r="BY3" s="13"/>
+      <c r="BZ3" s="13"/>
+      <c r="CA3" s="13"/>
+      <c r="CB3" s="13"/>
+      <c r="CC3" s="13"/>
+      <c r="CD3" s="13"/>
+      <c r="CE3" s="13"/>
+      <c r="CF3" s="13"/>
+      <c r="CG3" s="13"/>
+      <c r="CH3" s="13"/>
+      <c r="CI3" s="13"/>
+      <c r="CJ3" s="13"/>
+      <c r="CK3" s="13"/>
+      <c r="CL3" s="13"/>
+      <c r="CM3" s="13"/>
+      <c r="CN3" s="13"/>
+      <c r="CO3" s="13"/>
+      <c r="CP3" s="13"/>
+      <c r="CQ3" s="13"/>
+      <c r="CR3" s="13"/>
+      <c r="CS3" s="13"/>
+      <c r="CT3" s="13"/>
+      <c r="CU3" s="13"/>
+      <c r="CV3" s="13"/>
+      <c r="CW3" s="13"/>
+      <c r="CX3" s="13"/>
+      <c r="CY3" s="13"/>
+      <c r="CZ3" s="13"/>
+      <c r="DA3" s="13"/>
+      <c r="DB3" s="13"/>
+      <c r="DC3" s="13"/>
+      <c r="DD3" s="13"/>
+      <c r="DE3" s="13"/>
+      <c r="DF3" s="13"/>
+      <c r="DG3" s="13"/>
+      <c r="DH3" s="13"/>
+      <c r="DI3" s="13"/>
+      <c r="DJ3" s="13"/>
+      <c r="DK3" s="13"/>
+      <c r="DL3" s="13"/>
+      <c r="DM3" s="13"/>
+      <c r="DN3" s="13"/>
+      <c r="DO3" s="13"/>
+      <c r="DP3" s="13"/>
+      <c r="DQ3" s="13"/>
+      <c r="DR3" s="13"/>
+      <c r="DS3" s="13"/>
+      <c r="DT3" s="13"/>
+      <c r="DU3" s="13"/>
+      <c r="DV3" s="13"/>
+      <c r="DW3" s="13"/>
+      <c r="DX3" s="13"/>
+      <c r="DY3" s="13"/>
+      <c r="DZ3" s="13"/>
+      <c r="EA3" s="13"/>
+      <c r="EB3" s="13"/>
+      <c r="EC3" s="13"/>
+      <c r="ED3" s="13"/>
+      <c r="EE3" s="13"/>
+      <c r="EF3" s="13"/>
+      <c r="EG3" s="13"/>
+      <c r="EH3" s="13"/>
+      <c r="EI3" s="13"/>
+      <c r="EJ3" s="13"/>
+      <c r="EK3" s="13"/>
+      <c r="EL3" s="13"/>
+      <c r="EM3" s="13"/>
+      <c r="EN3" s="13"/>
+      <c r="EO3" s="13"/>
+      <c r="EP3" s="13"/>
+      <c r="EQ3" s="13"/>
+      <c r="ER3" s="13"/>
+      <c r="ES3" s="13"/>
+      <c r="ET3" s="13"/>
+      <c r="EU3" s="13"/>
+      <c r="EV3" s="13"/>
+      <c r="EW3" s="13"/>
+      <c r="EX3" s="13"/>
+      <c r="EY3" s="13"/>
+      <c r="EZ3" s="13"/>
+      <c r="FA3" s="13"/>
+      <c r="FB3" s="13"/>
+      <c r="FC3" s="13"/>
+      <c r="FD3" s="13"/>
+      <c r="FE3" s="13"/>
+      <c r="FF3" s="13"/>
+      <c r="FG3" s="13"/>
+      <c r="FH3" s="13"/>
+      <c r="FI3" s="13"/>
+      <c r="FJ3" s="13"/>
+      <c r="FK3" s="13"/>
+      <c r="FL3" s="13"/>
+      <c r="FM3" s="13"/>
+      <c r="FN3" s="13"/>
+      <c r="FO3" s="13"/>
+      <c r="FP3" s="13"/>
+      <c r="FQ3" s="13"/>
+      <c r="FR3" s="13"/>
+      <c r="FS3" s="13"/>
+      <c r="FT3" s="13"/>
+      <c r="FU3" s="13"/>
+      <c r="FV3" s="13"/>
+      <c r="FW3" s="13"/>
+      <c r="FX3" s="13"/>
+      <c r="FY3" s="13"/>
+      <c r="FZ3" s="13"/>
+      <c r="GA3" s="13"/>
+      <c r="GB3" s="13"/>
+      <c r="GC3" s="13"/>
+      <c r="GD3" s="13"/>
+      <c r="GE3" s="13"/>
+      <c r="GF3" s="13"/>
+      <c r="GG3" s="13"/>
+      <c r="GH3" s="13"/>
+      <c r="GI3" s="13"/>
+      <c r="GJ3" s="13"/>
+      <c r="GK3" s="13"/>
+      <c r="GL3" s="13"/>
+      <c r="GM3" s="13"/>
+      <c r="GN3" s="13"/>
+      <c r="GO3" s="13"/>
+      <c r="GP3" s="13"/>
+      <c r="GQ3" s="13"/>
+      <c r="GR3" s="13"/>
+      <c r="GS3" s="13"/>
+      <c r="GT3" s="13"/>
+      <c r="GU3" s="13"/>
+      <c r="GV3" s="13"/>
+      <c r="GW3" s="13"/>
+      <c r="GX3" s="13"/>
+      <c r="GY3" s="13"/>
+      <c r="GZ3" s="13"/>
+      <c r="HA3" s="13"/>
+      <c r="HB3" s="13"/>
+      <c r="HC3" s="13"/>
+      <c r="HD3" s="13"/>
+      <c r="HE3" s="13"/>
+      <c r="HF3" s="13"/>
+      <c r="HG3" s="13"/>
+      <c r="HH3" s="13"/>
+      <c r="HI3" s="13"/>
+      <c r="HJ3" s="13"/>
+      <c r="HK3" s="13"/>
+      <c r="HL3" s="13"/>
+      <c r="HM3" s="13"/>
+      <c r="HN3" s="13"/>
+      <c r="HO3" s="13"/>
+      <c r="HP3" s="13"/>
+      <c r="HQ3" s="13"/>
+      <c r="HR3" s="13"/>
+      <c r="HS3" s="13"/>
+      <c r="HT3" s="13"/>
+      <c r="HU3" s="13"/>
+      <c r="HV3" s="13"/>
+      <c r="HW3" s="13"/>
+      <c r="HX3" s="13"/>
+      <c r="HY3" s="13"/>
+      <c r="HZ3" s="13"/>
+      <c r="IA3" s="13"/>
+      <c r="IB3" s="13"/>
+      <c r="IC3" s="13"/>
+      <c r="ID3" s="13"/>
+      <c r="IE3" s="13"/>
+      <c r="IF3" s="13"/>
+      <c r="IG3" s="13"/>
+      <c r="IH3" s="13"/>
+      <c r="II3" s="13"/>
+      <c r="IJ3" s="13"/>
+      <c r="IK3" s="13"/>
+      <c r="IL3" s="13"/>
+      <c r="IM3" s="13"/>
+      <c r="IN3" s="13"/>
+      <c r="IO3" s="13"/>
+      <c r="IP3" s="13"/>
+      <c r="IQ3" s="13"/>
+      <c r="IR3" s="13"/>
+      <c r="IS3" s="13"/>
+      <c r="IT3" s="13"/>
+      <c r="IU3" s="13"/>
+      <c r="IV3" s="13"/>
+      <c r="IW3" s="13"/>
+      <c r="IX3" s="13"/>
+      <c r="IY3" s="13"/>
+      <c r="IZ3" s="13"/>
+      <c r="JA3" s="13"/>
+      <c r="JB3" s="13"/>
+      <c r="JC3" s="13"/>
+      <c r="JD3" s="13"/>
+      <c r="JE3" s="13"/>
+      <c r="JF3" s="13"/>
+      <c r="JG3" s="13"/>
+      <c r="JH3" s="13"/>
+      <c r="JI3" s="13"/>
+      <c r="JJ3" s="13"/>
+      <c r="JK3" s="13"/>
+      <c r="JL3" s="13"/>
+      <c r="JM3" s="13"/>
+      <c r="JN3" s="13"/>
+      <c r="JO3" s="13"/>
+      <c r="JP3" s="13"/>
+      <c r="JQ3" s="13"/>
+      <c r="JR3" s="13"/>
+      <c r="JS3" s="13"/>
+      <c r="JT3" s="13"/>
+      <c r="JU3" s="13"/>
+      <c r="JV3" s="13"/>
+      <c r="JW3" s="13"/>
+      <c r="JX3" s="13"/>
+      <c r="JY3" s="13"/>
+      <c r="JZ3" s="13"/>
+      <c r="KA3" s="13"/>
+      <c r="KB3" s="13"/>
+      <c r="KC3" s="13"/>
+      <c r="KD3" s="13"/>
+      <c r="KE3" s="13"/>
+      <c r="KF3" s="13"/>
+      <c r="KG3" s="13"/>
+      <c r="KH3" s="13"/>
+      <c r="KI3" s="13"/>
+      <c r="KJ3" s="13"/>
+      <c r="KK3" s="13"/>
+      <c r="KL3" s="13"/>
+      <c r="KM3" s="13"/>
+      <c r="KN3" s="13"/>
+      <c r="KO3" s="13"/>
+      <c r="KP3" s="13"/>
+      <c r="KQ3" s="13"/>
+      <c r="KR3" s="13"/>
+      <c r="KS3" s="13"/>
+      <c r="KT3" s="13"/>
+      <c r="KU3" s="13"/>
+      <c r="KV3" s="13"/>
+      <c r="KW3" s="13"/>
+      <c r="KX3" s="13"/>
+      <c r="KY3" s="13"/>
+      <c r="KZ3" s="13"/>
+      <c r="LA3" s="13"/>
+      <c r="LB3" s="13"/>
+      <c r="LC3" s="13"/>
+      <c r="LD3" s="13"/>
+      <c r="LE3" s="13"/>
+      <c r="LF3" s="13"/>
+      <c r="LG3" s="13"/>
+      <c r="LH3" s="13"/>
+      <c r="LI3" s="13"/>
+      <c r="LJ3" s="13"/>
+      <c r="LK3" s="13"/>
+      <c r="LL3" s="13"/>
+      <c r="LM3" s="13"/>
+      <c r="LN3" s="13"/>
+      <c r="LO3" s="13"/>
+      <c r="LP3" s="13"/>
+      <c r="LQ3" s="13"/>
+      <c r="LR3" s="13"/>
+      <c r="LS3" s="13"/>
+      <c r="LT3" s="13"/>
+      <c r="LU3" s="13"/>
+      <c r="LV3" s="13"/>
+      <c r="LW3" s="13"/>
+      <c r="LX3" s="13"/>
+      <c r="LY3" s="13"/>
+      <c r="LZ3" s="13"/>
+      <c r="MA3" s="13"/>
+      <c r="MB3" s="13"/>
+      <c r="MC3" s="13"/>
+      <c r="MD3" s="13"/>
+      <c r="ME3" s="13"/>
+      <c r="MF3" s="13"/>
+      <c r="MG3" s="13"/>
+      <c r="MH3" s="13"/>
+      <c r="MI3" s="13"/>
+      <c r="MJ3" s="13"/>
+      <c r="MK3" s="13"/>
+      <c r="ML3" s="13"/>
+      <c r="MM3" s="13"/>
+      <c r="MN3" s="13"/>
+      <c r="MO3" s="13"/>
+      <c r="MP3" s="13"/>
+      <c r="MQ3" s="13"/>
+      <c r="MR3" s="13"/>
+      <c r="MS3" s="13"/>
+      <c r="MT3" s="13"/>
+      <c r="MU3" s="13"/>
+      <c r="MV3" s="13"/>
+      <c r="MW3" s="13"/>
+      <c r="MX3" s="13"/>
+      <c r="MY3" s="13"/>
+      <c r="MZ3" s="13"/>
+      <c r="NA3" s="13"/>
+      <c r="NB3" s="13"/>
+      <c r="NC3" s="13"/>
+      <c r="ND3" s="13"/>
+      <c r="NE3" s="13"/>
+      <c r="NF3" s="13"/>
+      <c r="NG3" s="13"/>
+      <c r="NH3" s="13"/>
+      <c r="NI3" s="13"/>
+      <c r="NJ3" s="13"/>
+      <c r="NK3" s="13"/>
+      <c r="NL3" s="13"/>
+      <c r="NM3" s="13"/>
+      <c r="NN3" s="13"/>
+      <c r="NO3" s="13"/>
+      <c r="NP3" s="13"/>
+      <c r="NQ3" s="13"/>
+      <c r="NR3" s="13"/>
+      <c r="NS3" s="13"/>
+      <c r="NT3" s="13"/>
+      <c r="NU3" s="13"/>
+      <c r="NV3" s="13"/>
+      <c r="NW3" s="13"/>
+      <c r="NX3" s="13"/>
+      <c r="NY3" s="13"/>
+      <c r="NZ3" s="13"/>
+      <c r="OA3" s="13"/>
+      <c r="OB3" s="13"/>
+      <c r="OC3" s="13"/>
+      <c r="OD3" s="13"/>
+      <c r="OE3" s="13"/>
+      <c r="OF3" s="13"/>
+      <c r="OG3" s="13"/>
+      <c r="OH3" s="13"/>
+      <c r="OI3" s="13"/>
+      <c r="OJ3" s="13"/>
+      <c r="OK3" s="13"/>
+      <c r="OL3" s="13"/>
+      <c r="OM3" s="13"/>
+      <c r="ON3" s="13"/>
+      <c r="OO3" s="13"/>
+      <c r="OP3" s="13"/>
+      <c r="OQ3" s="13"/>
+      <c r="OR3" s="13"/>
+      <c r="OS3" s="13"/>
+      <c r="OT3" s="13"/>
+      <c r="OU3" s="13"/>
+      <c r="OV3" s="13"/>
+      <c r="OW3" s="13"/>
+      <c r="OX3" s="13"/>
+      <c r="OY3" s="13"/>
+      <c r="OZ3" s="13"/>
+      <c r="PA3" s="13"/>
+      <c r="PB3" s="13"/>
+      <c r="PC3" s="13"/>
+      <c r="PD3" s="13"/>
+      <c r="PE3" s="13"/>
+      <c r="PF3" s="13"/>
+      <c r="PG3" s="13"/>
+      <c r="PH3" s="13"/>
+      <c r="PI3" s="13"/>
+      <c r="PJ3" s="13"/>
+      <c r="PK3" s="13"/>
+      <c r="PL3" s="13"/>
+      <c r="PM3" s="13"/>
+      <c r="PN3" s="13"/>
+      <c r="PO3" s="13"/>
+      <c r="PP3" s="13"/>
+      <c r="PQ3" s="13"/>
+      <c r="PR3" s="13"/>
+      <c r="PS3" s="13"/>
+      <c r="PT3" s="13"/>
+      <c r="PU3" s="13"/>
+      <c r="PV3" s="13"/>
+      <c r="PW3" s="13"/>
+      <c r="PX3" s="13"/>
+      <c r="PY3" s="13"/>
+      <c r="PZ3" s="13"/>
+      <c r="QA3" s="13"/>
+      <c r="QB3" s="13"/>
+      <c r="QC3" s="13"/>
+      <c r="QD3" s="13"/>
+      <c r="QE3" s="13"/>
+      <c r="QF3" s="13"/>
+      <c r="QG3" s="13"/>
+      <c r="QH3" s="13"/>
+      <c r="QI3" s="13"/>
+      <c r="QJ3" s="13"/>
+      <c r="QK3" s="13"/>
+      <c r="QL3" s="13"/>
+      <c r="QM3" s="13"/>
+      <c r="QN3" s="13"/>
+      <c r="QO3" s="13"/>
+      <c r="QP3" s="13"/>
+      <c r="QQ3" s="13"/>
+      <c r="QR3" s="13"/>
+      <c r="QS3" s="13"/>
+      <c r="QT3" s="13"/>
+      <c r="QU3" s="13"/>
+      <c r="QV3" s="13"/>
+      <c r="QW3" s="13"/>
+      <c r="QX3" s="13"/>
+      <c r="QY3" s="13"/>
+      <c r="QZ3" s="13"/>
+      <c r="RA3" s="13"/>
+      <c r="RB3" s="13"/>
+      <c r="RC3" s="13"/>
+      <c r="RD3" s="13"/>
+      <c r="RE3" s="13"/>
+      <c r="RF3" s="13"/>
+      <c r="RG3" s="13"/>
+      <c r="RH3" s="13"/>
+      <c r="RI3" s="13"/>
+      <c r="RJ3" s="13"/>
+      <c r="RK3" s="13"/>
+      <c r="RL3" s="13"/>
+      <c r="RM3" s="13"/>
+      <c r="RN3" s="13"/>
+      <c r="RO3" s="13"/>
+      <c r="RP3" s="13"/>
+      <c r="RQ3" s="13"/>
+      <c r="RR3" s="13"/>
+      <c r="RS3" s="13"/>
+      <c r="RT3" s="13"/>
+      <c r="RU3" s="13"/>
+      <c r="RV3" s="13"/>
+      <c r="RW3" s="13"/>
+      <c r="RX3" s="13"/>
+      <c r="RY3" s="13"/>
+      <c r="RZ3" s="13"/>
+      <c r="SA3" s="13"/>
+      <c r="SB3" s="13"/>
+      <c r="SC3" s="13"/>
+      <c r="SD3" s="13"/>
+      <c r="SE3" s="13"/>
+      <c r="SF3" s="13"/>
+      <c r="SG3" s="13"/>
+      <c r="SH3" s="13"/>
+      <c r="SI3" s="13"/>
+      <c r="SJ3" s="13"/>
+      <c r="SK3" s="13"/>
+      <c r="SL3" s="13"/>
+      <c r="SM3" s="13"/>
+      <c r="SN3" s="13"/>
+      <c r="SO3" s="13"/>
+      <c r="SP3" s="13"/>
+      <c r="SQ3" s="13"/>
+      <c r="SR3" s="13"/>
+      <c r="SS3" s="13"/>
+      <c r="ST3" s="13"/>
+      <c r="SU3" s="13"/>
+      <c r="SV3" s="13"/>
+      <c r="SW3" s="13"/>
+      <c r="SX3" s="13"/>
+      <c r="SY3" s="13"/>
+      <c r="SZ3" s="13"/>
+      <c r="TA3" s="13"/>
+      <c r="TB3" s="13"/>
+      <c r="TC3" s="13"/>
+      <c r="TD3" s="13"/>
+      <c r="TE3" s="13"/>
+      <c r="TF3" s="13"/>
+      <c r="TG3" s="13"/>
+      <c r="TH3" s="13"/>
+      <c r="TI3" s="13"/>
+      <c r="TJ3" s="13"/>
+      <c r="TK3" s="13"/>
+      <c r="TL3" s="13"/>
+      <c r="TM3" s="13"/>
+      <c r="TN3" s="13"/>
+      <c r="TO3" s="13"/>
+      <c r="TP3" s="13"/>
+      <c r="TQ3" s="13"/>
+      <c r="TR3" s="13"/>
+      <c r="TS3" s="13"/>
+      <c r="TT3" s="13"/>
+      <c r="TU3" s="13"/>
+      <c r="TV3" s="13"/>
+      <c r="TW3" s="13"/>
+      <c r="TX3" s="13"/>
+      <c r="TY3" s="13"/>
+      <c r="TZ3" s="13"/>
+      <c r="UA3" s="13"/>
+      <c r="UB3" s="13"/>
+      <c r="UC3" s="13"/>
+      <c r="UD3" s="13"/>
+      <c r="UE3" s="13"/>
+      <c r="UF3" s="13"/>
+      <c r="UG3" s="13"/>
+      <c r="UH3" s="13"/>
+      <c r="UI3" s="13"/>
+      <c r="UJ3" s="13"/>
+      <c r="UK3" s="13"/>
+      <c r="UL3" s="13"/>
+      <c r="UM3" s="13"/>
+      <c r="UN3" s="13"/>
+      <c r="UO3" s="13"/>
+      <c r="UP3" s="13"/>
+      <c r="UQ3" s="13"/>
+      <c r="UR3" s="13"/>
+      <c r="US3" s="13"/>
+      <c r="UT3" s="13"/>
+      <c r="UU3" s="13"/>
+      <c r="UV3" s="13"/>
+      <c r="UW3" s="13"/>
+      <c r="UX3" s="13"/>
+      <c r="UY3" s="13"/>
+      <c r="UZ3" s="13"/>
+      <c r="VA3" s="13"/>
+      <c r="VB3" s="13"/>
+      <c r="VC3" s="13"/>
+      <c r="VD3" s="13"/>
+      <c r="VE3" s="13"/>
+      <c r="VF3" s="13"/>
+      <c r="VG3" s="13"/>
+      <c r="VH3" s="13"/>
+      <c r="VI3" s="13"/>
+      <c r="VJ3" s="13"/>
+      <c r="VK3" s="13"/>
+      <c r="VL3" s="13"/>
+      <c r="VM3" s="13"/>
+      <c r="VN3" s="13"/>
+      <c r="VO3" s="13"/>
+      <c r="VP3" s="13"/>
+      <c r="VQ3" s="13"/>
+      <c r="VR3" s="13"/>
+      <c r="VS3" s="13"/>
+      <c r="VT3" s="13"/>
+      <c r="VU3" s="13"/>
+      <c r="VV3" s="13"/>
+      <c r="VW3" s="13"/>
+      <c r="VX3" s="13"/>
+      <c r="VY3" s="13"/>
+      <c r="VZ3" s="13"/>
+      <c r="WA3" s="13"/>
+      <c r="WB3" s="13"/>
+      <c r="WC3" s="13"/>
+      <c r="WD3" s="13"/>
+      <c r="WE3" s="13"/>
+      <c r="WF3" s="13"/>
+      <c r="WG3" s="13"/>
+      <c r="WH3" s="13"/>
+      <c r="WI3" s="13"/>
+      <c r="WJ3" s="13"/>
+      <c r="WK3" s="13"/>
+      <c r="WL3" s="13"/>
+      <c r="WM3" s="13"/>
+      <c r="WN3" s="13"/>
+      <c r="WO3" s="13"/>
+      <c r="WP3" s="13"/>
+      <c r="WQ3" s="13"/>
+      <c r="WR3" s="13"/>
+      <c r="WS3" s="13"/>
+      <c r="WT3" s="13"/>
+      <c r="WU3" s="13"/>
+      <c r="WV3" s="13"/>
+      <c r="WW3" s="13"/>
+      <c r="WX3" s="13"/>
+      <c r="WY3" s="13"/>
+      <c r="WZ3" s="13"/>
+      <c r="XA3" s="13"/>
+      <c r="XB3" s="13"/>
+      <c r="XC3" s="13"/>
+      <c r="XD3" s="13"/>
+      <c r="XE3" s="13"/>
+      <c r="XF3" s="13"/>
+      <c r="XG3" s="13"/>
+      <c r="XH3" s="13"/>
+      <c r="XI3" s="13"/>
+      <c r="XJ3" s="13"/>
+      <c r="XK3" s="13"/>
+      <c r="XL3" s="13"/>
+      <c r="XM3" s="13"/>
+      <c r="XN3" s="13"/>
+      <c r="XO3" s="13"/>
+      <c r="XP3" s="13"/>
+      <c r="XQ3" s="13"/>
+      <c r="XR3" s="13"/>
+      <c r="XS3" s="13"/>
+      <c r="XT3" s="13"/>
+      <c r="XU3" s="13"/>
+      <c r="XV3" s="13"/>
+      <c r="XW3" s="13"/>
+      <c r="XX3" s="13"/>
+      <c r="XY3" s="13"/>
+      <c r="XZ3" s="13"/>
     </row>
-    <row r="4" spans="1:650" s="141" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A4" s="6" t="s">
+    <row r="4" spans="1:650" s="178" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A4" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="172">
+      <c r="B4" s="183">
         <v>9659.48</v>
       </c>
-      <c r="C4" s="172">
+      <c r="C4" s="183">
         <v>11261.52</v>
       </c>
-      <c r="D4" s="172">
+      <c r="D4" s="183">
         <v>12790.98</v>
       </c>
-      <c r="E4" s="8">
+      <c r="E4" s="10">
         <f t="shared" si="0"/>
         <v>0.13581292756217622</v>
       </c>
-      <c r="F4" s="8">
+      <c r="F4" s="10">
         <f t="shared" si="1"/>
         <v>0.3241892938336226</v>
       </c>
-      <c r="H4" s="176" t="s">
+      <c r="G4" s="150"/>
+      <c r="H4" s="189" t="s">
         <v>12</v>
       </c>
-      <c r="I4" s="142">
+      <c r="I4" s="151">
         <v>-7.4096732402475829E-2</v>
       </c>
-      <c r="J4" s="142">
+      <c r="J4" s="151">
         <v>8.8873841465995307E-2</v>
       </c>
-      <c r="K4" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ4" s="11"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13"/>
+      <c r="N4" s="13"/>
+      <c r="O4" s="13"/>
+      <c r="P4" s="13"/>
+      <c r="Q4" s="13"/>
+      <c r="R4" s="13"/>
+      <c r="S4" s="13"/>
+      <c r="T4" s="13"/>
+      <c r="U4" s="13"/>
+      <c r="V4" s="13"/>
+      <c r="W4" s="13"/>
+      <c r="X4" s="13"/>
+      <c r="Y4" s="13"/>
+      <c r="Z4" s="13"/>
+      <c r="AA4" s="13"/>
+      <c r="AB4" s="13"/>
+      <c r="AC4" s="13"/>
+      <c r="AD4" s="13"/>
+      <c r="AE4" s="13"/>
+      <c r="AF4" s="13"/>
+      <c r="AG4" s="13"/>
+      <c r="AH4" s="13"/>
+      <c r="AI4" s="13"/>
+      <c r="AJ4" s="13"/>
+      <c r="AK4" s="13"/>
+      <c r="AL4" s="13"/>
+      <c r="AM4" s="13"/>
+      <c r="AN4" s="13"/>
+      <c r="AO4" s="13"/>
+      <c r="AP4" s="13"/>
+      <c r="AQ4" s="13"/>
+      <c r="AR4" s="13"/>
+      <c r="AS4" s="13"/>
+      <c r="AT4" s="13"/>
+      <c r="AU4" s="13"/>
+      <c r="AV4" s="13"/>
+      <c r="AW4" s="13"/>
+      <c r="AX4" s="13"/>
+      <c r="AY4" s="13"/>
+      <c r="AZ4" s="13"/>
+      <c r="BA4" s="13"/>
+      <c r="BB4" s="13"/>
+      <c r="BC4" s="13"/>
+      <c r="BD4" s="13"/>
+      <c r="BE4" s="13"/>
+      <c r="BF4" s="13"/>
+      <c r="BG4" s="13"/>
+      <c r="BH4" s="13"/>
+      <c r="BI4" s="13"/>
+      <c r="BJ4" s="13"/>
+      <c r="BK4" s="13"/>
+      <c r="BL4" s="13"/>
+      <c r="BM4" s="13"/>
+      <c r="BN4" s="13"/>
+      <c r="BO4" s="13"/>
+      <c r="BP4" s="13"/>
+      <c r="BQ4" s="13"/>
+      <c r="BR4" s="13"/>
+      <c r="BS4" s="13"/>
+      <c r="BT4" s="13"/>
+      <c r="BU4" s="13"/>
+      <c r="BV4" s="13"/>
+      <c r="BW4" s="13"/>
+      <c r="BX4" s="13"/>
+      <c r="BY4" s="13"/>
+      <c r="BZ4" s="13"/>
+      <c r="CA4" s="13"/>
+      <c r="CB4" s="13"/>
+      <c r="CC4" s="13"/>
+      <c r="CD4" s="13"/>
+      <c r="CE4" s="13"/>
+      <c r="CF4" s="13"/>
+      <c r="CG4" s="13"/>
+      <c r="CH4" s="13"/>
+      <c r="CI4" s="13"/>
+      <c r="CJ4" s="13"/>
+      <c r="CK4" s="13"/>
+      <c r="CL4" s="13"/>
+      <c r="CM4" s="13"/>
+      <c r="CN4" s="13"/>
+      <c r="CO4" s="13"/>
+      <c r="CP4" s="13"/>
+      <c r="CQ4" s="13"/>
+      <c r="CR4" s="13"/>
+      <c r="CS4" s="13"/>
+      <c r="CT4" s="13"/>
+      <c r="CU4" s="13"/>
+      <c r="CV4" s="13"/>
+      <c r="CW4" s="13"/>
+      <c r="CX4" s="13"/>
+      <c r="CY4" s="13"/>
+      <c r="CZ4" s="13"/>
+      <c r="DA4" s="13"/>
+      <c r="DB4" s="13"/>
+      <c r="DC4" s="13"/>
+      <c r="DD4" s="13"/>
+      <c r="DE4" s="13"/>
+      <c r="DF4" s="13"/>
+      <c r="DG4" s="13"/>
+      <c r="DH4" s="13"/>
+      <c r="DI4" s="13"/>
+      <c r="DJ4" s="13"/>
+      <c r="DK4" s="13"/>
+      <c r="DL4" s="13"/>
+      <c r="DM4" s="13"/>
+      <c r="DN4" s="13"/>
+      <c r="DO4" s="13"/>
+      <c r="DP4" s="13"/>
+      <c r="DQ4" s="13"/>
+      <c r="DR4" s="13"/>
+      <c r="DS4" s="13"/>
+      <c r="DT4" s="13"/>
+      <c r="DU4" s="13"/>
+      <c r="DV4" s="13"/>
+      <c r="DW4" s="13"/>
+      <c r="DX4" s="13"/>
+      <c r="DY4" s="13"/>
+      <c r="DZ4" s="13"/>
+      <c r="EA4" s="13"/>
+      <c r="EB4" s="13"/>
+      <c r="EC4" s="13"/>
+      <c r="ED4" s="13"/>
+      <c r="EE4" s="13"/>
+      <c r="EF4" s="13"/>
+      <c r="EG4" s="13"/>
+      <c r="EH4" s="13"/>
+      <c r="EI4" s="13"/>
+      <c r="EJ4" s="13"/>
+      <c r="EK4" s="13"/>
+      <c r="EL4" s="13"/>
+      <c r="EM4" s="13"/>
+      <c r="EN4" s="13"/>
+      <c r="EO4" s="13"/>
+      <c r="EP4" s="13"/>
+      <c r="EQ4" s="13"/>
+      <c r="ER4" s="13"/>
+      <c r="ES4" s="13"/>
+      <c r="ET4" s="13"/>
+      <c r="EU4" s="13"/>
+      <c r="EV4" s="13"/>
+      <c r="EW4" s="13"/>
+      <c r="EX4" s="13"/>
+      <c r="EY4" s="13"/>
+      <c r="EZ4" s="13"/>
+      <c r="FA4" s="13"/>
+      <c r="FB4" s="13"/>
+      <c r="FC4" s="13"/>
+      <c r="FD4" s="13"/>
+      <c r="FE4" s="13"/>
+      <c r="FF4" s="13"/>
+      <c r="FG4" s="13"/>
+      <c r="FH4" s="13"/>
+      <c r="FI4" s="13"/>
+      <c r="FJ4" s="13"/>
+      <c r="FK4" s="13"/>
+      <c r="FL4" s="13"/>
+      <c r="FM4" s="13"/>
+      <c r="FN4" s="13"/>
+      <c r="FO4" s="13"/>
+      <c r="FP4" s="13"/>
+      <c r="FQ4" s="13"/>
+      <c r="FR4" s="13"/>
+      <c r="FS4" s="13"/>
+      <c r="FT4" s="13"/>
+      <c r="FU4" s="13"/>
+      <c r="FV4" s="13"/>
+      <c r="FW4" s="13"/>
+      <c r="FX4" s="13"/>
+      <c r="FY4" s="13"/>
+      <c r="FZ4" s="13"/>
+      <c r="GA4" s="13"/>
+      <c r="GB4" s="13"/>
+      <c r="GC4" s="13"/>
+      <c r="GD4" s="13"/>
+      <c r="GE4" s="13"/>
+      <c r="GF4" s="13"/>
+      <c r="GG4" s="13"/>
+      <c r="GH4" s="13"/>
+      <c r="GI4" s="13"/>
+      <c r="GJ4" s="13"/>
+      <c r="GK4" s="13"/>
+      <c r="GL4" s="13"/>
+      <c r="GM4" s="13"/>
+      <c r="GN4" s="13"/>
+      <c r="GO4" s="13"/>
+      <c r="GP4" s="13"/>
+      <c r="GQ4" s="13"/>
+      <c r="GR4" s="13"/>
+      <c r="GS4" s="13"/>
+      <c r="GT4" s="13"/>
+      <c r="GU4" s="13"/>
+      <c r="GV4" s="13"/>
+      <c r="GW4" s="13"/>
+      <c r="GX4" s="13"/>
+      <c r="GY4" s="13"/>
+      <c r="GZ4" s="13"/>
+      <c r="HA4" s="13"/>
+      <c r="HB4" s="13"/>
+      <c r="HC4" s="13"/>
+      <c r="HD4" s="13"/>
+      <c r="HE4" s="13"/>
+      <c r="HF4" s="13"/>
+      <c r="HG4" s="13"/>
+      <c r="HH4" s="13"/>
+      <c r="HI4" s="13"/>
+      <c r="HJ4" s="13"/>
+      <c r="HK4" s="13"/>
+      <c r="HL4" s="13"/>
+      <c r="HM4" s="13"/>
+      <c r="HN4" s="13"/>
+      <c r="HO4" s="13"/>
+      <c r="HP4" s="13"/>
+      <c r="HQ4" s="13"/>
+      <c r="HR4" s="13"/>
+      <c r="HS4" s="13"/>
+      <c r="HT4" s="13"/>
+      <c r="HU4" s="13"/>
+      <c r="HV4" s="13"/>
+      <c r="HW4" s="13"/>
+      <c r="HX4" s="13"/>
+      <c r="HY4" s="13"/>
+      <c r="HZ4" s="13"/>
+      <c r="IA4" s="13"/>
+      <c r="IB4" s="13"/>
+      <c r="IC4" s="13"/>
+      <c r="ID4" s="13"/>
+      <c r="IE4" s="13"/>
+      <c r="IF4" s="13"/>
+      <c r="IG4" s="13"/>
+      <c r="IH4" s="13"/>
+      <c r="II4" s="13"/>
+      <c r="IJ4" s="13"/>
+      <c r="IK4" s="13"/>
+      <c r="IL4" s="13"/>
+      <c r="IM4" s="13"/>
+      <c r="IN4" s="13"/>
+      <c r="IO4" s="13"/>
+      <c r="IP4" s="13"/>
+      <c r="IQ4" s="13"/>
+      <c r="IR4" s="13"/>
+      <c r="IS4" s="13"/>
+      <c r="IT4" s="13"/>
+      <c r="IU4" s="13"/>
+      <c r="IV4" s="13"/>
+      <c r="IW4" s="13"/>
+      <c r="IX4" s="13"/>
+      <c r="IY4" s="13"/>
+      <c r="IZ4" s="13"/>
+      <c r="JA4" s="13"/>
+      <c r="JB4" s="13"/>
+      <c r="JC4" s="13"/>
+      <c r="JD4" s="13"/>
+      <c r="JE4" s="13"/>
+      <c r="JF4" s="13"/>
+      <c r="JG4" s="13"/>
+      <c r="JH4" s="13"/>
+      <c r="JI4" s="13"/>
+      <c r="JJ4" s="13"/>
+      <c r="JK4" s="13"/>
+      <c r="JL4" s="13"/>
+      <c r="JM4" s="13"/>
+      <c r="JN4" s="13"/>
+      <c r="JO4" s="13"/>
+      <c r="JP4" s="13"/>
+      <c r="JQ4" s="13"/>
+      <c r="JR4" s="13"/>
+      <c r="JS4" s="13"/>
+      <c r="JT4" s="13"/>
+      <c r="JU4" s="13"/>
+      <c r="JV4" s="13"/>
+      <c r="JW4" s="13"/>
+      <c r="JX4" s="13"/>
+      <c r="JY4" s="13"/>
+      <c r="JZ4" s="13"/>
+      <c r="KA4" s="13"/>
+      <c r="KB4" s="13"/>
+      <c r="KC4" s="13"/>
+      <c r="KD4" s="13"/>
+      <c r="KE4" s="13"/>
+      <c r="KF4" s="13"/>
+      <c r="KG4" s="13"/>
+      <c r="KH4" s="13"/>
+      <c r="KI4" s="13"/>
+      <c r="KJ4" s="13"/>
+      <c r="KK4" s="13"/>
+      <c r="KL4" s="13"/>
+      <c r="KM4" s="13"/>
+      <c r="KN4" s="13"/>
+      <c r="KO4" s="13"/>
+      <c r="KP4" s="13"/>
+      <c r="KQ4" s="13"/>
+      <c r="KR4" s="13"/>
+      <c r="KS4" s="13"/>
+      <c r="KT4" s="13"/>
+      <c r="KU4" s="13"/>
+      <c r="KV4" s="13"/>
+      <c r="KW4" s="13"/>
+      <c r="KX4" s="13"/>
+      <c r="KY4" s="13"/>
+      <c r="KZ4" s="13"/>
+      <c r="LA4" s="13"/>
+      <c r="LB4" s="13"/>
+      <c r="LC4" s="13"/>
+      <c r="LD4" s="13"/>
+      <c r="LE4" s="13"/>
+      <c r="LF4" s="13"/>
+      <c r="LG4" s="13"/>
+      <c r="LH4" s="13"/>
+      <c r="LI4" s="13"/>
+      <c r="LJ4" s="13"/>
+      <c r="LK4" s="13"/>
+      <c r="LL4" s="13"/>
+      <c r="LM4" s="13"/>
+      <c r="LN4" s="13"/>
+      <c r="LO4" s="13"/>
+      <c r="LP4" s="13"/>
+      <c r="LQ4" s="13"/>
+      <c r="LR4" s="13"/>
+      <c r="LS4" s="13"/>
+      <c r="LT4" s="13"/>
+      <c r="LU4" s="13"/>
+      <c r="LV4" s="13"/>
+      <c r="LW4" s="13"/>
+      <c r="LX4" s="13"/>
+      <c r="LY4" s="13"/>
+      <c r="LZ4" s="13"/>
+      <c r="MA4" s="13"/>
+      <c r="MB4" s="13"/>
+      <c r="MC4" s="13"/>
+      <c r="MD4" s="13"/>
+      <c r="ME4" s="13"/>
+      <c r="MF4" s="13"/>
+      <c r="MG4" s="13"/>
+      <c r="MH4" s="13"/>
+      <c r="MI4" s="13"/>
+      <c r="MJ4" s="13"/>
+      <c r="MK4" s="13"/>
+      <c r="ML4" s="13"/>
+      <c r="MM4" s="13"/>
+      <c r="MN4" s="13"/>
+      <c r="MO4" s="13"/>
+      <c r="MP4" s="13"/>
+      <c r="MQ4" s="13"/>
+      <c r="MR4" s="13"/>
+      <c r="MS4" s="13"/>
+      <c r="MT4" s="13"/>
+      <c r="MU4" s="13"/>
+      <c r="MV4" s="13"/>
+      <c r="MW4" s="13"/>
+      <c r="MX4" s="13"/>
+      <c r="MY4" s="13"/>
+      <c r="MZ4" s="13"/>
+      <c r="NA4" s="13"/>
+      <c r="NB4" s="13"/>
+      <c r="NC4" s="13"/>
+      <c r="ND4" s="13"/>
+      <c r="NE4" s="13"/>
+      <c r="NF4" s="13"/>
+      <c r="NG4" s="13"/>
+      <c r="NH4" s="13"/>
+      <c r="NI4" s="13"/>
+      <c r="NJ4" s="13"/>
+      <c r="NK4" s="13"/>
+      <c r="NL4" s="13"/>
+      <c r="NM4" s="13"/>
+      <c r="NN4" s="13"/>
+      <c r="NO4" s="13"/>
+      <c r="NP4" s="13"/>
+      <c r="NQ4" s="13"/>
+      <c r="NR4" s="13"/>
+      <c r="NS4" s="13"/>
+      <c r="NT4" s="13"/>
+      <c r="NU4" s="13"/>
+      <c r="NV4" s="13"/>
+      <c r="NW4" s="13"/>
+      <c r="NX4" s="13"/>
+      <c r="NY4" s="13"/>
+      <c r="NZ4" s="13"/>
+      <c r="OA4" s="13"/>
+      <c r="OB4" s="13"/>
+      <c r="OC4" s="13"/>
+      <c r="OD4" s="13"/>
+      <c r="OE4" s="13"/>
+      <c r="OF4" s="13"/>
+      <c r="OG4" s="13"/>
+      <c r="OH4" s="13"/>
+      <c r="OI4" s="13"/>
+      <c r="OJ4" s="13"/>
+      <c r="OK4" s="13"/>
+      <c r="OL4" s="13"/>
+      <c r="OM4" s="13"/>
+      <c r="ON4" s="13"/>
+      <c r="OO4" s="13"/>
+      <c r="OP4" s="13"/>
+      <c r="OQ4" s="13"/>
+      <c r="OR4" s="13"/>
+      <c r="OS4" s="13"/>
+      <c r="OT4" s="13"/>
+      <c r="OU4" s="13"/>
+      <c r="OV4" s="13"/>
+      <c r="OW4" s="13"/>
+      <c r="OX4" s="13"/>
+      <c r="OY4" s="13"/>
+      <c r="OZ4" s="13"/>
+      <c r="PA4" s="13"/>
+      <c r="PB4" s="13"/>
+      <c r="PC4" s="13"/>
+      <c r="PD4" s="13"/>
+      <c r="PE4" s="13"/>
+      <c r="PF4" s="13"/>
+      <c r="PG4" s="13"/>
+      <c r="PH4" s="13"/>
+      <c r="PI4" s="13"/>
+      <c r="PJ4" s="13"/>
+      <c r="PK4" s="13"/>
+      <c r="PL4" s="13"/>
+      <c r="PM4" s="13"/>
+      <c r="PN4" s="13"/>
+      <c r="PO4" s="13"/>
+      <c r="PP4" s="13"/>
+      <c r="PQ4" s="13"/>
+      <c r="PR4" s="13"/>
+      <c r="PS4" s="13"/>
+      <c r="PT4" s="13"/>
+      <c r="PU4" s="13"/>
+      <c r="PV4" s="13"/>
+      <c r="PW4" s="13"/>
+      <c r="PX4" s="13"/>
+      <c r="PY4" s="13"/>
+      <c r="PZ4" s="13"/>
+      <c r="QA4" s="13"/>
+      <c r="QB4" s="13"/>
+      <c r="QC4" s="13"/>
+      <c r="QD4" s="13"/>
+      <c r="QE4" s="13"/>
+      <c r="QF4" s="13"/>
+      <c r="QG4" s="13"/>
+      <c r="QH4" s="13"/>
+      <c r="QI4" s="13"/>
+      <c r="QJ4" s="13"/>
+      <c r="QK4" s="13"/>
+      <c r="QL4" s="13"/>
+      <c r="QM4" s="13"/>
+      <c r="QN4" s="13"/>
+      <c r="QO4" s="13"/>
+      <c r="QP4" s="13"/>
+      <c r="QQ4" s="13"/>
+      <c r="QR4" s="13"/>
+      <c r="QS4" s="13"/>
+      <c r="QT4" s="13"/>
+      <c r="QU4" s="13"/>
+      <c r="QV4" s="13"/>
+      <c r="QW4" s="13"/>
+      <c r="QX4" s="13"/>
+      <c r="QY4" s="13"/>
+      <c r="QZ4" s="13"/>
+      <c r="RA4" s="13"/>
+      <c r="RB4" s="13"/>
+      <c r="RC4" s="13"/>
+      <c r="RD4" s="13"/>
+      <c r="RE4" s="13"/>
+      <c r="RF4" s="13"/>
+      <c r="RG4" s="13"/>
+      <c r="RH4" s="13"/>
+      <c r="RI4" s="13"/>
+      <c r="RJ4" s="13"/>
+      <c r="RK4" s="13"/>
+      <c r="RL4" s="13"/>
+      <c r="RM4" s="13"/>
+      <c r="RN4" s="13"/>
+      <c r="RO4" s="13"/>
+      <c r="RP4" s="13"/>
+      <c r="RQ4" s="13"/>
+      <c r="RR4" s="13"/>
+      <c r="RS4" s="13"/>
+      <c r="RT4" s="13"/>
+      <c r="RU4" s="13"/>
+      <c r="RV4" s="13"/>
+      <c r="RW4" s="13"/>
+      <c r="RX4" s="13"/>
+      <c r="RY4" s="13"/>
+      <c r="RZ4" s="13"/>
+      <c r="SA4" s="13"/>
+      <c r="SB4" s="13"/>
+      <c r="SC4" s="13"/>
+      <c r="SD4" s="13"/>
+      <c r="SE4" s="13"/>
+      <c r="SF4" s="13"/>
+      <c r="SG4" s="13"/>
+      <c r="SH4" s="13"/>
+      <c r="SI4" s="13"/>
+      <c r="SJ4" s="13"/>
+      <c r="SK4" s="13"/>
+      <c r="SL4" s="13"/>
+      <c r="SM4" s="13"/>
+      <c r="SN4" s="13"/>
+      <c r="SO4" s="13"/>
+      <c r="SP4" s="13"/>
+      <c r="SQ4" s="13"/>
+      <c r="SR4" s="13"/>
+      <c r="SS4" s="13"/>
+      <c r="ST4" s="13"/>
+      <c r="SU4" s="13"/>
+      <c r="SV4" s="13"/>
+      <c r="SW4" s="13"/>
+      <c r="SX4" s="13"/>
+      <c r="SY4" s="13"/>
+      <c r="SZ4" s="13"/>
+      <c r="TA4" s="13"/>
+      <c r="TB4" s="13"/>
+      <c r="TC4" s="13"/>
+      <c r="TD4" s="13"/>
+      <c r="TE4" s="13"/>
+      <c r="TF4" s="13"/>
+      <c r="TG4" s="13"/>
+      <c r="TH4" s="13"/>
+      <c r="TI4" s="13"/>
+      <c r="TJ4" s="13"/>
+      <c r="TK4" s="13"/>
+      <c r="TL4" s="13"/>
+      <c r="TM4" s="13"/>
+      <c r="TN4" s="13"/>
+      <c r="TO4" s="13"/>
+      <c r="TP4" s="13"/>
+      <c r="TQ4" s="13"/>
+      <c r="TR4" s="13"/>
+      <c r="TS4" s="13"/>
+      <c r="TT4" s="13"/>
+      <c r="TU4" s="13"/>
+      <c r="TV4" s="13"/>
+      <c r="TW4" s="13"/>
+      <c r="TX4" s="13"/>
+      <c r="TY4" s="13"/>
+      <c r="TZ4" s="13"/>
+      <c r="UA4" s="13"/>
+      <c r="UB4" s="13"/>
+      <c r="UC4" s="13"/>
+      <c r="UD4" s="13"/>
+      <c r="UE4" s="13"/>
+      <c r="UF4" s="13"/>
+      <c r="UG4" s="13"/>
+      <c r="UH4" s="13"/>
+      <c r="UI4" s="13"/>
+      <c r="UJ4" s="13"/>
+      <c r="UK4" s="13"/>
+      <c r="UL4" s="13"/>
+      <c r="UM4" s="13"/>
+      <c r="UN4" s="13"/>
+      <c r="UO4" s="13"/>
+      <c r="UP4" s="13"/>
+      <c r="UQ4" s="13"/>
+      <c r="UR4" s="13"/>
+      <c r="US4" s="13"/>
+      <c r="UT4" s="13"/>
+      <c r="UU4" s="13"/>
+      <c r="UV4" s="13"/>
+      <c r="UW4" s="13"/>
+      <c r="UX4" s="13"/>
+      <c r="UY4" s="13"/>
+      <c r="UZ4" s="13"/>
+      <c r="VA4" s="13"/>
+      <c r="VB4" s="13"/>
+      <c r="VC4" s="13"/>
+      <c r="VD4" s="13"/>
+      <c r="VE4" s="13"/>
+      <c r="VF4" s="13"/>
+      <c r="VG4" s="13"/>
+      <c r="VH4" s="13"/>
+      <c r="VI4" s="13"/>
+      <c r="VJ4" s="13"/>
+      <c r="VK4" s="13"/>
+      <c r="VL4" s="13"/>
+      <c r="VM4" s="13"/>
+      <c r="VN4" s="13"/>
+      <c r="VO4" s="13"/>
+      <c r="VP4" s="13"/>
+      <c r="VQ4" s="13"/>
+      <c r="VR4" s="13"/>
+      <c r="VS4" s="13"/>
+      <c r="VT4" s="13"/>
+      <c r="VU4" s="13"/>
+      <c r="VV4" s="13"/>
+      <c r="VW4" s="13"/>
+      <c r="VX4" s="13"/>
+      <c r="VY4" s="13"/>
+      <c r="VZ4" s="13"/>
+      <c r="WA4" s="13"/>
+      <c r="WB4" s="13"/>
+      <c r="WC4" s="13"/>
+      <c r="WD4" s="13"/>
+      <c r="WE4" s="13"/>
+      <c r="WF4" s="13"/>
+      <c r="WG4" s="13"/>
+      <c r="WH4" s="13"/>
+      <c r="WI4" s="13"/>
+      <c r="WJ4" s="13"/>
+      <c r="WK4" s="13"/>
+      <c r="WL4" s="13"/>
+      <c r="WM4" s="13"/>
+      <c r="WN4" s="13"/>
+      <c r="WO4" s="13"/>
+      <c r="WP4" s="13"/>
+      <c r="WQ4" s="13"/>
+      <c r="WR4" s="13"/>
+      <c r="WS4" s="13"/>
+      <c r="WT4" s="13"/>
+      <c r="WU4" s="13"/>
+      <c r="WV4" s="13"/>
+      <c r="WW4" s="13"/>
+      <c r="WX4" s="13"/>
+      <c r="WY4" s="13"/>
+      <c r="WZ4" s="13"/>
+      <c r="XA4" s="13"/>
+      <c r="XB4" s="13"/>
+      <c r="XC4" s="13"/>
+      <c r="XD4" s="13"/>
+      <c r="XE4" s="13"/>
+      <c r="XF4" s="13"/>
+      <c r="XG4" s="13"/>
+      <c r="XH4" s="13"/>
+      <c r="XI4" s="13"/>
+      <c r="XJ4" s="13"/>
+      <c r="XK4" s="13"/>
+      <c r="XL4" s="13"/>
+      <c r="XM4" s="13"/>
+      <c r="XN4" s="13"/>
+      <c r="XO4" s="13"/>
+      <c r="XP4" s="13"/>
+      <c r="XQ4" s="13"/>
+      <c r="XR4" s="13"/>
+      <c r="XS4" s="13"/>
+      <c r="XT4" s="13"/>
+      <c r="XU4" s="13"/>
+      <c r="XV4" s="13"/>
+      <c r="XW4" s="13"/>
+      <c r="XX4" s="13"/>
+      <c r="XY4" s="13"/>
+      <c r="XZ4" s="13"/>
     </row>
-    <row r="5" spans="1:650" s="141" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A5" s="6" t="s">
+    <row r="5" spans="1:650" s="178" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="172">
+      <c r="B5" s="183">
         <v>2689.05</v>
       </c>
-      <c r="C5" s="172">
+      <c r="C5" s="183">
         <v>3184.02</v>
       </c>
-      <c r="D5" s="172">
+      <c r="D5" s="183">
         <v>3340.77</v>
       </c>
-      <c r="E5" s="8">
+      <c r="E5" s="10">
         <f t="shared" si="0"/>
         <v>4.9230218403150783E-2</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F5" s="10">
         <f t="shared" si="1"/>
         <v>0.24236068500027885</v>
       </c>
-      <c r="H5" s="176" t="s">
+      <c r="G5" s="150"/>
+      <c r="H5" s="189" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="142">
+      <c r="I5" s="151">
         <v>-7.3921588082845435E-2</v>
       </c>
-      <c r="J5" s="142">
+      <c r="J5" s="151">
         <v>2.3306347511154568E-2</v>
       </c>
-      <c r="K5" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ5" s="11"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="13"/>
+      <c r="M5" s="13"/>
+      <c r="N5" s="13"/>
+      <c r="O5" s="13"/>
+      <c r="P5" s="13"/>
+      <c r="Q5" s="13"/>
+      <c r="R5" s="13"/>
+      <c r="S5" s="13"/>
+      <c r="T5" s="13"/>
+      <c r="U5" s="13"/>
+      <c r="V5" s="13"/>
+      <c r="W5" s="13"/>
+      <c r="X5" s="13"/>
+      <c r="Y5" s="13"/>
+      <c r="Z5" s="13"/>
+      <c r="AA5" s="13"/>
+      <c r="AB5" s="13"/>
+      <c r="AC5" s="13"/>
+      <c r="AD5" s="13"/>
+      <c r="AE5" s="13"/>
+      <c r="AF5" s="13"/>
+      <c r="AG5" s="13"/>
+      <c r="AH5" s="13"/>
+      <c r="AI5" s="13"/>
+      <c r="AJ5" s="13"/>
+      <c r="AK5" s="13"/>
+      <c r="AL5" s="13"/>
+      <c r="AM5" s="13"/>
+      <c r="AN5" s="13"/>
+      <c r="AO5" s="13"/>
+      <c r="AP5" s="13"/>
+      <c r="AQ5" s="13"/>
+      <c r="AR5" s="13"/>
+      <c r="AS5" s="13"/>
+      <c r="AT5" s="13"/>
+      <c r="AU5" s="13"/>
+      <c r="AV5" s="13"/>
+      <c r="AW5" s="13"/>
+      <c r="AX5" s="13"/>
+      <c r="AY5" s="13"/>
+      <c r="AZ5" s="13"/>
+      <c r="BA5" s="13"/>
+      <c r="BB5" s="13"/>
+      <c r="BC5" s="13"/>
+      <c r="BD5" s="13"/>
+      <c r="BE5" s="13"/>
+      <c r="BF5" s="13"/>
+      <c r="BG5" s="13"/>
+      <c r="BH5" s="13"/>
+      <c r="BI5" s="13"/>
+      <c r="BJ5" s="13"/>
+      <c r="BK5" s="13"/>
+      <c r="BL5" s="13"/>
+      <c r="BM5" s="13"/>
+      <c r="BN5" s="13"/>
+      <c r="BO5" s="13"/>
+      <c r="BP5" s="13"/>
+      <c r="BQ5" s="13"/>
+      <c r="BR5" s="13"/>
+      <c r="BS5" s="13"/>
+      <c r="BT5" s="13"/>
+      <c r="BU5" s="13"/>
+      <c r="BV5" s="13"/>
+      <c r="BW5" s="13"/>
+      <c r="BX5" s="13"/>
+      <c r="BY5" s="13"/>
+      <c r="BZ5" s="13"/>
+      <c r="CA5" s="13"/>
+      <c r="CB5" s="13"/>
+      <c r="CC5" s="13"/>
+      <c r="CD5" s="13"/>
+      <c r="CE5" s="13"/>
+      <c r="CF5" s="13"/>
+      <c r="CG5" s="13"/>
+      <c r="CH5" s="13"/>
+      <c r="CI5" s="13"/>
+      <c r="CJ5" s="13"/>
+      <c r="CK5" s="13"/>
+      <c r="CL5" s="13"/>
+      <c r="CM5" s="13"/>
+      <c r="CN5" s="13"/>
+      <c r="CO5" s="13"/>
+      <c r="CP5" s="13"/>
+      <c r="CQ5" s="13"/>
+      <c r="CR5" s="13"/>
+      <c r="CS5" s="13"/>
+      <c r="CT5" s="13"/>
+      <c r="CU5" s="13"/>
+      <c r="CV5" s="13"/>
+      <c r="CW5" s="13"/>
+      <c r="CX5" s="13"/>
+      <c r="CY5" s="13"/>
+      <c r="CZ5" s="13"/>
+      <c r="DA5" s="13"/>
+      <c r="DB5" s="13"/>
+      <c r="DC5" s="13"/>
+      <c r="DD5" s="13"/>
+      <c r="DE5" s="13"/>
+      <c r="DF5" s="13"/>
+      <c r="DG5" s="13"/>
+      <c r="DH5" s="13"/>
+      <c r="DI5" s="13"/>
+      <c r="DJ5" s="13"/>
+      <c r="DK5" s="13"/>
+      <c r="DL5" s="13"/>
+      <c r="DM5" s="13"/>
+      <c r="DN5" s="13"/>
+      <c r="DO5" s="13"/>
+      <c r="DP5" s="13"/>
+      <c r="DQ5" s="13"/>
+      <c r="DR5" s="13"/>
+      <c r="DS5" s="13"/>
+      <c r="DT5" s="13"/>
+      <c r="DU5" s="13"/>
+      <c r="DV5" s="13"/>
+      <c r="DW5" s="13"/>
+      <c r="DX5" s="13"/>
+      <c r="DY5" s="13"/>
+      <c r="DZ5" s="13"/>
+      <c r="EA5" s="13"/>
+      <c r="EB5" s="13"/>
+      <c r="EC5" s="13"/>
+      <c r="ED5" s="13"/>
+      <c r="EE5" s="13"/>
+      <c r="EF5" s="13"/>
+      <c r="EG5" s="13"/>
+      <c r="EH5" s="13"/>
+      <c r="EI5" s="13"/>
+      <c r="EJ5" s="13"/>
+      <c r="EK5" s="13"/>
+      <c r="EL5" s="13"/>
+      <c r="EM5" s="13"/>
+      <c r="EN5" s="13"/>
+      <c r="EO5" s="13"/>
+      <c r="EP5" s="13"/>
+      <c r="EQ5" s="13"/>
+      <c r="ER5" s="13"/>
+      <c r="ES5" s="13"/>
+      <c r="ET5" s="13"/>
+      <c r="EU5" s="13"/>
+      <c r="EV5" s="13"/>
+      <c r="EW5" s="13"/>
+      <c r="EX5" s="13"/>
+      <c r="EY5" s="13"/>
+      <c r="EZ5" s="13"/>
+      <c r="FA5" s="13"/>
+      <c r="FB5" s="13"/>
+      <c r="FC5" s="13"/>
+      <c r="FD5" s="13"/>
+      <c r="FE5" s="13"/>
+      <c r="FF5" s="13"/>
+      <c r="FG5" s="13"/>
+      <c r="FH5" s="13"/>
+      <c r="FI5" s="13"/>
+      <c r="FJ5" s="13"/>
+      <c r="FK5" s="13"/>
+      <c r="FL5" s="13"/>
+      <c r="FM5" s="13"/>
+      <c r="FN5" s="13"/>
+      <c r="FO5" s="13"/>
+      <c r="FP5" s="13"/>
+      <c r="FQ5" s="13"/>
+      <c r="FR5" s="13"/>
+      <c r="FS5" s="13"/>
+      <c r="FT5" s="13"/>
+      <c r="FU5" s="13"/>
+      <c r="FV5" s="13"/>
+      <c r="FW5" s="13"/>
+      <c r="FX5" s="13"/>
+      <c r="FY5" s="13"/>
+      <c r="FZ5" s="13"/>
+      <c r="GA5" s="13"/>
+      <c r="GB5" s="13"/>
+      <c r="GC5" s="13"/>
+      <c r="GD5" s="13"/>
+      <c r="GE5" s="13"/>
+      <c r="GF5" s="13"/>
+      <c r="GG5" s="13"/>
+      <c r="GH5" s="13"/>
+      <c r="GI5" s="13"/>
+      <c r="GJ5" s="13"/>
+      <c r="GK5" s="13"/>
+      <c r="GL5" s="13"/>
+      <c r="GM5" s="13"/>
+      <c r="GN5" s="13"/>
+      <c r="GO5" s="13"/>
+      <c r="GP5" s="13"/>
+      <c r="GQ5" s="13"/>
+      <c r="GR5" s="13"/>
+      <c r="GS5" s="13"/>
+      <c r="GT5" s="13"/>
+      <c r="GU5" s="13"/>
+      <c r="GV5" s="13"/>
+      <c r="GW5" s="13"/>
+      <c r="GX5" s="13"/>
+      <c r="GY5" s="13"/>
+      <c r="GZ5" s="13"/>
+      <c r="HA5" s="13"/>
+      <c r="HB5" s="13"/>
+      <c r="HC5" s="13"/>
+      <c r="HD5" s="13"/>
+      <c r="HE5" s="13"/>
+      <c r="HF5" s="13"/>
+      <c r="HG5" s="13"/>
+      <c r="HH5" s="13"/>
+      <c r="HI5" s="13"/>
+      <c r="HJ5" s="13"/>
+      <c r="HK5" s="13"/>
+      <c r="HL5" s="13"/>
+      <c r="HM5" s="13"/>
+      <c r="HN5" s="13"/>
+      <c r="HO5" s="13"/>
+      <c r="HP5" s="13"/>
+      <c r="HQ5" s="13"/>
+      <c r="HR5" s="13"/>
+      <c r="HS5" s="13"/>
+      <c r="HT5" s="13"/>
+      <c r="HU5" s="13"/>
+      <c r="HV5" s="13"/>
+      <c r="HW5" s="13"/>
+      <c r="HX5" s="13"/>
+      <c r="HY5" s="13"/>
+      <c r="HZ5" s="13"/>
+      <c r="IA5" s="13"/>
+      <c r="IB5" s="13"/>
+      <c r="IC5" s="13"/>
+      <c r="ID5" s="13"/>
+      <c r="IE5" s="13"/>
+      <c r="IF5" s="13"/>
+      <c r="IG5" s="13"/>
+      <c r="IH5" s="13"/>
+      <c r="II5" s="13"/>
+      <c r="IJ5" s="13"/>
+      <c r="IK5" s="13"/>
+      <c r="IL5" s="13"/>
+      <c r="IM5" s="13"/>
+      <c r="IN5" s="13"/>
+      <c r="IO5" s="13"/>
+      <c r="IP5" s="13"/>
+      <c r="IQ5" s="13"/>
+      <c r="IR5" s="13"/>
+      <c r="IS5" s="13"/>
+      <c r="IT5" s="13"/>
+      <c r="IU5" s="13"/>
+      <c r="IV5" s="13"/>
+      <c r="IW5" s="13"/>
+      <c r="IX5" s="13"/>
+      <c r="IY5" s="13"/>
+      <c r="IZ5" s="13"/>
+      <c r="JA5" s="13"/>
+      <c r="JB5" s="13"/>
+      <c r="JC5" s="13"/>
+      <c r="JD5" s="13"/>
+      <c r="JE5" s="13"/>
+      <c r="JF5" s="13"/>
+      <c r="JG5" s="13"/>
+      <c r="JH5" s="13"/>
+      <c r="JI5" s="13"/>
+      <c r="JJ5" s="13"/>
+      <c r="JK5" s="13"/>
+      <c r="JL5" s="13"/>
+      <c r="JM5" s="13"/>
+      <c r="JN5" s="13"/>
+      <c r="JO5" s="13"/>
+      <c r="JP5" s="13"/>
+      <c r="JQ5" s="13"/>
+      <c r="JR5" s="13"/>
+      <c r="JS5" s="13"/>
+      <c r="JT5" s="13"/>
+      <c r="JU5" s="13"/>
+      <c r="JV5" s="13"/>
+      <c r="JW5" s="13"/>
+      <c r="JX5" s="13"/>
+      <c r="JY5" s="13"/>
+      <c r="JZ5" s="13"/>
+      <c r="KA5" s="13"/>
+      <c r="KB5" s="13"/>
+      <c r="KC5" s="13"/>
+      <c r="KD5" s="13"/>
+      <c r="KE5" s="13"/>
+      <c r="KF5" s="13"/>
+      <c r="KG5" s="13"/>
+      <c r="KH5" s="13"/>
+      <c r="KI5" s="13"/>
+      <c r="KJ5" s="13"/>
+      <c r="KK5" s="13"/>
+      <c r="KL5" s="13"/>
+      <c r="KM5" s="13"/>
+      <c r="KN5" s="13"/>
+      <c r="KO5" s="13"/>
+      <c r="KP5" s="13"/>
+      <c r="KQ5" s="13"/>
+      <c r="KR5" s="13"/>
+      <c r="KS5" s="13"/>
+      <c r="KT5" s="13"/>
+      <c r="KU5" s="13"/>
+      <c r="KV5" s="13"/>
+      <c r="KW5" s="13"/>
+      <c r="KX5" s="13"/>
+      <c r="KY5" s="13"/>
+      <c r="KZ5" s="13"/>
+      <c r="LA5" s="13"/>
+      <c r="LB5" s="13"/>
+      <c r="LC5" s="13"/>
+      <c r="LD5" s="13"/>
+      <c r="LE5" s="13"/>
+      <c r="LF5" s="13"/>
+      <c r="LG5" s="13"/>
+      <c r="LH5" s="13"/>
+      <c r="LI5" s="13"/>
+      <c r="LJ5" s="13"/>
+      <c r="LK5" s="13"/>
+      <c r="LL5" s="13"/>
+      <c r="LM5" s="13"/>
+      <c r="LN5" s="13"/>
+      <c r="LO5" s="13"/>
+      <c r="LP5" s="13"/>
+      <c r="LQ5" s="13"/>
+      <c r="LR5" s="13"/>
+      <c r="LS5" s="13"/>
+      <c r="LT5" s="13"/>
+      <c r="LU5" s="13"/>
+      <c r="LV5" s="13"/>
+      <c r="LW5" s="13"/>
+      <c r="LX5" s="13"/>
+      <c r="LY5" s="13"/>
+      <c r="LZ5" s="13"/>
+      <c r="MA5" s="13"/>
+      <c r="MB5" s="13"/>
+      <c r="MC5" s="13"/>
+      <c r="MD5" s="13"/>
+      <c r="ME5" s="13"/>
+      <c r="MF5" s="13"/>
+      <c r="MG5" s="13"/>
+      <c r="MH5" s="13"/>
+      <c r="MI5" s="13"/>
+      <c r="MJ5" s="13"/>
+      <c r="MK5" s="13"/>
+      <c r="ML5" s="13"/>
+      <c r="MM5" s="13"/>
+      <c r="MN5" s="13"/>
+      <c r="MO5" s="13"/>
+      <c r="MP5" s="13"/>
+      <c r="MQ5" s="13"/>
+      <c r="MR5" s="13"/>
+      <c r="MS5" s="13"/>
+      <c r="MT5" s="13"/>
+      <c r="MU5" s="13"/>
+      <c r="MV5" s="13"/>
+      <c r="MW5" s="13"/>
+      <c r="MX5" s="13"/>
+      <c r="MY5" s="13"/>
+      <c r="MZ5" s="13"/>
+      <c r="NA5" s="13"/>
+      <c r="NB5" s="13"/>
+      <c r="NC5" s="13"/>
+      <c r="ND5" s="13"/>
+      <c r="NE5" s="13"/>
+      <c r="NF5" s="13"/>
+      <c r="NG5" s="13"/>
+      <c r="NH5" s="13"/>
+      <c r="NI5" s="13"/>
+      <c r="NJ5" s="13"/>
+      <c r="NK5" s="13"/>
+      <c r="NL5" s="13"/>
+      <c r="NM5" s="13"/>
+      <c r="NN5" s="13"/>
+      <c r="NO5" s="13"/>
+      <c r="NP5" s="13"/>
+      <c r="NQ5" s="13"/>
+      <c r="NR5" s="13"/>
+      <c r="NS5" s="13"/>
+      <c r="NT5" s="13"/>
+      <c r="NU5" s="13"/>
+      <c r="NV5" s="13"/>
+      <c r="NW5" s="13"/>
+      <c r="NX5" s="13"/>
+      <c r="NY5" s="13"/>
+      <c r="NZ5" s="13"/>
+      <c r="OA5" s="13"/>
+      <c r="OB5" s="13"/>
+      <c r="OC5" s="13"/>
+      <c r="OD5" s="13"/>
+      <c r="OE5" s="13"/>
+      <c r="OF5" s="13"/>
+      <c r="OG5" s="13"/>
+      <c r="OH5" s="13"/>
+      <c r="OI5" s="13"/>
+      <c r="OJ5" s="13"/>
+      <c r="OK5" s="13"/>
+      <c r="OL5" s="13"/>
+      <c r="OM5" s="13"/>
+      <c r="ON5" s="13"/>
+      <c r="OO5" s="13"/>
+      <c r="OP5" s="13"/>
+      <c r="OQ5" s="13"/>
+      <c r="OR5" s="13"/>
+      <c r="OS5" s="13"/>
+      <c r="OT5" s="13"/>
+      <c r="OU5" s="13"/>
+      <c r="OV5" s="13"/>
+      <c r="OW5" s="13"/>
+      <c r="OX5" s="13"/>
+      <c r="OY5" s="13"/>
+      <c r="OZ5" s="13"/>
+      <c r="PA5" s="13"/>
+      <c r="PB5" s="13"/>
+      <c r="PC5" s="13"/>
+      <c r="PD5" s="13"/>
+      <c r="PE5" s="13"/>
+      <c r="PF5" s="13"/>
+      <c r="PG5" s="13"/>
+      <c r="PH5" s="13"/>
+      <c r="PI5" s="13"/>
+      <c r="PJ5" s="13"/>
+      <c r="PK5" s="13"/>
+      <c r="PL5" s="13"/>
+      <c r="PM5" s="13"/>
+      <c r="PN5" s="13"/>
+      <c r="PO5" s="13"/>
+      <c r="PP5" s="13"/>
+      <c r="PQ5" s="13"/>
+      <c r="PR5" s="13"/>
+      <c r="PS5" s="13"/>
+      <c r="PT5" s="13"/>
+      <c r="PU5" s="13"/>
+      <c r="PV5" s="13"/>
+      <c r="PW5" s="13"/>
+      <c r="PX5" s="13"/>
+      <c r="PY5" s="13"/>
+      <c r="PZ5" s="13"/>
+      <c r="QA5" s="13"/>
+      <c r="QB5" s="13"/>
+      <c r="QC5" s="13"/>
+      <c r="QD5" s="13"/>
+      <c r="QE5" s="13"/>
+      <c r="QF5" s="13"/>
+      <c r="QG5" s="13"/>
+      <c r="QH5" s="13"/>
+      <c r="QI5" s="13"/>
+      <c r="QJ5" s="13"/>
+      <c r="QK5" s="13"/>
+      <c r="QL5" s="13"/>
+      <c r="QM5" s="13"/>
+      <c r="QN5" s="13"/>
+      <c r="QO5" s="13"/>
+      <c r="QP5" s="13"/>
+      <c r="QQ5" s="13"/>
+      <c r="QR5" s="13"/>
+      <c r="QS5" s="13"/>
+      <c r="QT5" s="13"/>
+      <c r="QU5" s="13"/>
+      <c r="QV5" s="13"/>
+      <c r="QW5" s="13"/>
+      <c r="QX5" s="13"/>
+      <c r="QY5" s="13"/>
+      <c r="QZ5" s="13"/>
+      <c r="RA5" s="13"/>
+      <c r="RB5" s="13"/>
+      <c r="RC5" s="13"/>
+      <c r="RD5" s="13"/>
+      <c r="RE5" s="13"/>
+      <c r="RF5" s="13"/>
+      <c r="RG5" s="13"/>
+      <c r="RH5" s="13"/>
+      <c r="RI5" s="13"/>
+      <c r="RJ5" s="13"/>
+      <c r="RK5" s="13"/>
+      <c r="RL5" s="13"/>
+      <c r="RM5" s="13"/>
+      <c r="RN5" s="13"/>
+      <c r="RO5" s="13"/>
+      <c r="RP5" s="13"/>
+      <c r="RQ5" s="13"/>
+      <c r="RR5" s="13"/>
+      <c r="RS5" s="13"/>
+      <c r="RT5" s="13"/>
+      <c r="RU5" s="13"/>
+      <c r="RV5" s="13"/>
+      <c r="RW5" s="13"/>
+      <c r="RX5" s="13"/>
+      <c r="RY5" s="13"/>
+      <c r="RZ5" s="13"/>
+      <c r="SA5" s="13"/>
+      <c r="SB5" s="13"/>
+      <c r="SC5" s="13"/>
+      <c r="SD5" s="13"/>
+      <c r="SE5" s="13"/>
+      <c r="SF5" s="13"/>
+      <c r="SG5" s="13"/>
+      <c r="SH5" s="13"/>
+      <c r="SI5" s="13"/>
+      <c r="SJ5" s="13"/>
+      <c r="SK5" s="13"/>
+      <c r="SL5" s="13"/>
+      <c r="SM5" s="13"/>
+      <c r="SN5" s="13"/>
+      <c r="SO5" s="13"/>
+      <c r="SP5" s="13"/>
+      <c r="SQ5" s="13"/>
+      <c r="SR5" s="13"/>
+      <c r="SS5" s="13"/>
+      <c r="ST5" s="13"/>
+      <c r="SU5" s="13"/>
+      <c r="SV5" s="13"/>
+      <c r="SW5" s="13"/>
+      <c r="SX5" s="13"/>
+      <c r="SY5" s="13"/>
+      <c r="SZ5" s="13"/>
+      <c r="TA5" s="13"/>
+      <c r="TB5" s="13"/>
+      <c r="TC5" s="13"/>
+      <c r="TD5" s="13"/>
+      <c r="TE5" s="13"/>
+      <c r="TF5" s="13"/>
+      <c r="TG5" s="13"/>
+      <c r="TH5" s="13"/>
+      <c r="TI5" s="13"/>
+      <c r="TJ5" s="13"/>
+      <c r="TK5" s="13"/>
+      <c r="TL5" s="13"/>
+      <c r="TM5" s="13"/>
+      <c r="TN5" s="13"/>
+      <c r="TO5" s="13"/>
+      <c r="TP5" s="13"/>
+      <c r="TQ5" s="13"/>
+      <c r="TR5" s="13"/>
+      <c r="TS5" s="13"/>
+      <c r="TT5" s="13"/>
+      <c r="TU5" s="13"/>
+      <c r="TV5" s="13"/>
+      <c r="TW5" s="13"/>
+      <c r="TX5" s="13"/>
+      <c r="TY5" s="13"/>
+      <c r="TZ5" s="13"/>
+      <c r="UA5" s="13"/>
+      <c r="UB5" s="13"/>
+      <c r="UC5" s="13"/>
+      <c r="UD5" s="13"/>
+      <c r="UE5" s="13"/>
+      <c r="UF5" s="13"/>
+      <c r="UG5" s="13"/>
+      <c r="UH5" s="13"/>
+      <c r="UI5" s="13"/>
+      <c r="UJ5" s="13"/>
+      <c r="UK5" s="13"/>
+      <c r="UL5" s="13"/>
+      <c r="UM5" s="13"/>
+      <c r="UN5" s="13"/>
+      <c r="UO5" s="13"/>
+      <c r="UP5" s="13"/>
+      <c r="UQ5" s="13"/>
+      <c r="UR5" s="13"/>
+      <c r="US5" s="13"/>
+      <c r="UT5" s="13"/>
+      <c r="UU5" s="13"/>
+      <c r="UV5" s="13"/>
+      <c r="UW5" s="13"/>
+      <c r="UX5" s="13"/>
+      <c r="UY5" s="13"/>
+      <c r="UZ5" s="13"/>
+      <c r="VA5" s="13"/>
+      <c r="VB5" s="13"/>
+      <c r="VC5" s="13"/>
+      <c r="VD5" s="13"/>
+      <c r="VE5" s="13"/>
+      <c r="VF5" s="13"/>
+      <c r="VG5" s="13"/>
+      <c r="VH5" s="13"/>
+      <c r="VI5" s="13"/>
+      <c r="VJ5" s="13"/>
+      <c r="VK5" s="13"/>
+      <c r="VL5" s="13"/>
+      <c r="VM5" s="13"/>
+      <c r="VN5" s="13"/>
+      <c r="VO5" s="13"/>
+      <c r="VP5" s="13"/>
+      <c r="VQ5" s="13"/>
+      <c r="VR5" s="13"/>
+      <c r="VS5" s="13"/>
+      <c r="VT5" s="13"/>
+      <c r="VU5" s="13"/>
+      <c r="VV5" s="13"/>
+      <c r="VW5" s="13"/>
+      <c r="VX5" s="13"/>
+      <c r="VY5" s="13"/>
+      <c r="VZ5" s="13"/>
+      <c r="WA5" s="13"/>
+      <c r="WB5" s="13"/>
+      <c r="WC5" s="13"/>
+      <c r="WD5" s="13"/>
+      <c r="WE5" s="13"/>
+      <c r="WF5" s="13"/>
+      <c r="WG5" s="13"/>
+      <c r="WH5" s="13"/>
+      <c r="WI5" s="13"/>
+      <c r="WJ5" s="13"/>
+      <c r="WK5" s="13"/>
+      <c r="WL5" s="13"/>
+      <c r="WM5" s="13"/>
+      <c r="WN5" s="13"/>
+      <c r="WO5" s="13"/>
+      <c r="WP5" s="13"/>
+      <c r="WQ5" s="13"/>
+      <c r="WR5" s="13"/>
+      <c r="WS5" s="13"/>
+      <c r="WT5" s="13"/>
+      <c r="WU5" s="13"/>
+      <c r="WV5" s="13"/>
+      <c r="WW5" s="13"/>
+      <c r="WX5" s="13"/>
+      <c r="WY5" s="13"/>
+      <c r="WZ5" s="13"/>
+      <c r="XA5" s="13"/>
+      <c r="XB5" s="13"/>
+      <c r="XC5" s="13"/>
+      <c r="XD5" s="13"/>
+      <c r="XE5" s="13"/>
+      <c r="XF5" s="13"/>
+      <c r="XG5" s="13"/>
+      <c r="XH5" s="13"/>
+      <c r="XI5" s="13"/>
+      <c r="XJ5" s="13"/>
+      <c r="XK5" s="13"/>
+      <c r="XL5" s="13"/>
+      <c r="XM5" s="13"/>
+      <c r="XN5" s="13"/>
+      <c r="XO5" s="13"/>
+      <c r="XP5" s="13"/>
+      <c r="XQ5" s="13"/>
+      <c r="XR5" s="13"/>
+      <c r="XS5" s="13"/>
+      <c r="XT5" s="13"/>
+      <c r="XU5" s="13"/>
+      <c r="XV5" s="13"/>
+      <c r="XW5" s="13"/>
+      <c r="XX5" s="13"/>
+      <c r="XY5" s="13"/>
+      <c r="XZ5" s="13"/>
     </row>
-    <row r="6" spans="1:650" s="141" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A6" s="6" t="s">
+    <row r="6" spans="1:650" s="178" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="172">
+      <c r="B6" s="183">
         <v>8582.81</v>
       </c>
-      <c r="C6" s="172">
+      <c r="C6" s="183">
         <v>9931.3799999999992</v>
       </c>
-      <c r="D6" s="172">
+      <c r="D6" s="183">
         <v>10176.450000000001</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E6" s="10">
         <f t="shared" si="0"/>
         <v>2.4676328969388095E-2</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="10">
         <f t="shared" si="1"/>
         <v>0.18567811707354598</v>
       </c>
-      <c r="H6" s="176" t="s">
+      <c r="G6" s="150"/>
+      <c r="H6" s="189" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="142">
+      <c r="I6" s="151">
         <v>-4.6304871813600101E-2</v>
       </c>
-      <c r="J6" s="142">
+      <c r="J6" s="151">
         <v>0.16334542085052162</v>
       </c>
-      <c r="K6" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ6" s="11"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
+      <c r="M6" s="13"/>
+      <c r="N6" s="13"/>
+      <c r="O6" s="13"/>
+      <c r="P6" s="13"/>
+      <c r="Q6" s="13"/>
+      <c r="R6" s="13"/>
+      <c r="S6" s="13"/>
+      <c r="T6" s="13"/>
+      <c r="U6" s="13"/>
+      <c r="V6" s="13"/>
+      <c r="W6" s="13"/>
+      <c r="X6" s="13"/>
+      <c r="Y6" s="13"/>
+      <c r="Z6" s="13"/>
+      <c r="AA6" s="13"/>
+      <c r="AB6" s="13"/>
+      <c r="AC6" s="13"/>
+      <c r="AD6" s="13"/>
+      <c r="AE6" s="13"/>
+      <c r="AF6" s="13"/>
+      <c r="AG6" s="13"/>
+      <c r="AH6" s="13"/>
+      <c r="AI6" s="13"/>
+      <c r="AJ6" s="13"/>
+      <c r="AK6" s="13"/>
+      <c r="AL6" s="13"/>
+      <c r="AM6" s="13"/>
+      <c r="AN6" s="13"/>
+      <c r="AO6" s="13"/>
+      <c r="AP6" s="13"/>
+      <c r="AQ6" s="13"/>
+      <c r="AR6" s="13"/>
+      <c r="AS6" s="13"/>
+      <c r="AT6" s="13"/>
+      <c r="AU6" s="13"/>
+      <c r="AV6" s="13"/>
+      <c r="AW6" s="13"/>
+      <c r="AX6" s="13"/>
+      <c r="AY6" s="13"/>
+      <c r="AZ6" s="13"/>
+      <c r="BA6" s="13"/>
+      <c r="BB6" s="13"/>
+      <c r="BC6" s="13"/>
+      <c r="BD6" s="13"/>
+      <c r="BE6" s="13"/>
+      <c r="BF6" s="13"/>
+      <c r="BG6" s="13"/>
+      <c r="BH6" s="13"/>
+      <c r="BI6" s="13"/>
+      <c r="BJ6" s="13"/>
+      <c r="BK6" s="13"/>
+      <c r="BL6" s="13"/>
+      <c r="BM6" s="13"/>
+      <c r="BN6" s="13"/>
+      <c r="BO6" s="13"/>
+      <c r="BP6" s="13"/>
+      <c r="BQ6" s="13"/>
+      <c r="BR6" s="13"/>
+      <c r="BS6" s="13"/>
+      <c r="BT6" s="13"/>
+      <c r="BU6" s="13"/>
+      <c r="BV6" s="13"/>
+      <c r="BW6" s="13"/>
+      <c r="BX6" s="13"/>
+      <c r="BY6" s="13"/>
+      <c r="BZ6" s="13"/>
+      <c r="CA6" s="13"/>
+      <c r="CB6" s="13"/>
+      <c r="CC6" s="13"/>
+      <c r="CD6" s="13"/>
+      <c r="CE6" s="13"/>
+      <c r="CF6" s="13"/>
+      <c r="CG6" s="13"/>
+      <c r="CH6" s="13"/>
+      <c r="CI6" s="13"/>
+      <c r="CJ6" s="13"/>
+      <c r="CK6" s="13"/>
+      <c r="CL6" s="13"/>
+      <c r="CM6" s="13"/>
+      <c r="CN6" s="13"/>
+      <c r="CO6" s="13"/>
+      <c r="CP6" s="13"/>
+      <c r="CQ6" s="13"/>
+      <c r="CR6" s="13"/>
+      <c r="CS6" s="13"/>
+      <c r="CT6" s="13"/>
+      <c r="CU6" s="13"/>
+      <c r="CV6" s="13"/>
+      <c r="CW6" s="13"/>
+      <c r="CX6" s="13"/>
+      <c r="CY6" s="13"/>
+      <c r="CZ6" s="13"/>
+      <c r="DA6" s="13"/>
+      <c r="DB6" s="13"/>
+      <c r="DC6" s="13"/>
+      <c r="DD6" s="13"/>
+      <c r="DE6" s="13"/>
+      <c r="DF6" s="13"/>
+      <c r="DG6" s="13"/>
+      <c r="DH6" s="13"/>
+      <c r="DI6" s="13"/>
+      <c r="DJ6" s="13"/>
+      <c r="DK6" s="13"/>
+      <c r="DL6" s="13"/>
+      <c r="DM6" s="13"/>
+      <c r="DN6" s="13"/>
+      <c r="DO6" s="13"/>
+      <c r="DP6" s="13"/>
+      <c r="DQ6" s="13"/>
+      <c r="DR6" s="13"/>
+      <c r="DS6" s="13"/>
+      <c r="DT6" s="13"/>
+      <c r="DU6" s="13"/>
+      <c r="DV6" s="13"/>
+      <c r="DW6" s="13"/>
+      <c r="DX6" s="13"/>
+      <c r="DY6" s="13"/>
+      <c r="DZ6" s="13"/>
+      <c r="EA6" s="13"/>
+      <c r="EB6" s="13"/>
+      <c r="EC6" s="13"/>
+      <c r="ED6" s="13"/>
+      <c r="EE6" s="13"/>
+      <c r="EF6" s="13"/>
+      <c r="EG6" s="13"/>
+      <c r="EH6" s="13"/>
+      <c r="EI6" s="13"/>
+      <c r="EJ6" s="13"/>
+      <c r="EK6" s="13"/>
+      <c r="EL6" s="13"/>
+      <c r="EM6" s="13"/>
+      <c r="EN6" s="13"/>
+      <c r="EO6" s="13"/>
+      <c r="EP6" s="13"/>
+      <c r="EQ6" s="13"/>
+      <c r="ER6" s="13"/>
+      <c r="ES6" s="13"/>
+      <c r="ET6" s="13"/>
+      <c r="EU6" s="13"/>
+      <c r="EV6" s="13"/>
+      <c r="EW6" s="13"/>
+      <c r="EX6" s="13"/>
+      <c r="EY6" s="13"/>
+      <c r="EZ6" s="13"/>
+      <c r="FA6" s="13"/>
+      <c r="FB6" s="13"/>
+      <c r="FC6" s="13"/>
+      <c r="FD6" s="13"/>
+      <c r="FE6" s="13"/>
+      <c r="FF6" s="13"/>
+      <c r="FG6" s="13"/>
+      <c r="FH6" s="13"/>
+      <c r="FI6" s="13"/>
+      <c r="FJ6" s="13"/>
+      <c r="FK6" s="13"/>
+      <c r="FL6" s="13"/>
+      <c r="FM6" s="13"/>
+      <c r="FN6" s="13"/>
+      <c r="FO6" s="13"/>
+      <c r="FP6" s="13"/>
+      <c r="FQ6" s="13"/>
+      <c r="FR6" s="13"/>
+      <c r="FS6" s="13"/>
+      <c r="FT6" s="13"/>
+      <c r="FU6" s="13"/>
+      <c r="FV6" s="13"/>
+      <c r="FW6" s="13"/>
+      <c r="FX6" s="13"/>
+      <c r="FY6" s="13"/>
+      <c r="FZ6" s="13"/>
+      <c r="GA6" s="13"/>
+      <c r="GB6" s="13"/>
+      <c r="GC6" s="13"/>
+      <c r="GD6" s="13"/>
+      <c r="GE6" s="13"/>
+      <c r="GF6" s="13"/>
+      <c r="GG6" s="13"/>
+      <c r="GH6" s="13"/>
+      <c r="GI6" s="13"/>
+      <c r="GJ6" s="13"/>
+      <c r="GK6" s="13"/>
+      <c r="GL6" s="13"/>
+      <c r="GM6" s="13"/>
+      <c r="GN6" s="13"/>
+      <c r="GO6" s="13"/>
+      <c r="GP6" s="13"/>
+      <c r="GQ6" s="13"/>
+      <c r="GR6" s="13"/>
+      <c r="GS6" s="13"/>
+      <c r="GT6" s="13"/>
+      <c r="GU6" s="13"/>
+      <c r="GV6" s="13"/>
+      <c r="GW6" s="13"/>
+      <c r="GX6" s="13"/>
+      <c r="GY6" s="13"/>
+      <c r="GZ6" s="13"/>
+      <c r="HA6" s="13"/>
+      <c r="HB6" s="13"/>
+      <c r="HC6" s="13"/>
+      <c r="HD6" s="13"/>
+      <c r="HE6" s="13"/>
+      <c r="HF6" s="13"/>
+      <c r="HG6" s="13"/>
+      <c r="HH6" s="13"/>
+      <c r="HI6" s="13"/>
+      <c r="HJ6" s="13"/>
+      <c r="HK6" s="13"/>
+      <c r="HL6" s="13"/>
+      <c r="HM6" s="13"/>
+      <c r="HN6" s="13"/>
+      <c r="HO6" s="13"/>
+      <c r="HP6" s="13"/>
+      <c r="HQ6" s="13"/>
+      <c r="HR6" s="13"/>
+      <c r="HS6" s="13"/>
+      <c r="HT6" s="13"/>
+      <c r="HU6" s="13"/>
+      <c r="HV6" s="13"/>
+      <c r="HW6" s="13"/>
+      <c r="HX6" s="13"/>
+      <c r="HY6" s="13"/>
+      <c r="HZ6" s="13"/>
+      <c r="IA6" s="13"/>
+      <c r="IB6" s="13"/>
+      <c r="IC6" s="13"/>
+      <c r="ID6" s="13"/>
+      <c r="IE6" s="13"/>
+      <c r="IF6" s="13"/>
+      <c r="IG6" s="13"/>
+      <c r="IH6" s="13"/>
+      <c r="II6" s="13"/>
+      <c r="IJ6" s="13"/>
+      <c r="IK6" s="13"/>
+      <c r="IL6" s="13"/>
+      <c r="IM6" s="13"/>
+      <c r="IN6" s="13"/>
+      <c r="IO6" s="13"/>
+      <c r="IP6" s="13"/>
+      <c r="IQ6" s="13"/>
+      <c r="IR6" s="13"/>
+      <c r="IS6" s="13"/>
+      <c r="IT6" s="13"/>
+      <c r="IU6" s="13"/>
+      <c r="IV6" s="13"/>
+      <c r="IW6" s="13"/>
+      <c r="IX6" s="13"/>
+      <c r="IY6" s="13"/>
+      <c r="IZ6" s="13"/>
+      <c r="JA6" s="13"/>
+      <c r="JB6" s="13"/>
+      <c r="JC6" s="13"/>
+      <c r="JD6" s="13"/>
+      <c r="JE6" s="13"/>
+      <c r="JF6" s="13"/>
+      <c r="JG6" s="13"/>
+      <c r="JH6" s="13"/>
+      <c r="JI6" s="13"/>
+      <c r="JJ6" s="13"/>
+      <c r="JK6" s="13"/>
+      <c r="JL6" s="13"/>
+      <c r="JM6" s="13"/>
+      <c r="JN6" s="13"/>
+      <c r="JO6" s="13"/>
+      <c r="JP6" s="13"/>
+      <c r="JQ6" s="13"/>
+      <c r="JR6" s="13"/>
+      <c r="JS6" s="13"/>
+      <c r="JT6" s="13"/>
+      <c r="JU6" s="13"/>
+      <c r="JV6" s="13"/>
+      <c r="JW6" s="13"/>
+      <c r="JX6" s="13"/>
+      <c r="JY6" s="13"/>
+      <c r="JZ6" s="13"/>
+      <c r="KA6" s="13"/>
+      <c r="KB6" s="13"/>
+      <c r="KC6" s="13"/>
+      <c r="KD6" s="13"/>
+      <c r="KE6" s="13"/>
+      <c r="KF6" s="13"/>
+      <c r="KG6" s="13"/>
+      <c r="KH6" s="13"/>
+      <c r="KI6" s="13"/>
+      <c r="KJ6" s="13"/>
+      <c r="KK6" s="13"/>
+      <c r="KL6" s="13"/>
+      <c r="KM6" s="13"/>
+      <c r="KN6" s="13"/>
+      <c r="KO6" s="13"/>
+      <c r="KP6" s="13"/>
+      <c r="KQ6" s="13"/>
+      <c r="KR6" s="13"/>
+      <c r="KS6" s="13"/>
+      <c r="KT6" s="13"/>
+      <c r="KU6" s="13"/>
+      <c r="KV6" s="13"/>
+      <c r="KW6" s="13"/>
+      <c r="KX6" s="13"/>
+      <c r="KY6" s="13"/>
+      <c r="KZ6" s="13"/>
+      <c r="LA6" s="13"/>
+      <c r="LB6" s="13"/>
+      <c r="LC6" s="13"/>
+      <c r="LD6" s="13"/>
+      <c r="LE6" s="13"/>
+      <c r="LF6" s="13"/>
+      <c r="LG6" s="13"/>
+      <c r="LH6" s="13"/>
+      <c r="LI6" s="13"/>
+      <c r="LJ6" s="13"/>
+      <c r="LK6" s="13"/>
+      <c r="LL6" s="13"/>
+      <c r="LM6" s="13"/>
+      <c r="LN6" s="13"/>
+      <c r="LO6" s="13"/>
+      <c r="LP6" s="13"/>
+      <c r="LQ6" s="13"/>
+      <c r="LR6" s="13"/>
+      <c r="LS6" s="13"/>
+      <c r="LT6" s="13"/>
+      <c r="LU6" s="13"/>
+      <c r="LV6" s="13"/>
+      <c r="LW6" s="13"/>
+      <c r="LX6" s="13"/>
+      <c r="LY6" s="13"/>
+      <c r="LZ6" s="13"/>
+      <c r="MA6" s="13"/>
+      <c r="MB6" s="13"/>
+      <c r="MC6" s="13"/>
+      <c r="MD6" s="13"/>
+      <c r="ME6" s="13"/>
+      <c r="MF6" s="13"/>
+      <c r="MG6" s="13"/>
+      <c r="MH6" s="13"/>
+      <c r="MI6" s="13"/>
+      <c r="MJ6" s="13"/>
+      <c r="MK6" s="13"/>
+      <c r="ML6" s="13"/>
+      <c r="MM6" s="13"/>
+      <c r="MN6" s="13"/>
+      <c r="MO6" s="13"/>
+      <c r="MP6" s="13"/>
+      <c r="MQ6" s="13"/>
+      <c r="MR6" s="13"/>
+      <c r="MS6" s="13"/>
+      <c r="MT6" s="13"/>
+      <c r="MU6" s="13"/>
+      <c r="MV6" s="13"/>
+      <c r="MW6" s="13"/>
+      <c r="MX6" s="13"/>
+      <c r="MY6" s="13"/>
+      <c r="MZ6" s="13"/>
+      <c r="NA6" s="13"/>
+      <c r="NB6" s="13"/>
+      <c r="NC6" s="13"/>
+      <c r="ND6" s="13"/>
+      <c r="NE6" s="13"/>
+      <c r="NF6" s="13"/>
+      <c r="NG6" s="13"/>
+      <c r="NH6" s="13"/>
+      <c r="NI6" s="13"/>
+      <c r="NJ6" s="13"/>
+      <c r="NK6" s="13"/>
+      <c r="NL6" s="13"/>
+      <c r="NM6" s="13"/>
+      <c r="NN6" s="13"/>
+      <c r="NO6" s="13"/>
+      <c r="NP6" s="13"/>
+      <c r="NQ6" s="13"/>
+      <c r="NR6" s="13"/>
+      <c r="NS6" s="13"/>
+      <c r="NT6" s="13"/>
+      <c r="NU6" s="13"/>
+      <c r="NV6" s="13"/>
+      <c r="NW6" s="13"/>
+      <c r="NX6" s="13"/>
+      <c r="NY6" s="13"/>
+      <c r="NZ6" s="13"/>
+      <c r="OA6" s="13"/>
+      <c r="OB6" s="13"/>
+      <c r="OC6" s="13"/>
+      <c r="OD6" s="13"/>
+      <c r="OE6" s="13"/>
+      <c r="OF6" s="13"/>
+      <c r="OG6" s="13"/>
+      <c r="OH6" s="13"/>
+      <c r="OI6" s="13"/>
+      <c r="OJ6" s="13"/>
+      <c r="OK6" s="13"/>
+      <c r="OL6" s="13"/>
+      <c r="OM6" s="13"/>
+      <c r="ON6" s="13"/>
+      <c r="OO6" s="13"/>
+      <c r="OP6" s="13"/>
+      <c r="OQ6" s="13"/>
+      <c r="OR6" s="13"/>
+      <c r="OS6" s="13"/>
+      <c r="OT6" s="13"/>
+      <c r="OU6" s="13"/>
+      <c r="OV6" s="13"/>
+      <c r="OW6" s="13"/>
+      <c r="OX6" s="13"/>
+      <c r="OY6" s="13"/>
+      <c r="OZ6" s="13"/>
+      <c r="PA6" s="13"/>
+      <c r="PB6" s="13"/>
+      <c r="PC6" s="13"/>
+      <c r="PD6" s="13"/>
+      <c r="PE6" s="13"/>
+      <c r="PF6" s="13"/>
+      <c r="PG6" s="13"/>
+      <c r="PH6" s="13"/>
+      <c r="PI6" s="13"/>
+      <c r="PJ6" s="13"/>
+      <c r="PK6" s="13"/>
+      <c r="PL6" s="13"/>
+      <c r="PM6" s="13"/>
+      <c r="PN6" s="13"/>
+      <c r="PO6" s="13"/>
+      <c r="PP6" s="13"/>
+      <c r="PQ6" s="13"/>
+      <c r="PR6" s="13"/>
+      <c r="PS6" s="13"/>
+      <c r="PT6" s="13"/>
+      <c r="PU6" s="13"/>
+      <c r="PV6" s="13"/>
+      <c r="PW6" s="13"/>
+      <c r="PX6" s="13"/>
+      <c r="PY6" s="13"/>
+      <c r="PZ6" s="13"/>
+      <c r="QA6" s="13"/>
+      <c r="QB6" s="13"/>
+      <c r="QC6" s="13"/>
+      <c r="QD6" s="13"/>
+      <c r="QE6" s="13"/>
+      <c r="QF6" s="13"/>
+      <c r="QG6" s="13"/>
+      <c r="QH6" s="13"/>
+      <c r="QI6" s="13"/>
+      <c r="QJ6" s="13"/>
+      <c r="QK6" s="13"/>
+      <c r="QL6" s="13"/>
+      <c r="QM6" s="13"/>
+      <c r="QN6" s="13"/>
+      <c r="QO6" s="13"/>
+      <c r="QP6" s="13"/>
+      <c r="QQ6" s="13"/>
+      <c r="QR6" s="13"/>
+      <c r="QS6" s="13"/>
+      <c r="QT6" s="13"/>
+      <c r="QU6" s="13"/>
+      <c r="QV6" s="13"/>
+      <c r="QW6" s="13"/>
+      <c r="QX6" s="13"/>
+      <c r="QY6" s="13"/>
+      <c r="QZ6" s="13"/>
+      <c r="RA6" s="13"/>
+      <c r="RB6" s="13"/>
+      <c r="RC6" s="13"/>
+      <c r="RD6" s="13"/>
+      <c r="RE6" s="13"/>
+      <c r="RF6" s="13"/>
+      <c r="RG6" s="13"/>
+      <c r="RH6" s="13"/>
+      <c r="RI6" s="13"/>
+      <c r="RJ6" s="13"/>
+      <c r="RK6" s="13"/>
+      <c r="RL6" s="13"/>
+      <c r="RM6" s="13"/>
+      <c r="RN6" s="13"/>
+      <c r="RO6" s="13"/>
+      <c r="RP6" s="13"/>
+      <c r="RQ6" s="13"/>
+      <c r="RR6" s="13"/>
+      <c r="RS6" s="13"/>
+      <c r="RT6" s="13"/>
+      <c r="RU6" s="13"/>
+      <c r="RV6" s="13"/>
+      <c r="RW6" s="13"/>
+      <c r="RX6" s="13"/>
+      <c r="RY6" s="13"/>
+      <c r="RZ6" s="13"/>
+      <c r="SA6" s="13"/>
+      <c r="SB6" s="13"/>
+      <c r="SC6" s="13"/>
+      <c r="SD6" s="13"/>
+      <c r="SE6" s="13"/>
+      <c r="SF6" s="13"/>
+      <c r="SG6" s="13"/>
+      <c r="SH6" s="13"/>
+      <c r="SI6" s="13"/>
+      <c r="SJ6" s="13"/>
+      <c r="SK6" s="13"/>
+      <c r="SL6" s="13"/>
+      <c r="SM6" s="13"/>
+      <c r="SN6" s="13"/>
+      <c r="SO6" s="13"/>
+      <c r="SP6" s="13"/>
+      <c r="SQ6" s="13"/>
+      <c r="SR6" s="13"/>
+      <c r="SS6" s="13"/>
+      <c r="ST6" s="13"/>
+      <c r="SU6" s="13"/>
+      <c r="SV6" s="13"/>
+      <c r="SW6" s="13"/>
+      <c r="SX6" s="13"/>
+      <c r="SY6" s="13"/>
+      <c r="SZ6" s="13"/>
+      <c r="TA6" s="13"/>
+      <c r="TB6" s="13"/>
+      <c r="TC6" s="13"/>
+      <c r="TD6" s="13"/>
+      <c r="TE6" s="13"/>
+      <c r="TF6" s="13"/>
+      <c r="TG6" s="13"/>
+      <c r="TH6" s="13"/>
+      <c r="TI6" s="13"/>
+      <c r="TJ6" s="13"/>
+      <c r="TK6" s="13"/>
+      <c r="TL6" s="13"/>
+      <c r="TM6" s="13"/>
+      <c r="TN6" s="13"/>
+      <c r="TO6" s="13"/>
+      <c r="TP6" s="13"/>
+      <c r="TQ6" s="13"/>
+      <c r="TR6" s="13"/>
+      <c r="TS6" s="13"/>
+      <c r="TT6" s="13"/>
+      <c r="TU6" s="13"/>
+      <c r="TV6" s="13"/>
+      <c r="TW6" s="13"/>
+      <c r="TX6" s="13"/>
+      <c r="TY6" s="13"/>
+      <c r="TZ6" s="13"/>
+      <c r="UA6" s="13"/>
+      <c r="UB6" s="13"/>
+      <c r="UC6" s="13"/>
+      <c r="UD6" s="13"/>
+      <c r="UE6" s="13"/>
+      <c r="UF6" s="13"/>
+      <c r="UG6" s="13"/>
+      <c r="UH6" s="13"/>
+      <c r="UI6" s="13"/>
+      <c r="UJ6" s="13"/>
+      <c r="UK6" s="13"/>
+      <c r="UL6" s="13"/>
+      <c r="UM6" s="13"/>
+      <c r="UN6" s="13"/>
+      <c r="UO6" s="13"/>
+      <c r="UP6" s="13"/>
+      <c r="UQ6" s="13"/>
+      <c r="UR6" s="13"/>
+      <c r="US6" s="13"/>
+      <c r="UT6" s="13"/>
+      <c r="UU6" s="13"/>
+      <c r="UV6" s="13"/>
+      <c r="UW6" s="13"/>
+      <c r="UX6" s="13"/>
+      <c r="UY6" s="13"/>
+      <c r="UZ6" s="13"/>
+      <c r="VA6" s="13"/>
+      <c r="VB6" s="13"/>
+      <c r="VC6" s="13"/>
+      <c r="VD6" s="13"/>
+      <c r="VE6" s="13"/>
+      <c r="VF6" s="13"/>
+      <c r="VG6" s="13"/>
+      <c r="VH6" s="13"/>
+      <c r="VI6" s="13"/>
+      <c r="VJ6" s="13"/>
+      <c r="VK6" s="13"/>
+      <c r="VL6" s="13"/>
+      <c r="VM6" s="13"/>
+      <c r="VN6" s="13"/>
+      <c r="VO6" s="13"/>
+      <c r="VP6" s="13"/>
+      <c r="VQ6" s="13"/>
+      <c r="VR6" s="13"/>
+      <c r="VS6" s="13"/>
+      <c r="VT6" s="13"/>
+      <c r="VU6" s="13"/>
+      <c r="VV6" s="13"/>
+      <c r="VW6" s="13"/>
+      <c r="VX6" s="13"/>
+      <c r="VY6" s="13"/>
+      <c r="VZ6" s="13"/>
+      <c r="WA6" s="13"/>
+      <c r="WB6" s="13"/>
+      <c r="WC6" s="13"/>
+      <c r="WD6" s="13"/>
+      <c r="WE6" s="13"/>
+      <c r="WF6" s="13"/>
+      <c r="WG6" s="13"/>
+      <c r="WH6" s="13"/>
+      <c r="WI6" s="13"/>
+      <c r="WJ6" s="13"/>
+      <c r="WK6" s="13"/>
+      <c r="WL6" s="13"/>
+      <c r="WM6" s="13"/>
+      <c r="WN6" s="13"/>
+      <c r="WO6" s="13"/>
+      <c r="WP6" s="13"/>
+      <c r="WQ6" s="13"/>
+      <c r="WR6" s="13"/>
+      <c r="WS6" s="13"/>
+      <c r="WT6" s="13"/>
+      <c r="WU6" s="13"/>
+      <c r="WV6" s="13"/>
+      <c r="WW6" s="13"/>
+      <c r="WX6" s="13"/>
+      <c r="WY6" s="13"/>
+      <c r="WZ6" s="13"/>
+      <c r="XA6" s="13"/>
+      <c r="XB6" s="13"/>
+      <c r="XC6" s="13"/>
+      <c r="XD6" s="13"/>
+      <c r="XE6" s="13"/>
+      <c r="XF6" s="13"/>
+      <c r="XG6" s="13"/>
+      <c r="XH6" s="13"/>
+      <c r="XI6" s="13"/>
+      <c r="XJ6" s="13"/>
+      <c r="XK6" s="13"/>
+      <c r="XL6" s="13"/>
+      <c r="XM6" s="13"/>
+      <c r="XN6" s="13"/>
+      <c r="XO6" s="13"/>
+      <c r="XP6" s="13"/>
+      <c r="XQ6" s="13"/>
+      <c r="XR6" s="13"/>
+      <c r="XS6" s="13"/>
+      <c r="XT6" s="13"/>
+      <c r="XU6" s="13"/>
+      <c r="XV6" s="13"/>
+      <c r="XW6" s="13"/>
+      <c r="XX6" s="13"/>
+      <c r="XY6" s="13"/>
+      <c r="XZ6" s="13"/>
     </row>
-    <row r="7" spans="1:650" s="169" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A7" s="6" t="s">
+    <row r="7" spans="1:650" s="179" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="172">
+      <c r="B7" s="183">
         <v>35617.56</v>
       </c>
-      <c r="C7" s="172">
+      <c r="C7" s="183">
         <v>50339.48</v>
       </c>
-      <c r="D7" s="171">
+      <c r="D7" s="182">
         <v>51063.72</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="10">
         <f t="shared" si="0"/>
         <v>1.4387117228862767E-2</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="10">
         <f t="shared" si="1"/>
         <v>0.43366698897959344</v>
       </c>
-      <c r="G7" s="141"/>
-      <c r="H7" s="176" t="s">
+      <c r="G7" s="150"/>
+      <c r="H7" s="189" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="142">
+      <c r="I7" s="151">
         <v>-4.0807411497637891E-2</v>
       </c>
-      <c r="J7" s="142">
+      <c r="J7" s="151">
         <v>3.3668304942682248E-3</v>
       </c>
-      <c r="K7" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ7" s="11"/>
+      <c r="K7" s="13"/>
+      <c r="L7" s="13"/>
+      <c r="M7" s="13"/>
+      <c r="N7" s="13"/>
+      <c r="O7" s="13"/>
+      <c r="P7" s="13"/>
+      <c r="Q7" s="13"/>
+      <c r="R7" s="13"/>
+      <c r="S7" s="13"/>
+      <c r="T7" s="13"/>
+      <c r="U7" s="13"/>
+      <c r="V7" s="13"/>
+      <c r="W7" s="13"/>
+      <c r="X7" s="13"/>
+      <c r="Y7" s="13"/>
+      <c r="Z7" s="13"/>
+      <c r="AA7" s="13"/>
+      <c r="AB7" s="13"/>
+      <c r="AC7" s="13"/>
+      <c r="AD7" s="13"/>
+      <c r="AE7" s="13"/>
+      <c r="AF7" s="13"/>
+      <c r="AG7" s="13"/>
+      <c r="AH7" s="13"/>
+      <c r="AI7" s="13"/>
+      <c r="AJ7" s="13"/>
+      <c r="AK7" s="13"/>
+      <c r="AL7" s="13"/>
+      <c r="AM7" s="13"/>
+      <c r="AN7" s="13"/>
+      <c r="AO7" s="13"/>
+      <c r="AP7" s="13"/>
+      <c r="AQ7" s="13"/>
+      <c r="AR7" s="13"/>
+      <c r="AS7" s="13"/>
+      <c r="AT7" s="13"/>
+      <c r="AU7" s="13"/>
+      <c r="AV7" s="13"/>
+      <c r="AW7" s="13"/>
+      <c r="AX7" s="13"/>
+      <c r="AY7" s="13"/>
+      <c r="AZ7" s="13"/>
+      <c r="BA7" s="13"/>
+      <c r="BB7" s="13"/>
+      <c r="BC7" s="13"/>
+      <c r="BD7" s="13"/>
+      <c r="BE7" s="13"/>
+      <c r="BF7" s="13"/>
+      <c r="BG7" s="13"/>
+      <c r="BH7" s="13"/>
+      <c r="BI7" s="13"/>
+      <c r="BJ7" s="13"/>
+      <c r="BK7" s="13"/>
+      <c r="BL7" s="13"/>
+      <c r="BM7" s="13"/>
+      <c r="BN7" s="13"/>
+      <c r="BO7" s="13"/>
+      <c r="BP7" s="13"/>
+      <c r="BQ7" s="13"/>
+      <c r="BR7" s="13"/>
+      <c r="BS7" s="13"/>
+      <c r="BT7" s="13"/>
+      <c r="BU7" s="13"/>
+      <c r="BV7" s="13"/>
+      <c r="BW7" s="13"/>
+      <c r="BX7" s="13"/>
+      <c r="BY7" s="13"/>
+      <c r="BZ7" s="13"/>
+      <c r="CA7" s="13"/>
+      <c r="CB7" s="13"/>
+      <c r="CC7" s="13"/>
+      <c r="CD7" s="13"/>
+      <c r="CE7" s="13"/>
+      <c r="CF7" s="13"/>
+      <c r="CG7" s="13"/>
+      <c r="CH7" s="13"/>
+      <c r="CI7" s="13"/>
+      <c r="CJ7" s="13"/>
+      <c r="CK7" s="13"/>
+      <c r="CL7" s="13"/>
+      <c r="CM7" s="13"/>
+      <c r="CN7" s="13"/>
+      <c r="CO7" s="13"/>
+      <c r="CP7" s="13"/>
+      <c r="CQ7" s="13"/>
+      <c r="CR7" s="13"/>
+      <c r="CS7" s="13"/>
+      <c r="CT7" s="13"/>
+      <c r="CU7" s="13"/>
+      <c r="CV7" s="13"/>
+      <c r="CW7" s="13"/>
+      <c r="CX7" s="13"/>
+      <c r="CY7" s="13"/>
+      <c r="CZ7" s="13"/>
+      <c r="DA7" s="13"/>
+      <c r="DB7" s="13"/>
+      <c r="DC7" s="13"/>
+      <c r="DD7" s="13"/>
+      <c r="DE7" s="13"/>
+      <c r="DF7" s="13"/>
+      <c r="DG7" s="13"/>
+      <c r="DH7" s="13"/>
+      <c r="DI7" s="13"/>
+      <c r="DJ7" s="13"/>
+      <c r="DK7" s="13"/>
+      <c r="DL7" s="13"/>
+      <c r="DM7" s="13"/>
+      <c r="DN7" s="13"/>
+      <c r="DO7" s="13"/>
+      <c r="DP7" s="13"/>
+      <c r="DQ7" s="13"/>
+      <c r="DR7" s="13"/>
+      <c r="DS7" s="13"/>
+      <c r="DT7" s="13"/>
+      <c r="DU7" s="13"/>
+      <c r="DV7" s="13"/>
+      <c r="DW7" s="13"/>
+      <c r="DX7" s="13"/>
+      <c r="DY7" s="13"/>
+      <c r="DZ7" s="13"/>
+      <c r="EA7" s="13"/>
+      <c r="EB7" s="13"/>
+      <c r="EC7" s="13"/>
+      <c r="ED7" s="13"/>
+      <c r="EE7" s="13"/>
+      <c r="EF7" s="13"/>
+      <c r="EG7" s="13"/>
+      <c r="EH7" s="13"/>
+      <c r="EI7" s="13"/>
+      <c r="EJ7" s="13"/>
+      <c r="EK7" s="13"/>
+      <c r="EL7" s="13"/>
+      <c r="EM7" s="13"/>
+      <c r="EN7" s="13"/>
+      <c r="EO7" s="13"/>
+      <c r="EP7" s="13"/>
+      <c r="EQ7" s="13"/>
+      <c r="ER7" s="13"/>
+      <c r="ES7" s="13"/>
+      <c r="ET7" s="13"/>
+      <c r="EU7" s="13"/>
+      <c r="EV7" s="13"/>
+      <c r="EW7" s="13"/>
+      <c r="EX7" s="13"/>
+      <c r="EY7" s="13"/>
+      <c r="EZ7" s="13"/>
+      <c r="FA7" s="13"/>
+      <c r="FB7" s="13"/>
+      <c r="FC7" s="13"/>
+      <c r="FD7" s="13"/>
+      <c r="FE7" s="13"/>
+      <c r="FF7" s="13"/>
+      <c r="FG7" s="13"/>
+      <c r="FH7" s="13"/>
+      <c r="FI7" s="13"/>
+      <c r="FJ7" s="13"/>
+      <c r="FK7" s="13"/>
+      <c r="FL7" s="13"/>
+      <c r="FM7" s="13"/>
+      <c r="FN7" s="13"/>
+      <c r="FO7" s="13"/>
+      <c r="FP7" s="13"/>
+      <c r="FQ7" s="13"/>
+      <c r="FR7" s="13"/>
+      <c r="FS7" s="13"/>
+      <c r="FT7" s="13"/>
+      <c r="FU7" s="13"/>
+      <c r="FV7" s="13"/>
+      <c r="FW7" s="13"/>
+      <c r="FX7" s="13"/>
+      <c r="FY7" s="13"/>
+      <c r="FZ7" s="13"/>
+      <c r="GA7" s="13"/>
+      <c r="GB7" s="13"/>
+      <c r="GC7" s="13"/>
+      <c r="GD7" s="13"/>
+      <c r="GE7" s="13"/>
+      <c r="GF7" s="13"/>
+      <c r="GG7" s="13"/>
+      <c r="GH7" s="13"/>
+      <c r="GI7" s="13"/>
+      <c r="GJ7" s="13"/>
+      <c r="GK7" s="13"/>
+      <c r="GL7" s="13"/>
+      <c r="GM7" s="13"/>
+      <c r="GN7" s="13"/>
+      <c r="GO7" s="13"/>
+      <c r="GP7" s="13"/>
+      <c r="GQ7" s="13"/>
+      <c r="GR7" s="13"/>
+      <c r="GS7" s="13"/>
+      <c r="GT7" s="13"/>
+      <c r="GU7" s="13"/>
+      <c r="GV7" s="13"/>
+      <c r="GW7" s="13"/>
+      <c r="GX7" s="13"/>
+      <c r="GY7" s="13"/>
+      <c r="GZ7" s="13"/>
+      <c r="HA7" s="13"/>
+      <c r="HB7" s="13"/>
+      <c r="HC7" s="13"/>
+      <c r="HD7" s="13"/>
+      <c r="HE7" s="13"/>
+      <c r="HF7" s="13"/>
+      <c r="HG7" s="13"/>
+      <c r="HH7" s="13"/>
+      <c r="HI7" s="13"/>
+      <c r="HJ7" s="13"/>
+      <c r="HK7" s="13"/>
+      <c r="HL7" s="13"/>
+      <c r="HM7" s="13"/>
+      <c r="HN7" s="13"/>
+      <c r="HO7" s="13"/>
+      <c r="HP7" s="13"/>
+      <c r="HQ7" s="13"/>
+      <c r="HR7" s="13"/>
+      <c r="HS7" s="13"/>
+      <c r="HT7" s="13"/>
+      <c r="HU7" s="13"/>
+      <c r="HV7" s="13"/>
+      <c r="HW7" s="13"/>
+      <c r="HX7" s="13"/>
+      <c r="HY7" s="13"/>
+      <c r="HZ7" s="13"/>
+      <c r="IA7" s="13"/>
+      <c r="IB7" s="13"/>
+      <c r="IC7" s="13"/>
+      <c r="ID7" s="13"/>
+      <c r="IE7" s="13"/>
+      <c r="IF7" s="13"/>
+      <c r="IG7" s="13"/>
+      <c r="IH7" s="13"/>
+      <c r="II7" s="13"/>
+      <c r="IJ7" s="13"/>
+      <c r="IK7" s="13"/>
+      <c r="IL7" s="13"/>
+      <c r="IM7" s="13"/>
+      <c r="IN7" s="13"/>
+      <c r="IO7" s="13"/>
+      <c r="IP7" s="13"/>
+      <c r="IQ7" s="13"/>
+      <c r="IR7" s="13"/>
+      <c r="IS7" s="13"/>
+      <c r="IT7" s="13"/>
+      <c r="IU7" s="13"/>
+      <c r="IV7" s="13"/>
+      <c r="IW7" s="13"/>
+      <c r="IX7" s="13"/>
+      <c r="IY7" s="13"/>
+      <c r="IZ7" s="13"/>
+      <c r="JA7" s="13"/>
+      <c r="JB7" s="13"/>
+      <c r="JC7" s="13"/>
+      <c r="JD7" s="13"/>
+      <c r="JE7" s="13"/>
+      <c r="JF7" s="13"/>
+      <c r="JG7" s="13"/>
+      <c r="JH7" s="13"/>
+      <c r="JI7" s="13"/>
+      <c r="JJ7" s="13"/>
+      <c r="JK7" s="13"/>
+      <c r="JL7" s="13"/>
+      <c r="JM7" s="13"/>
+      <c r="JN7" s="13"/>
+      <c r="JO7" s="13"/>
+      <c r="JP7" s="13"/>
+      <c r="JQ7" s="13"/>
+      <c r="JR7" s="13"/>
+      <c r="JS7" s="13"/>
+      <c r="JT7" s="13"/>
+      <c r="JU7" s="13"/>
+      <c r="JV7" s="13"/>
+      <c r="JW7" s="13"/>
+      <c r="JX7" s="13"/>
+      <c r="JY7" s="13"/>
+      <c r="JZ7" s="13"/>
+      <c r="KA7" s="13"/>
+      <c r="KB7" s="13"/>
+      <c r="KC7" s="13"/>
+      <c r="KD7" s="13"/>
+      <c r="KE7" s="13"/>
+      <c r="KF7" s="13"/>
+      <c r="KG7" s="13"/>
+      <c r="KH7" s="13"/>
+      <c r="KI7" s="13"/>
+      <c r="KJ7" s="13"/>
+      <c r="KK7" s="13"/>
+      <c r="KL7" s="13"/>
+      <c r="KM7" s="13"/>
+      <c r="KN7" s="13"/>
+      <c r="KO7" s="13"/>
+      <c r="KP7" s="13"/>
+      <c r="KQ7" s="13"/>
+      <c r="KR7" s="13"/>
+      <c r="KS7" s="13"/>
+      <c r="KT7" s="13"/>
+      <c r="KU7" s="13"/>
+      <c r="KV7" s="13"/>
+      <c r="KW7" s="13"/>
+      <c r="KX7" s="13"/>
+      <c r="KY7" s="13"/>
+      <c r="KZ7" s="13"/>
+      <c r="LA7" s="13"/>
+      <c r="LB7" s="13"/>
+      <c r="LC7" s="13"/>
+      <c r="LD7" s="13"/>
+      <c r="LE7" s="13"/>
+      <c r="LF7" s="13"/>
+      <c r="LG7" s="13"/>
+      <c r="LH7" s="13"/>
+      <c r="LI7" s="13"/>
+      <c r="LJ7" s="13"/>
+      <c r="LK7" s="13"/>
+      <c r="LL7" s="13"/>
+      <c r="LM7" s="13"/>
+      <c r="LN7" s="13"/>
+      <c r="LO7" s="13"/>
+      <c r="LP7" s="13"/>
+      <c r="LQ7" s="13"/>
+      <c r="LR7" s="13"/>
+      <c r="LS7" s="13"/>
+      <c r="LT7" s="13"/>
+      <c r="LU7" s="13"/>
+      <c r="LV7" s="13"/>
+      <c r="LW7" s="13"/>
+      <c r="LX7" s="13"/>
+      <c r="LY7" s="13"/>
+      <c r="LZ7" s="13"/>
+      <c r="MA7" s="13"/>
+      <c r="MB7" s="13"/>
+      <c r="MC7" s="13"/>
+      <c r="MD7" s="13"/>
+      <c r="ME7" s="13"/>
+      <c r="MF7" s="13"/>
+      <c r="MG7" s="13"/>
+      <c r="MH7" s="13"/>
+      <c r="MI7" s="13"/>
+      <c r="MJ7" s="13"/>
+      <c r="MK7" s="13"/>
+      <c r="ML7" s="13"/>
+      <c r="MM7" s="13"/>
+      <c r="MN7" s="13"/>
+      <c r="MO7" s="13"/>
+      <c r="MP7" s="13"/>
+      <c r="MQ7" s="13"/>
+      <c r="MR7" s="13"/>
+      <c r="MS7" s="13"/>
+      <c r="MT7" s="13"/>
+      <c r="MU7" s="13"/>
+      <c r="MV7" s="13"/>
+      <c r="MW7" s="13"/>
+      <c r="MX7" s="13"/>
+      <c r="MY7" s="13"/>
+      <c r="MZ7" s="13"/>
+      <c r="NA7" s="13"/>
+      <c r="NB7" s="13"/>
+      <c r="NC7" s="13"/>
+      <c r="ND7" s="13"/>
+      <c r="NE7" s="13"/>
+      <c r="NF7" s="13"/>
+      <c r="NG7" s="13"/>
+      <c r="NH7" s="13"/>
+      <c r="NI7" s="13"/>
+      <c r="NJ7" s="13"/>
+      <c r="NK7" s="13"/>
+      <c r="NL7" s="13"/>
+      <c r="NM7" s="13"/>
+      <c r="NN7" s="13"/>
+      <c r="NO7" s="13"/>
+      <c r="NP7" s="13"/>
+      <c r="NQ7" s="13"/>
+      <c r="NR7" s="13"/>
+      <c r="NS7" s="13"/>
+      <c r="NT7" s="13"/>
+      <c r="NU7" s="13"/>
+      <c r="NV7" s="13"/>
+      <c r="NW7" s="13"/>
+      <c r="NX7" s="13"/>
+      <c r="NY7" s="13"/>
+      <c r="NZ7" s="13"/>
+      <c r="OA7" s="13"/>
+      <c r="OB7" s="13"/>
+      <c r="OC7" s="13"/>
+      <c r="OD7" s="13"/>
+      <c r="OE7" s="13"/>
+      <c r="OF7" s="13"/>
+      <c r="OG7" s="13"/>
+      <c r="OH7" s="13"/>
+      <c r="OI7" s="13"/>
+      <c r="OJ7" s="13"/>
+      <c r="OK7" s="13"/>
+      <c r="OL7" s="13"/>
+      <c r="OM7" s="13"/>
+      <c r="ON7" s="13"/>
+      <c r="OO7" s="13"/>
+      <c r="OP7" s="13"/>
+      <c r="OQ7" s="13"/>
+      <c r="OR7" s="13"/>
+      <c r="OS7" s="13"/>
+      <c r="OT7" s="13"/>
+      <c r="OU7" s="13"/>
+      <c r="OV7" s="13"/>
+      <c r="OW7" s="13"/>
+      <c r="OX7" s="13"/>
+      <c r="OY7" s="13"/>
+      <c r="OZ7" s="13"/>
+      <c r="PA7" s="13"/>
+      <c r="PB7" s="13"/>
+      <c r="PC7" s="13"/>
+      <c r="PD7" s="13"/>
+      <c r="PE7" s="13"/>
+      <c r="PF7" s="13"/>
+      <c r="PG7" s="13"/>
+      <c r="PH7" s="13"/>
+      <c r="PI7" s="13"/>
+      <c r="PJ7" s="13"/>
+      <c r="PK7" s="13"/>
+      <c r="PL7" s="13"/>
+      <c r="PM7" s="13"/>
+      <c r="PN7" s="13"/>
+      <c r="PO7" s="13"/>
+      <c r="PP7" s="13"/>
+      <c r="PQ7" s="13"/>
+      <c r="PR7" s="13"/>
+      <c r="PS7" s="13"/>
+      <c r="PT7" s="13"/>
+      <c r="PU7" s="13"/>
+      <c r="PV7" s="13"/>
+      <c r="PW7" s="13"/>
+      <c r="PX7" s="13"/>
+      <c r="PY7" s="13"/>
+      <c r="PZ7" s="13"/>
+      <c r="QA7" s="13"/>
+      <c r="QB7" s="13"/>
+      <c r="QC7" s="13"/>
+      <c r="QD7" s="13"/>
+      <c r="QE7" s="13"/>
+      <c r="QF7" s="13"/>
+      <c r="QG7" s="13"/>
+      <c r="QH7" s="13"/>
+      <c r="QI7" s="13"/>
+      <c r="QJ7" s="13"/>
+      <c r="QK7" s="13"/>
+      <c r="QL7" s="13"/>
+      <c r="QM7" s="13"/>
+      <c r="QN7" s="13"/>
+      <c r="QO7" s="13"/>
+      <c r="QP7" s="13"/>
+      <c r="QQ7" s="13"/>
+      <c r="QR7" s="13"/>
+      <c r="QS7" s="13"/>
+      <c r="QT7" s="13"/>
+      <c r="QU7" s="13"/>
+      <c r="QV7" s="13"/>
+      <c r="QW7" s="13"/>
+      <c r="QX7" s="13"/>
+      <c r="QY7" s="13"/>
+      <c r="QZ7" s="13"/>
+      <c r="RA7" s="13"/>
+      <c r="RB7" s="13"/>
+      <c r="RC7" s="13"/>
+      <c r="RD7" s="13"/>
+      <c r="RE7" s="13"/>
+      <c r="RF7" s="13"/>
+      <c r="RG7" s="13"/>
+      <c r="RH7" s="13"/>
+      <c r="RI7" s="13"/>
+      <c r="RJ7" s="13"/>
+      <c r="RK7" s="13"/>
+      <c r="RL7" s="13"/>
+      <c r="RM7" s="13"/>
+      <c r="RN7" s="13"/>
+      <c r="RO7" s="13"/>
+      <c r="RP7" s="13"/>
+      <c r="RQ7" s="13"/>
+      <c r="RR7" s="13"/>
+      <c r="RS7" s="13"/>
+      <c r="RT7" s="13"/>
+      <c r="RU7" s="13"/>
+      <c r="RV7" s="13"/>
+      <c r="RW7" s="13"/>
+      <c r="RX7" s="13"/>
+      <c r="RY7" s="13"/>
+      <c r="RZ7" s="13"/>
+      <c r="SA7" s="13"/>
+      <c r="SB7" s="13"/>
+      <c r="SC7" s="13"/>
+      <c r="SD7" s="13"/>
+      <c r="SE7" s="13"/>
+      <c r="SF7" s="13"/>
+      <c r="SG7" s="13"/>
+      <c r="SH7" s="13"/>
+      <c r="SI7" s="13"/>
+      <c r="SJ7" s="13"/>
+      <c r="SK7" s="13"/>
+      <c r="SL7" s="13"/>
+      <c r="SM7" s="13"/>
+      <c r="SN7" s="13"/>
+      <c r="SO7" s="13"/>
+      <c r="SP7" s="13"/>
+      <c r="SQ7" s="13"/>
+      <c r="SR7" s="13"/>
+      <c r="SS7" s="13"/>
+      <c r="ST7" s="13"/>
+      <c r="SU7" s="13"/>
+      <c r="SV7" s="13"/>
+      <c r="SW7" s="13"/>
+      <c r="SX7" s="13"/>
+      <c r="SY7" s="13"/>
+      <c r="SZ7" s="13"/>
+      <c r="TA7" s="13"/>
+      <c r="TB7" s="13"/>
+      <c r="TC7" s="13"/>
+      <c r="TD7" s="13"/>
+      <c r="TE7" s="13"/>
+      <c r="TF7" s="13"/>
+      <c r="TG7" s="13"/>
+      <c r="TH7" s="13"/>
+      <c r="TI7" s="13"/>
+      <c r="TJ7" s="13"/>
+      <c r="TK7" s="13"/>
+      <c r="TL7" s="13"/>
+      <c r="TM7" s="13"/>
+      <c r="TN7" s="13"/>
+      <c r="TO7" s="13"/>
+      <c r="TP7" s="13"/>
+      <c r="TQ7" s="13"/>
+      <c r="TR7" s="13"/>
+      <c r="TS7" s="13"/>
+      <c r="TT7" s="13"/>
+      <c r="TU7" s="13"/>
+      <c r="TV7" s="13"/>
+      <c r="TW7" s="13"/>
+      <c r="TX7" s="13"/>
+      <c r="TY7" s="13"/>
+      <c r="TZ7" s="13"/>
+      <c r="UA7" s="13"/>
+      <c r="UB7" s="13"/>
+      <c r="UC7" s="13"/>
+      <c r="UD7" s="13"/>
+      <c r="UE7" s="13"/>
+      <c r="UF7" s="13"/>
+      <c r="UG7" s="13"/>
+      <c r="UH7" s="13"/>
+      <c r="UI7" s="13"/>
+      <c r="UJ7" s="13"/>
+      <c r="UK7" s="13"/>
+      <c r="UL7" s="13"/>
+      <c r="UM7" s="13"/>
+      <c r="UN7" s="13"/>
+      <c r="UO7" s="13"/>
+      <c r="UP7" s="13"/>
+      <c r="UQ7" s="13"/>
+      <c r="UR7" s="13"/>
+      <c r="US7" s="13"/>
+      <c r="UT7" s="13"/>
+      <c r="UU7" s="13"/>
+      <c r="UV7" s="13"/>
+      <c r="UW7" s="13"/>
+      <c r="UX7" s="13"/>
+      <c r="UY7" s="13"/>
+      <c r="UZ7" s="13"/>
+      <c r="VA7" s="13"/>
+      <c r="VB7" s="13"/>
+      <c r="VC7" s="13"/>
+      <c r="VD7" s="13"/>
+      <c r="VE7" s="13"/>
+      <c r="VF7" s="13"/>
+      <c r="VG7" s="13"/>
+      <c r="VH7" s="13"/>
+      <c r="VI7" s="13"/>
+      <c r="VJ7" s="13"/>
+      <c r="VK7" s="13"/>
+      <c r="VL7" s="13"/>
+      <c r="VM7" s="13"/>
+      <c r="VN7" s="13"/>
+      <c r="VO7" s="13"/>
+      <c r="VP7" s="13"/>
+      <c r="VQ7" s="13"/>
+      <c r="VR7" s="13"/>
+      <c r="VS7" s="13"/>
+      <c r="VT7" s="13"/>
+      <c r="VU7" s="13"/>
+      <c r="VV7" s="13"/>
+      <c r="VW7" s="13"/>
+      <c r="VX7" s="13"/>
+      <c r="VY7" s="13"/>
+      <c r="VZ7" s="13"/>
+      <c r="WA7" s="13"/>
+      <c r="WB7" s="13"/>
+      <c r="WC7" s="13"/>
+      <c r="WD7" s="13"/>
+      <c r="WE7" s="13"/>
+      <c r="WF7" s="13"/>
+      <c r="WG7" s="13"/>
+      <c r="WH7" s="13"/>
+      <c r="WI7" s="13"/>
+      <c r="WJ7" s="13"/>
+      <c r="WK7" s="13"/>
+      <c r="WL7" s="13"/>
+      <c r="WM7" s="13"/>
+      <c r="WN7" s="13"/>
+      <c r="WO7" s="13"/>
+      <c r="WP7" s="13"/>
+      <c r="WQ7" s="13"/>
+      <c r="WR7" s="13"/>
+      <c r="WS7" s="13"/>
+      <c r="WT7" s="13"/>
+      <c r="WU7" s="13"/>
+      <c r="WV7" s="13"/>
+      <c r="WW7" s="13"/>
+      <c r="WX7" s="13"/>
+      <c r="WY7" s="13"/>
+      <c r="WZ7" s="13"/>
+      <c r="XA7" s="13"/>
+      <c r="XB7" s="13"/>
+      <c r="XC7" s="13"/>
+      <c r="XD7" s="13"/>
+      <c r="XE7" s="13"/>
+      <c r="XF7" s="13"/>
+      <c r="XG7" s="13"/>
+      <c r="XH7" s="13"/>
+      <c r="XI7" s="13"/>
+      <c r="XJ7" s="13"/>
+      <c r="XK7" s="13"/>
+      <c r="XL7" s="13"/>
+      <c r="XM7" s="13"/>
+      <c r="XN7" s="13"/>
+      <c r="XO7" s="13"/>
+      <c r="XP7" s="13"/>
+      <c r="XQ7" s="13"/>
+      <c r="XR7" s="13"/>
+      <c r="XS7" s="13"/>
+      <c r="XT7" s="13"/>
+      <c r="XU7" s="13"/>
+      <c r="XV7" s="13"/>
+      <c r="XW7" s="13"/>
+      <c r="XX7" s="13"/>
+      <c r="XY7" s="13"/>
+      <c r="XZ7" s="13"/>
     </row>
-    <row r="8" spans="1:650" s="173" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A8" s="170" t="s">
+    <row r="8" spans="1:650" s="185" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A8" s="181" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="171">
+      <c r="B8" s="182">
         <v>505.44670000000002</v>
       </c>
-      <c r="C8" s="171">
+      <c r="C8" s="182">
         <v>461.20740000000001</v>
       </c>
-      <c r="D8" s="172">
+      <c r="D8" s="183">
         <v>460.21069999999997</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="10">
         <f t="shared" si="0"/>
         <v>-2.1610667998822608E-3</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="10">
         <f t="shared" si="1"/>
         <v>-8.9497072589454163E-2</v>
       </c>
-      <c r="H8" s="176" t="s">
+      <c r="G8" s="184"/>
+      <c r="H8" s="189" t="s">
         <v>8</v>
       </c>
-      <c r="I8" s="142">
+      <c r="I8" s="151">
         <v>-3.5823182308160728E-2</v>
       </c>
-      <c r="J8" s="142">
+      <c r="J8" s="151">
         <v>0.10332305122452001</v>
       </c>
-      <c r="K8" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ8" s="174"/>
+      <c r="K8" s="13"/>
+      <c r="L8" s="186"/>
+      <c r="M8" s="186"/>
+      <c r="N8" s="186"/>
+      <c r="O8" s="186"/>
+      <c r="P8" s="186"/>
+      <c r="Q8" s="186"/>
+      <c r="R8" s="186"/>
+      <c r="S8" s="186"/>
+      <c r="T8" s="186"/>
+      <c r="U8" s="186"/>
+      <c r="V8" s="186"/>
+      <c r="W8" s="186"/>
+      <c r="X8" s="186"/>
+      <c r="Y8" s="186"/>
+      <c r="Z8" s="186"/>
+      <c r="AA8" s="186"/>
+      <c r="AB8" s="186"/>
+      <c r="AC8" s="186"/>
+      <c r="AD8" s="186"/>
+      <c r="AE8" s="186"/>
+      <c r="AF8" s="186"/>
+      <c r="AG8" s="186"/>
+      <c r="AH8" s="186"/>
+      <c r="AI8" s="186"/>
+      <c r="AJ8" s="186"/>
+      <c r="AK8" s="186"/>
+      <c r="AL8" s="186"/>
+      <c r="AM8" s="186"/>
+      <c r="AN8" s="186"/>
+      <c r="AO8" s="186"/>
+      <c r="AP8" s="186"/>
+      <c r="AQ8" s="186"/>
+      <c r="AR8" s="186"/>
+      <c r="AS8" s="186"/>
+      <c r="AT8" s="186"/>
+      <c r="AU8" s="186"/>
+      <c r="AV8" s="186"/>
+      <c r="AW8" s="186"/>
+      <c r="AX8" s="186"/>
+      <c r="AY8" s="186"/>
+      <c r="AZ8" s="186"/>
+      <c r="BA8" s="186"/>
+      <c r="BB8" s="186"/>
+      <c r="BC8" s="186"/>
+      <c r="BD8" s="186"/>
+      <c r="BE8" s="186"/>
+      <c r="BF8" s="186"/>
+      <c r="BG8" s="186"/>
+      <c r="BH8" s="186"/>
+      <c r="BI8" s="186"/>
+      <c r="BJ8" s="186"/>
+      <c r="BK8" s="186"/>
+      <c r="BL8" s="186"/>
+      <c r="BM8" s="186"/>
+      <c r="BN8" s="186"/>
+      <c r="BO8" s="186"/>
+      <c r="BP8" s="186"/>
+      <c r="BQ8" s="186"/>
+      <c r="BR8" s="186"/>
+      <c r="BS8" s="186"/>
+      <c r="BT8" s="186"/>
+      <c r="BU8" s="186"/>
+      <c r="BV8" s="186"/>
+      <c r="BW8" s="186"/>
+      <c r="BX8" s="186"/>
+      <c r="BY8" s="186"/>
+      <c r="BZ8" s="186"/>
+      <c r="CA8" s="186"/>
+      <c r="CB8" s="186"/>
+      <c r="CC8" s="186"/>
+      <c r="CD8" s="186"/>
+      <c r="CE8" s="186"/>
+      <c r="CF8" s="186"/>
+      <c r="CG8" s="186"/>
+      <c r="CH8" s="186"/>
+      <c r="CI8" s="186"/>
+      <c r="CJ8" s="186"/>
+      <c r="CK8" s="186"/>
+      <c r="CL8" s="186"/>
+      <c r="CM8" s="186"/>
+      <c r="CN8" s="186"/>
+      <c r="CO8" s="186"/>
+      <c r="CP8" s="186"/>
+      <c r="CQ8" s="186"/>
+      <c r="CR8" s="186"/>
+      <c r="CS8" s="186"/>
+      <c r="CT8" s="186"/>
+      <c r="CU8" s="186"/>
+      <c r="CV8" s="186"/>
+      <c r="CW8" s="186"/>
+      <c r="CX8" s="186"/>
+      <c r="CY8" s="186"/>
+      <c r="CZ8" s="186"/>
+      <c r="DA8" s="186"/>
+      <c r="DB8" s="186"/>
+      <c r="DC8" s="186"/>
+      <c r="DD8" s="186"/>
+      <c r="DE8" s="186"/>
+      <c r="DF8" s="186"/>
+      <c r="DG8" s="186"/>
+      <c r="DH8" s="186"/>
+      <c r="DI8" s="186"/>
+      <c r="DJ8" s="186"/>
+      <c r="DK8" s="186"/>
+      <c r="DL8" s="186"/>
+      <c r="DM8" s="186"/>
+      <c r="DN8" s="186"/>
+      <c r="DO8" s="186"/>
+      <c r="DP8" s="186"/>
+      <c r="DQ8" s="186"/>
+      <c r="DR8" s="186"/>
+      <c r="DS8" s="186"/>
+      <c r="DT8" s="186"/>
+      <c r="DU8" s="186"/>
+      <c r="DV8" s="186"/>
+      <c r="DW8" s="186"/>
+      <c r="DX8" s="186"/>
+      <c r="DY8" s="186"/>
+      <c r="DZ8" s="186"/>
+      <c r="EA8" s="186"/>
+      <c r="EB8" s="186"/>
+      <c r="EC8" s="186"/>
+      <c r="ED8" s="186"/>
+      <c r="EE8" s="186"/>
+      <c r="EF8" s="186"/>
+      <c r="EG8" s="186"/>
+      <c r="EH8" s="186"/>
+      <c r="EI8" s="186"/>
+      <c r="EJ8" s="186"/>
+      <c r="EK8" s="186"/>
+      <c r="EL8" s="186"/>
+      <c r="EM8" s="186"/>
+      <c r="EN8" s="186"/>
+      <c r="EO8" s="186"/>
+      <c r="EP8" s="186"/>
+      <c r="EQ8" s="186"/>
+      <c r="ER8" s="186"/>
+      <c r="ES8" s="186"/>
+      <c r="ET8" s="186"/>
+      <c r="EU8" s="186"/>
+      <c r="EV8" s="186"/>
+      <c r="EW8" s="186"/>
+      <c r="EX8" s="186"/>
+      <c r="EY8" s="186"/>
+      <c r="EZ8" s="186"/>
+      <c r="FA8" s="186"/>
+      <c r="FB8" s="186"/>
+      <c r="FC8" s="186"/>
+      <c r="FD8" s="186"/>
+      <c r="FE8" s="186"/>
+      <c r="FF8" s="186"/>
+      <c r="FG8" s="186"/>
+      <c r="FH8" s="186"/>
+      <c r="FI8" s="186"/>
+      <c r="FJ8" s="186"/>
+      <c r="FK8" s="186"/>
+      <c r="FL8" s="186"/>
+      <c r="FM8" s="186"/>
+      <c r="FN8" s="186"/>
+      <c r="FO8" s="186"/>
+      <c r="FP8" s="186"/>
+      <c r="FQ8" s="186"/>
+      <c r="FR8" s="186"/>
+      <c r="FS8" s="186"/>
+      <c r="FT8" s="186"/>
+      <c r="FU8" s="186"/>
+      <c r="FV8" s="186"/>
+      <c r="FW8" s="186"/>
+      <c r="FX8" s="186"/>
+      <c r="FY8" s="186"/>
+      <c r="FZ8" s="186"/>
+      <c r="GA8" s="186"/>
+      <c r="GB8" s="186"/>
+      <c r="GC8" s="186"/>
+      <c r="GD8" s="186"/>
+      <c r="GE8" s="186"/>
+      <c r="GF8" s="186"/>
+      <c r="GG8" s="186"/>
+      <c r="GH8" s="186"/>
+      <c r="GI8" s="186"/>
+      <c r="GJ8" s="186"/>
+      <c r="GK8" s="186"/>
+      <c r="GL8" s="186"/>
+      <c r="GM8" s="186"/>
+      <c r="GN8" s="186"/>
+      <c r="GO8" s="186"/>
+      <c r="GP8" s="186"/>
+      <c r="GQ8" s="186"/>
+      <c r="GR8" s="186"/>
+      <c r="GS8" s="186"/>
+      <c r="GT8" s="186"/>
+      <c r="GU8" s="186"/>
+      <c r="GV8" s="186"/>
+      <c r="GW8" s="186"/>
+      <c r="GX8" s="186"/>
+      <c r="GY8" s="186"/>
+      <c r="GZ8" s="186"/>
+      <c r="HA8" s="186"/>
+      <c r="HB8" s="186"/>
+      <c r="HC8" s="186"/>
+      <c r="HD8" s="186"/>
+      <c r="HE8" s="186"/>
+      <c r="HF8" s="186"/>
+      <c r="HG8" s="186"/>
+      <c r="HH8" s="186"/>
+      <c r="HI8" s="186"/>
+      <c r="HJ8" s="186"/>
+      <c r="HK8" s="186"/>
+      <c r="HL8" s="186"/>
+      <c r="HM8" s="186"/>
+      <c r="HN8" s="186"/>
+      <c r="HO8" s="186"/>
+      <c r="HP8" s="186"/>
+      <c r="HQ8" s="186"/>
+      <c r="HR8" s="186"/>
+      <c r="HS8" s="186"/>
+      <c r="HT8" s="186"/>
+      <c r="HU8" s="186"/>
+      <c r="HV8" s="186"/>
+      <c r="HW8" s="186"/>
+      <c r="HX8" s="186"/>
+      <c r="HY8" s="186"/>
+      <c r="HZ8" s="186"/>
+      <c r="IA8" s="186"/>
+      <c r="IB8" s="186"/>
+      <c r="IC8" s="186"/>
+      <c r="ID8" s="186"/>
+      <c r="IE8" s="186"/>
+      <c r="IF8" s="186"/>
+      <c r="IG8" s="186"/>
+      <c r="IH8" s="186"/>
+      <c r="II8" s="186"/>
+      <c r="IJ8" s="186"/>
+      <c r="IK8" s="186"/>
+      <c r="IL8" s="186"/>
+      <c r="IM8" s="186"/>
+      <c r="IN8" s="186"/>
+      <c r="IO8" s="186"/>
+      <c r="IP8" s="186"/>
+      <c r="IQ8" s="186"/>
+      <c r="IR8" s="186"/>
+      <c r="IS8" s="186"/>
+      <c r="IT8" s="186"/>
+      <c r="IU8" s="186"/>
+      <c r="IV8" s="186"/>
+      <c r="IW8" s="186"/>
+      <c r="IX8" s="186"/>
+      <c r="IY8" s="186"/>
+      <c r="IZ8" s="186"/>
+      <c r="JA8" s="186"/>
+      <c r="JB8" s="186"/>
+      <c r="JC8" s="186"/>
+      <c r="JD8" s="186"/>
+      <c r="JE8" s="186"/>
+      <c r="JF8" s="186"/>
+      <c r="JG8" s="186"/>
+      <c r="JH8" s="186"/>
+      <c r="JI8" s="186"/>
+      <c r="JJ8" s="186"/>
+      <c r="JK8" s="186"/>
+      <c r="JL8" s="186"/>
+      <c r="JM8" s="186"/>
+      <c r="JN8" s="186"/>
+      <c r="JO8" s="186"/>
+      <c r="JP8" s="186"/>
+      <c r="JQ8" s="186"/>
+      <c r="JR8" s="186"/>
+      <c r="JS8" s="186"/>
+      <c r="JT8" s="186"/>
+      <c r="JU8" s="186"/>
+      <c r="JV8" s="186"/>
+      <c r="JW8" s="186"/>
+      <c r="JX8" s="186"/>
+      <c r="JY8" s="186"/>
+      <c r="JZ8" s="186"/>
+      <c r="KA8" s="186"/>
+      <c r="KB8" s="186"/>
+      <c r="KC8" s="186"/>
+      <c r="KD8" s="186"/>
+      <c r="KE8" s="186"/>
+      <c r="KF8" s="186"/>
+      <c r="KG8" s="186"/>
+      <c r="KH8" s="186"/>
+      <c r="KI8" s="186"/>
+      <c r="KJ8" s="186"/>
+      <c r="KK8" s="186"/>
+      <c r="KL8" s="186"/>
+      <c r="KM8" s="186"/>
+      <c r="KN8" s="186"/>
+      <c r="KO8" s="186"/>
+      <c r="KP8" s="186"/>
+      <c r="KQ8" s="186"/>
+      <c r="KR8" s="186"/>
+      <c r="KS8" s="186"/>
+      <c r="KT8" s="186"/>
+      <c r="KU8" s="186"/>
+      <c r="KV8" s="186"/>
+      <c r="KW8" s="186"/>
+      <c r="KX8" s="186"/>
+      <c r="KY8" s="186"/>
+      <c r="KZ8" s="186"/>
+      <c r="LA8" s="186"/>
+      <c r="LB8" s="186"/>
+      <c r="LC8" s="186"/>
+      <c r="LD8" s="186"/>
+      <c r="LE8" s="186"/>
+      <c r="LF8" s="186"/>
+      <c r="LG8" s="186"/>
+      <c r="LH8" s="186"/>
+      <c r="LI8" s="186"/>
+      <c r="LJ8" s="186"/>
+      <c r="LK8" s="186"/>
+      <c r="LL8" s="186"/>
+      <c r="LM8" s="186"/>
+      <c r="LN8" s="186"/>
+      <c r="LO8" s="186"/>
+      <c r="LP8" s="186"/>
+      <c r="LQ8" s="186"/>
+      <c r="LR8" s="186"/>
+      <c r="LS8" s="186"/>
+      <c r="LT8" s="186"/>
+      <c r="LU8" s="186"/>
+      <c r="LV8" s="186"/>
+      <c r="LW8" s="186"/>
+      <c r="LX8" s="186"/>
+      <c r="LY8" s="186"/>
+      <c r="LZ8" s="186"/>
+      <c r="MA8" s="186"/>
+      <c r="MB8" s="186"/>
+      <c r="MC8" s="186"/>
+      <c r="MD8" s="186"/>
+      <c r="ME8" s="186"/>
+      <c r="MF8" s="186"/>
+      <c r="MG8" s="186"/>
+      <c r="MH8" s="186"/>
+      <c r="MI8" s="186"/>
+      <c r="MJ8" s="186"/>
+      <c r="MK8" s="186"/>
+      <c r="ML8" s="186"/>
+      <c r="MM8" s="186"/>
+      <c r="MN8" s="186"/>
+      <c r="MO8" s="186"/>
+      <c r="MP8" s="186"/>
+      <c r="MQ8" s="186"/>
+      <c r="MR8" s="186"/>
+      <c r="MS8" s="186"/>
+      <c r="MT8" s="186"/>
+      <c r="MU8" s="186"/>
+      <c r="MV8" s="186"/>
+      <c r="MW8" s="186"/>
+      <c r="MX8" s="186"/>
+      <c r="MY8" s="186"/>
+      <c r="MZ8" s="186"/>
+      <c r="NA8" s="186"/>
+      <c r="NB8" s="186"/>
+      <c r="NC8" s="186"/>
+      <c r="ND8" s="186"/>
+      <c r="NE8" s="186"/>
+      <c r="NF8" s="186"/>
+      <c r="NG8" s="186"/>
+      <c r="NH8" s="186"/>
+      <c r="NI8" s="186"/>
+      <c r="NJ8" s="186"/>
+      <c r="NK8" s="186"/>
+      <c r="NL8" s="186"/>
+      <c r="NM8" s="186"/>
+      <c r="NN8" s="186"/>
+      <c r="NO8" s="186"/>
+      <c r="NP8" s="186"/>
+      <c r="NQ8" s="186"/>
+      <c r="NR8" s="186"/>
+      <c r="NS8" s="186"/>
+      <c r="NT8" s="186"/>
+      <c r="NU8" s="186"/>
+      <c r="NV8" s="186"/>
+      <c r="NW8" s="186"/>
+      <c r="NX8" s="186"/>
+      <c r="NY8" s="186"/>
+      <c r="NZ8" s="186"/>
+      <c r="OA8" s="186"/>
+      <c r="OB8" s="186"/>
+      <c r="OC8" s="186"/>
+      <c r="OD8" s="186"/>
+      <c r="OE8" s="186"/>
+      <c r="OF8" s="186"/>
+      <c r="OG8" s="186"/>
+      <c r="OH8" s="186"/>
+      <c r="OI8" s="186"/>
+      <c r="OJ8" s="186"/>
+      <c r="OK8" s="186"/>
+      <c r="OL8" s="186"/>
+      <c r="OM8" s="186"/>
+      <c r="ON8" s="186"/>
+      <c r="OO8" s="186"/>
+      <c r="OP8" s="186"/>
+      <c r="OQ8" s="186"/>
+      <c r="OR8" s="186"/>
+      <c r="OS8" s="186"/>
+      <c r="OT8" s="186"/>
+      <c r="OU8" s="186"/>
+      <c r="OV8" s="186"/>
+      <c r="OW8" s="186"/>
+      <c r="OX8" s="186"/>
+      <c r="OY8" s="186"/>
+      <c r="OZ8" s="186"/>
+      <c r="PA8" s="186"/>
+      <c r="PB8" s="186"/>
+      <c r="PC8" s="186"/>
+      <c r="PD8" s="186"/>
+      <c r="PE8" s="186"/>
+      <c r="PF8" s="186"/>
+      <c r="PG8" s="186"/>
+      <c r="PH8" s="186"/>
+      <c r="PI8" s="186"/>
+      <c r="PJ8" s="186"/>
+      <c r="PK8" s="186"/>
+      <c r="PL8" s="186"/>
+      <c r="PM8" s="186"/>
+      <c r="PN8" s="186"/>
+      <c r="PO8" s="186"/>
+      <c r="PP8" s="186"/>
+      <c r="PQ8" s="186"/>
+      <c r="PR8" s="186"/>
+      <c r="PS8" s="186"/>
+      <c r="PT8" s="186"/>
+      <c r="PU8" s="186"/>
+      <c r="PV8" s="186"/>
+      <c r="PW8" s="186"/>
+      <c r="PX8" s="186"/>
+      <c r="PY8" s="186"/>
+      <c r="PZ8" s="186"/>
+      <c r="QA8" s="186"/>
+      <c r="QB8" s="186"/>
+      <c r="QC8" s="186"/>
+      <c r="QD8" s="186"/>
+      <c r="QE8" s="186"/>
+      <c r="QF8" s="186"/>
+      <c r="QG8" s="186"/>
+      <c r="QH8" s="186"/>
+      <c r="QI8" s="186"/>
+      <c r="QJ8" s="186"/>
+      <c r="QK8" s="186"/>
+      <c r="QL8" s="186"/>
+      <c r="QM8" s="186"/>
+      <c r="QN8" s="186"/>
+      <c r="QO8" s="186"/>
+      <c r="QP8" s="186"/>
+      <c r="QQ8" s="186"/>
+      <c r="QR8" s="186"/>
+      <c r="QS8" s="186"/>
+      <c r="QT8" s="186"/>
+      <c r="QU8" s="186"/>
+      <c r="QV8" s="186"/>
+      <c r="QW8" s="186"/>
+      <c r="QX8" s="186"/>
+      <c r="QY8" s="186"/>
+      <c r="QZ8" s="186"/>
+      <c r="RA8" s="186"/>
+      <c r="RB8" s="186"/>
+      <c r="RC8" s="186"/>
+      <c r="RD8" s="186"/>
+      <c r="RE8" s="186"/>
+      <c r="RF8" s="186"/>
+      <c r="RG8" s="186"/>
+      <c r="RH8" s="186"/>
+      <c r="RI8" s="186"/>
+      <c r="RJ8" s="186"/>
+      <c r="RK8" s="186"/>
+      <c r="RL8" s="186"/>
+      <c r="RM8" s="186"/>
+      <c r="RN8" s="186"/>
+      <c r="RO8" s="186"/>
+      <c r="RP8" s="186"/>
+      <c r="RQ8" s="186"/>
+      <c r="RR8" s="186"/>
+      <c r="RS8" s="186"/>
+      <c r="RT8" s="186"/>
+      <c r="RU8" s="186"/>
+      <c r="RV8" s="186"/>
+      <c r="RW8" s="186"/>
+      <c r="RX8" s="186"/>
+      <c r="RY8" s="186"/>
+      <c r="RZ8" s="186"/>
+      <c r="SA8" s="186"/>
+      <c r="SB8" s="186"/>
+      <c r="SC8" s="186"/>
+      <c r="SD8" s="186"/>
+      <c r="SE8" s="186"/>
+      <c r="SF8" s="186"/>
+      <c r="SG8" s="186"/>
+      <c r="SH8" s="186"/>
+      <c r="SI8" s="186"/>
+      <c r="SJ8" s="186"/>
+      <c r="SK8" s="186"/>
+      <c r="SL8" s="186"/>
+      <c r="SM8" s="186"/>
+      <c r="SN8" s="186"/>
+      <c r="SO8" s="186"/>
+      <c r="SP8" s="186"/>
+      <c r="SQ8" s="186"/>
+      <c r="SR8" s="186"/>
+      <c r="SS8" s="186"/>
+      <c r="ST8" s="186"/>
+      <c r="SU8" s="186"/>
+      <c r="SV8" s="186"/>
+      <c r="SW8" s="186"/>
+      <c r="SX8" s="186"/>
+      <c r="SY8" s="186"/>
+      <c r="SZ8" s="186"/>
+      <c r="TA8" s="186"/>
+      <c r="TB8" s="186"/>
+      <c r="TC8" s="186"/>
+      <c r="TD8" s="186"/>
+      <c r="TE8" s="186"/>
+      <c r="TF8" s="186"/>
+      <c r="TG8" s="186"/>
+      <c r="TH8" s="186"/>
+      <c r="TI8" s="186"/>
+      <c r="TJ8" s="186"/>
+      <c r="TK8" s="186"/>
+      <c r="TL8" s="186"/>
+      <c r="TM8" s="186"/>
+      <c r="TN8" s="186"/>
+      <c r="TO8" s="186"/>
+      <c r="TP8" s="186"/>
+      <c r="TQ8" s="186"/>
+      <c r="TR8" s="186"/>
+      <c r="TS8" s="186"/>
+      <c r="TT8" s="186"/>
+      <c r="TU8" s="186"/>
+      <c r="TV8" s="186"/>
+      <c r="TW8" s="186"/>
+      <c r="TX8" s="186"/>
+      <c r="TY8" s="186"/>
+      <c r="TZ8" s="186"/>
+      <c r="UA8" s="186"/>
+      <c r="UB8" s="186"/>
+      <c r="UC8" s="186"/>
+      <c r="UD8" s="186"/>
+      <c r="UE8" s="186"/>
+      <c r="UF8" s="186"/>
+      <c r="UG8" s="186"/>
+      <c r="UH8" s="186"/>
+      <c r="UI8" s="186"/>
+      <c r="UJ8" s="186"/>
+      <c r="UK8" s="186"/>
+      <c r="UL8" s="186"/>
+      <c r="UM8" s="186"/>
+      <c r="UN8" s="186"/>
+      <c r="UO8" s="186"/>
+      <c r="UP8" s="186"/>
+      <c r="UQ8" s="186"/>
+      <c r="UR8" s="186"/>
+      <c r="US8" s="186"/>
+      <c r="UT8" s="186"/>
+      <c r="UU8" s="186"/>
+      <c r="UV8" s="186"/>
+      <c r="UW8" s="186"/>
+      <c r="UX8" s="186"/>
+      <c r="UY8" s="186"/>
+      <c r="UZ8" s="186"/>
+      <c r="VA8" s="186"/>
+      <c r="VB8" s="186"/>
+      <c r="VC8" s="186"/>
+      <c r="VD8" s="186"/>
+      <c r="VE8" s="186"/>
+      <c r="VF8" s="186"/>
+      <c r="VG8" s="186"/>
+      <c r="VH8" s="186"/>
+      <c r="VI8" s="186"/>
+      <c r="VJ8" s="186"/>
+      <c r="VK8" s="186"/>
+      <c r="VL8" s="186"/>
+      <c r="VM8" s="186"/>
+      <c r="VN8" s="186"/>
+      <c r="VO8" s="186"/>
+      <c r="VP8" s="186"/>
+      <c r="VQ8" s="186"/>
+      <c r="VR8" s="186"/>
+      <c r="VS8" s="186"/>
+      <c r="VT8" s="186"/>
+      <c r="VU8" s="186"/>
+      <c r="VV8" s="186"/>
+      <c r="VW8" s="186"/>
+      <c r="VX8" s="186"/>
+      <c r="VY8" s="186"/>
+      <c r="VZ8" s="186"/>
+      <c r="WA8" s="186"/>
+      <c r="WB8" s="186"/>
+      <c r="WC8" s="186"/>
+      <c r="WD8" s="186"/>
+      <c r="WE8" s="186"/>
+      <c r="WF8" s="186"/>
+      <c r="WG8" s="186"/>
+      <c r="WH8" s="186"/>
+      <c r="WI8" s="186"/>
+      <c r="WJ8" s="186"/>
+      <c r="WK8" s="186"/>
+      <c r="WL8" s="186"/>
+      <c r="WM8" s="186"/>
+      <c r="WN8" s="186"/>
+      <c r="WO8" s="186"/>
+      <c r="WP8" s="186"/>
+      <c r="WQ8" s="186"/>
+      <c r="WR8" s="186"/>
+      <c r="WS8" s="186"/>
+      <c r="WT8" s="186"/>
+      <c r="WU8" s="186"/>
+      <c r="WV8" s="186"/>
+      <c r="WW8" s="186"/>
+      <c r="WX8" s="186"/>
+      <c r="WY8" s="186"/>
+      <c r="WZ8" s="186"/>
+      <c r="XA8" s="186"/>
+      <c r="XB8" s="186"/>
+      <c r="XC8" s="186"/>
+      <c r="XD8" s="186"/>
+      <c r="XE8" s="186"/>
+      <c r="XF8" s="186"/>
+      <c r="XG8" s="186"/>
+      <c r="XH8" s="186"/>
+      <c r="XI8" s="186"/>
+      <c r="XJ8" s="186"/>
+      <c r="XK8" s="186"/>
+      <c r="XL8" s="186"/>
+      <c r="XM8" s="186"/>
+      <c r="XN8" s="186"/>
+      <c r="XO8" s="186"/>
+      <c r="XP8" s="186"/>
+      <c r="XQ8" s="186"/>
+      <c r="XR8" s="186"/>
+      <c r="XS8" s="186"/>
+      <c r="XT8" s="186"/>
+      <c r="XU8" s="186"/>
+      <c r="XV8" s="186"/>
+      <c r="XW8" s="186"/>
+      <c r="XX8" s="186"/>
+      <c r="XY8" s="186"/>
+      <c r="XZ8" s="186"/>
     </row>
-    <row r="9" spans="1:650" s="141" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A9" s="6" t="s">
+    <row r="9" spans="1:650" s="178" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="172">
+      <c r="B9" s="183">
         <v>88637.45</v>
       </c>
-      <c r="C9" s="172">
+      <c r="C9" s="183">
         <v>115832.3</v>
       </c>
-      <c r="D9" s="172">
+      <c r="D9" s="183">
         <v>114067.6</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="10">
         <f t="shared" si="0"/>
         <v>-1.5234956052845305E-2</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="10">
         <f t="shared" si="1"/>
         <v>0.28690074003708377</v>
       </c>
-      <c r="H9" s="176" t="s">
+      <c r="G9" s="150"/>
+      <c r="H9" s="189" t="s">
         <v>53</v>
       </c>
-      <c r="I9" s="142">
+      <c r="I9" s="151">
         <v>-3.2867040647602486E-2</v>
       </c>
-      <c r="J9" s="142">
+      <c r="J9" s="151">
         <v>7.2170861235368422E-2</v>
       </c>
-      <c r="K9" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ9" s="11"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+      <c r="N9" s="13"/>
+      <c r="O9" s="13"/>
+      <c r="P9" s="13"/>
+      <c r="Q9" s="13"/>
+      <c r="R9" s="13"/>
+      <c r="S9" s="13"/>
+      <c r="T9" s="13"/>
+      <c r="U9" s="13"/>
+      <c r="V9" s="13"/>
+      <c r="W9" s="13"/>
+      <c r="X9" s="13"/>
+      <c r="Y9" s="13"/>
+      <c r="Z9" s="13"/>
+      <c r="AA9" s="13"/>
+      <c r="AB9" s="13"/>
+      <c r="AC9" s="13"/>
+      <c r="AD9" s="13"/>
+      <c r="AE9" s="13"/>
+      <c r="AF9" s="13"/>
+      <c r="AG9" s="13"/>
+      <c r="AH9" s="13"/>
+      <c r="AI9" s="13"/>
+      <c r="AJ9" s="13"/>
+      <c r="AK9" s="13"/>
+      <c r="AL9" s="13"/>
+      <c r="AM9" s="13"/>
+      <c r="AN9" s="13"/>
+      <c r="AO9" s="13"/>
+      <c r="AP9" s="13"/>
+      <c r="AQ9" s="13"/>
+      <c r="AR9" s="13"/>
+      <c r="AS9" s="13"/>
+      <c r="AT9" s="13"/>
+      <c r="AU9" s="13"/>
+      <c r="AV9" s="13"/>
+      <c r="AW9" s="13"/>
+      <c r="AX9" s="13"/>
+      <c r="AY9" s="13"/>
+      <c r="AZ9" s="13"/>
+      <c r="BA9" s="13"/>
+      <c r="BB9" s="13"/>
+      <c r="BC9" s="13"/>
+      <c r="BD9" s="13"/>
+      <c r="BE9" s="13"/>
+      <c r="BF9" s="13"/>
+      <c r="BG9" s="13"/>
+      <c r="BH9" s="13"/>
+      <c r="BI9" s="13"/>
+      <c r="BJ9" s="13"/>
+      <c r="BK9" s="13"/>
+      <c r="BL9" s="13"/>
+      <c r="BM9" s="13"/>
+      <c r="BN9" s="13"/>
+      <c r="BO9" s="13"/>
+      <c r="BP9" s="13"/>
+      <c r="BQ9" s="13"/>
+      <c r="BR9" s="13"/>
+      <c r="BS9" s="13"/>
+      <c r="BT9" s="13"/>
+      <c r="BU9" s="13"/>
+      <c r="BV9" s="13"/>
+      <c r="BW9" s="13"/>
+      <c r="BX9" s="13"/>
+      <c r="BY9" s="13"/>
+      <c r="BZ9" s="13"/>
+      <c r="CA9" s="13"/>
+      <c r="CB9" s="13"/>
+      <c r="CC9" s="13"/>
+      <c r="CD9" s="13"/>
+      <c r="CE9" s="13"/>
+      <c r="CF9" s="13"/>
+      <c r="CG9" s="13"/>
+      <c r="CH9" s="13"/>
+      <c r="CI9" s="13"/>
+      <c r="CJ9" s="13"/>
+      <c r="CK9" s="13"/>
+      <c r="CL9" s="13"/>
+      <c r="CM9" s="13"/>
+      <c r="CN9" s="13"/>
+      <c r="CO9" s="13"/>
+      <c r="CP9" s="13"/>
+      <c r="CQ9" s="13"/>
+      <c r="CR9" s="13"/>
+      <c r="CS9" s="13"/>
+      <c r="CT9" s="13"/>
+      <c r="CU9" s="13"/>
+      <c r="CV9" s="13"/>
+      <c r="CW9" s="13"/>
+      <c r="CX9" s="13"/>
+      <c r="CY9" s="13"/>
+      <c r="CZ9" s="13"/>
+      <c r="DA9" s="13"/>
+      <c r="DB9" s="13"/>
+      <c r="DC9" s="13"/>
+      <c r="DD9" s="13"/>
+      <c r="DE9" s="13"/>
+      <c r="DF9" s="13"/>
+      <c r="DG9" s="13"/>
+      <c r="DH9" s="13"/>
+      <c r="DI9" s="13"/>
+      <c r="DJ9" s="13"/>
+      <c r="DK9" s="13"/>
+      <c r="DL9" s="13"/>
+      <c r="DM9" s="13"/>
+      <c r="DN9" s="13"/>
+      <c r="DO9" s="13"/>
+      <c r="DP9" s="13"/>
+      <c r="DQ9" s="13"/>
+      <c r="DR9" s="13"/>
+      <c r="DS9" s="13"/>
+      <c r="DT9" s="13"/>
+      <c r="DU9" s="13"/>
+      <c r="DV9" s="13"/>
+      <c r="DW9" s="13"/>
+      <c r="DX9" s="13"/>
+      <c r="DY9" s="13"/>
+      <c r="DZ9" s="13"/>
+      <c r="EA9" s="13"/>
+      <c r="EB9" s="13"/>
+      <c r="EC9" s="13"/>
+      <c r="ED9" s="13"/>
+      <c r="EE9" s="13"/>
+      <c r="EF9" s="13"/>
+      <c r="EG9" s="13"/>
+      <c r="EH9" s="13"/>
+      <c r="EI9" s="13"/>
+      <c r="EJ9" s="13"/>
+      <c r="EK9" s="13"/>
+      <c r="EL9" s="13"/>
+      <c r="EM9" s="13"/>
+      <c r="EN9" s="13"/>
+      <c r="EO9" s="13"/>
+      <c r="EP9" s="13"/>
+      <c r="EQ9" s="13"/>
+      <c r="ER9" s="13"/>
+      <c r="ES9" s="13"/>
+      <c r="ET9" s="13"/>
+      <c r="EU9" s="13"/>
+      <c r="EV9" s="13"/>
+      <c r="EW9" s="13"/>
+      <c r="EX9" s="13"/>
+      <c r="EY9" s="13"/>
+      <c r="EZ9" s="13"/>
+      <c r="FA9" s="13"/>
+      <c r="FB9" s="13"/>
+      <c r="FC9" s="13"/>
+      <c r="FD9" s="13"/>
+      <c r="FE9" s="13"/>
+      <c r="FF9" s="13"/>
+      <c r="FG9" s="13"/>
+      <c r="FH9" s="13"/>
+      <c r="FI9" s="13"/>
+      <c r="FJ9" s="13"/>
+      <c r="FK9" s="13"/>
+      <c r="FL9" s="13"/>
+      <c r="FM9" s="13"/>
+      <c r="FN9" s="13"/>
+      <c r="FO9" s="13"/>
+      <c r="FP9" s="13"/>
+      <c r="FQ9" s="13"/>
+      <c r="FR9" s="13"/>
+      <c r="FS9" s="13"/>
+      <c r="FT9" s="13"/>
+      <c r="FU9" s="13"/>
+      <c r="FV9" s="13"/>
+      <c r="FW9" s="13"/>
+      <c r="FX9" s="13"/>
+      <c r="FY9" s="13"/>
+      <c r="FZ9" s="13"/>
+      <c r="GA9" s="13"/>
+      <c r="GB9" s="13"/>
+      <c r="GC9" s="13"/>
+      <c r="GD9" s="13"/>
+      <c r="GE9" s="13"/>
+      <c r="GF9" s="13"/>
+      <c r="GG9" s="13"/>
+      <c r="GH9" s="13"/>
+      <c r="GI9" s="13"/>
+      <c r="GJ9" s="13"/>
+      <c r="GK9" s="13"/>
+      <c r="GL9" s="13"/>
+      <c r="GM9" s="13"/>
+      <c r="GN9" s="13"/>
+      <c r="GO9" s="13"/>
+      <c r="GP9" s="13"/>
+      <c r="GQ9" s="13"/>
+      <c r="GR9" s="13"/>
+      <c r="GS9" s="13"/>
+      <c r="GT9" s="13"/>
+      <c r="GU9" s="13"/>
+      <c r="GV9" s="13"/>
+      <c r="GW9" s="13"/>
+      <c r="GX9" s="13"/>
+      <c r="GY9" s="13"/>
+      <c r="GZ9" s="13"/>
+      <c r="HA9" s="13"/>
+      <c r="HB9" s="13"/>
+      <c r="HC9" s="13"/>
+      <c r="HD9" s="13"/>
+      <c r="HE9" s="13"/>
+      <c r="HF9" s="13"/>
+      <c r="HG9" s="13"/>
+      <c r="HH9" s="13"/>
+      <c r="HI9" s="13"/>
+      <c r="HJ9" s="13"/>
+      <c r="HK9" s="13"/>
+      <c r="HL9" s="13"/>
+      <c r="HM9" s="13"/>
+      <c r="HN9" s="13"/>
+      <c r="HO9" s="13"/>
+      <c r="HP9" s="13"/>
+      <c r="HQ9" s="13"/>
+      <c r="HR9" s="13"/>
+      <c r="HS9" s="13"/>
+      <c r="HT9" s="13"/>
+      <c r="HU9" s="13"/>
+      <c r="HV9" s="13"/>
+      <c r="HW9" s="13"/>
+      <c r="HX9" s="13"/>
+      <c r="HY9" s="13"/>
+      <c r="HZ9" s="13"/>
+      <c r="IA9" s="13"/>
+      <c r="IB9" s="13"/>
+      <c r="IC9" s="13"/>
+      <c r="ID9" s="13"/>
+      <c r="IE9" s="13"/>
+      <c r="IF9" s="13"/>
+      <c r="IG9" s="13"/>
+      <c r="IH9" s="13"/>
+      <c r="II9" s="13"/>
+      <c r="IJ9" s="13"/>
+      <c r="IK9" s="13"/>
+      <c r="IL9" s="13"/>
+      <c r="IM9" s="13"/>
+      <c r="IN9" s="13"/>
+      <c r="IO9" s="13"/>
+      <c r="IP9" s="13"/>
+      <c r="IQ9" s="13"/>
+      <c r="IR9" s="13"/>
+      <c r="IS9" s="13"/>
+      <c r="IT9" s="13"/>
+      <c r="IU9" s="13"/>
+      <c r="IV9" s="13"/>
+      <c r="IW9" s="13"/>
+      <c r="IX9" s="13"/>
+      <c r="IY9" s="13"/>
+      <c r="IZ9" s="13"/>
+      <c r="JA9" s="13"/>
+      <c r="JB9" s="13"/>
+      <c r="JC9" s="13"/>
+      <c r="JD9" s="13"/>
+      <c r="JE9" s="13"/>
+      <c r="JF9" s="13"/>
+      <c r="JG9" s="13"/>
+      <c r="JH9" s="13"/>
+      <c r="JI9" s="13"/>
+      <c r="JJ9" s="13"/>
+      <c r="JK9" s="13"/>
+      <c r="JL9" s="13"/>
+      <c r="JM9" s="13"/>
+      <c r="JN9" s="13"/>
+      <c r="JO9" s="13"/>
+      <c r="JP9" s="13"/>
+      <c r="JQ9" s="13"/>
+      <c r="JR9" s="13"/>
+      <c r="JS9" s="13"/>
+      <c r="JT9" s="13"/>
+      <c r="JU9" s="13"/>
+      <c r="JV9" s="13"/>
+      <c r="JW9" s="13"/>
+      <c r="JX9" s="13"/>
+      <c r="JY9" s="13"/>
+      <c r="JZ9" s="13"/>
+      <c r="KA9" s="13"/>
+      <c r="KB9" s="13"/>
+      <c r="KC9" s="13"/>
+      <c r="KD9" s="13"/>
+      <c r="KE9" s="13"/>
+      <c r="KF9" s="13"/>
+      <c r="KG9" s="13"/>
+      <c r="KH9" s="13"/>
+      <c r="KI9" s="13"/>
+      <c r="KJ9" s="13"/>
+      <c r="KK9" s="13"/>
+      <c r="KL9" s="13"/>
+      <c r="KM9" s="13"/>
+      <c r="KN9" s="13"/>
+      <c r="KO9" s="13"/>
+      <c r="KP9" s="13"/>
+      <c r="KQ9" s="13"/>
+      <c r="KR9" s="13"/>
+      <c r="KS9" s="13"/>
+      <c r="KT9" s="13"/>
+      <c r="KU9" s="13"/>
+      <c r="KV9" s="13"/>
+      <c r="KW9" s="13"/>
+      <c r="KX9" s="13"/>
+      <c r="KY9" s="13"/>
+      <c r="KZ9" s="13"/>
+      <c r="LA9" s="13"/>
+      <c r="LB9" s="13"/>
+      <c r="LC9" s="13"/>
+      <c r="LD9" s="13"/>
+      <c r="LE9" s="13"/>
+      <c r="LF9" s="13"/>
+      <c r="LG9" s="13"/>
+      <c r="LH9" s="13"/>
+      <c r="LI9" s="13"/>
+      <c r="LJ9" s="13"/>
+      <c r="LK9" s="13"/>
+      <c r="LL9" s="13"/>
+      <c r="LM9" s="13"/>
+      <c r="LN9" s="13"/>
+      <c r="LO9" s="13"/>
+      <c r="LP9" s="13"/>
+      <c r="LQ9" s="13"/>
+      <c r="LR9" s="13"/>
+      <c r="LS9" s="13"/>
+      <c r="LT9" s="13"/>
+      <c r="LU9" s="13"/>
+      <c r="LV9" s="13"/>
+      <c r="LW9" s="13"/>
+      <c r="LX9" s="13"/>
+      <c r="LY9" s="13"/>
+      <c r="LZ9" s="13"/>
+      <c r="MA9" s="13"/>
+      <c r="MB9" s="13"/>
+      <c r="MC9" s="13"/>
+      <c r="MD9" s="13"/>
+      <c r="ME9" s="13"/>
+      <c r="MF9" s="13"/>
+      <c r="MG9" s="13"/>
+      <c r="MH9" s="13"/>
+      <c r="MI9" s="13"/>
+      <c r="MJ9" s="13"/>
+      <c r="MK9" s="13"/>
+      <c r="ML9" s="13"/>
+      <c r="MM9" s="13"/>
+      <c r="MN9" s="13"/>
+      <c r="MO9" s="13"/>
+      <c r="MP9" s="13"/>
+      <c r="MQ9" s="13"/>
+      <c r="MR9" s="13"/>
+      <c r="MS9" s="13"/>
+      <c r="MT9" s="13"/>
+      <c r="MU9" s="13"/>
+      <c r="MV9" s="13"/>
+      <c r="MW9" s="13"/>
+      <c r="MX9" s="13"/>
+      <c r="MY9" s="13"/>
+      <c r="MZ9" s="13"/>
+      <c r="NA9" s="13"/>
+      <c r="NB9" s="13"/>
+      <c r="NC9" s="13"/>
+      <c r="ND9" s="13"/>
+      <c r="NE9" s="13"/>
+      <c r="NF9" s="13"/>
+      <c r="NG9" s="13"/>
+      <c r="NH9" s="13"/>
+      <c r="NI9" s="13"/>
+      <c r="NJ9" s="13"/>
+      <c r="NK9" s="13"/>
+      <c r="NL9" s="13"/>
+      <c r="NM9" s="13"/>
+      <c r="NN9" s="13"/>
+      <c r="NO9" s="13"/>
+      <c r="NP9" s="13"/>
+      <c r="NQ9" s="13"/>
+      <c r="NR9" s="13"/>
+      <c r="NS9" s="13"/>
+      <c r="NT9" s="13"/>
+      <c r="NU9" s="13"/>
+      <c r="NV9" s="13"/>
+      <c r="NW9" s="13"/>
+      <c r="NX9" s="13"/>
+      <c r="NY9" s="13"/>
+      <c r="NZ9" s="13"/>
+      <c r="OA9" s="13"/>
+      <c r="OB9" s="13"/>
+      <c r="OC9" s="13"/>
+      <c r="OD9" s="13"/>
+      <c r="OE9" s="13"/>
+      <c r="OF9" s="13"/>
+      <c r="OG9" s="13"/>
+      <c r="OH9" s="13"/>
+      <c r="OI9" s="13"/>
+      <c r="OJ9" s="13"/>
+      <c r="OK9" s="13"/>
+      <c r="OL9" s="13"/>
+      <c r="OM9" s="13"/>
+      <c r="ON9" s="13"/>
+      <c r="OO9" s="13"/>
+      <c r="OP9" s="13"/>
+      <c r="OQ9" s="13"/>
+      <c r="OR9" s="13"/>
+      <c r="OS9" s="13"/>
+      <c r="OT9" s="13"/>
+      <c r="OU9" s="13"/>
+      <c r="OV9" s="13"/>
+      <c r="OW9" s="13"/>
+      <c r="OX9" s="13"/>
+      <c r="OY9" s="13"/>
+      <c r="OZ9" s="13"/>
+      <c r="PA9" s="13"/>
+      <c r="PB9" s="13"/>
+      <c r="PC9" s="13"/>
+      <c r="PD9" s="13"/>
+      <c r="PE9" s="13"/>
+      <c r="PF9" s="13"/>
+      <c r="PG9" s="13"/>
+      <c r="PH9" s="13"/>
+      <c r="PI9" s="13"/>
+      <c r="PJ9" s="13"/>
+      <c r="PK9" s="13"/>
+      <c r="PL9" s="13"/>
+      <c r="PM9" s="13"/>
+      <c r="PN9" s="13"/>
+      <c r="PO9" s="13"/>
+      <c r="PP9" s="13"/>
+      <c r="PQ9" s="13"/>
+      <c r="PR9" s="13"/>
+      <c r="PS9" s="13"/>
+      <c r="PT9" s="13"/>
+      <c r="PU9" s="13"/>
+      <c r="PV9" s="13"/>
+      <c r="PW9" s="13"/>
+      <c r="PX9" s="13"/>
+      <c r="PY9" s="13"/>
+      <c r="PZ9" s="13"/>
+      <c r="QA9" s="13"/>
+      <c r="QB9" s="13"/>
+      <c r="QC9" s="13"/>
+      <c r="QD9" s="13"/>
+      <c r="QE9" s="13"/>
+      <c r="QF9" s="13"/>
+      <c r="QG9" s="13"/>
+      <c r="QH9" s="13"/>
+      <c r="QI9" s="13"/>
+      <c r="QJ9" s="13"/>
+      <c r="QK9" s="13"/>
+      <c r="QL9" s="13"/>
+      <c r="QM9" s="13"/>
+      <c r="QN9" s="13"/>
+      <c r="QO9" s="13"/>
+      <c r="QP9" s="13"/>
+      <c r="QQ9" s="13"/>
+      <c r="QR9" s="13"/>
+      <c r="QS9" s="13"/>
+      <c r="QT9" s="13"/>
+      <c r="QU9" s="13"/>
+      <c r="QV9" s="13"/>
+      <c r="QW9" s="13"/>
+      <c r="QX9" s="13"/>
+      <c r="QY9" s="13"/>
+      <c r="QZ9" s="13"/>
+      <c r="RA9" s="13"/>
+      <c r="RB9" s="13"/>
+      <c r="RC9" s="13"/>
+      <c r="RD9" s="13"/>
+      <c r="RE9" s="13"/>
+      <c r="RF9" s="13"/>
+      <c r="RG9" s="13"/>
+      <c r="RH9" s="13"/>
+      <c r="RI9" s="13"/>
+      <c r="RJ9" s="13"/>
+      <c r="RK9" s="13"/>
+      <c r="RL9" s="13"/>
+      <c r="RM9" s="13"/>
+      <c r="RN9" s="13"/>
+      <c r="RO9" s="13"/>
+      <c r="RP9" s="13"/>
+      <c r="RQ9" s="13"/>
+      <c r="RR9" s="13"/>
+      <c r="RS9" s="13"/>
+      <c r="RT9" s="13"/>
+      <c r="RU9" s="13"/>
+      <c r="RV9" s="13"/>
+      <c r="RW9" s="13"/>
+      <c r="RX9" s="13"/>
+      <c r="RY9" s="13"/>
+      <c r="RZ9" s="13"/>
+      <c r="SA9" s="13"/>
+      <c r="SB9" s="13"/>
+      <c r="SC9" s="13"/>
+      <c r="SD9" s="13"/>
+      <c r="SE9" s="13"/>
+      <c r="SF9" s="13"/>
+      <c r="SG9" s="13"/>
+      <c r="SH9" s="13"/>
+      <c r="SI9" s="13"/>
+      <c r="SJ9" s="13"/>
+      <c r="SK9" s="13"/>
+      <c r="SL9" s="13"/>
+      <c r="SM9" s="13"/>
+      <c r="SN9" s="13"/>
+      <c r="SO9" s="13"/>
+      <c r="SP9" s="13"/>
+      <c r="SQ9" s="13"/>
+      <c r="SR9" s="13"/>
+      <c r="SS9" s="13"/>
+      <c r="ST9" s="13"/>
+      <c r="SU9" s="13"/>
+      <c r="SV9" s="13"/>
+      <c r="SW9" s="13"/>
+      <c r="SX9" s="13"/>
+      <c r="SY9" s="13"/>
+      <c r="SZ9" s="13"/>
+      <c r="TA9" s="13"/>
+      <c r="TB9" s="13"/>
+      <c r="TC9" s="13"/>
+      <c r="TD9" s="13"/>
+      <c r="TE9" s="13"/>
+      <c r="TF9" s="13"/>
+      <c r="TG9" s="13"/>
+      <c r="TH9" s="13"/>
+      <c r="TI9" s="13"/>
+      <c r="TJ9" s="13"/>
+      <c r="TK9" s="13"/>
+      <c r="TL9" s="13"/>
+      <c r="TM9" s="13"/>
+      <c r="TN9" s="13"/>
+      <c r="TO9" s="13"/>
+      <c r="TP9" s="13"/>
+      <c r="TQ9" s="13"/>
+      <c r="TR9" s="13"/>
+      <c r="TS9" s="13"/>
+      <c r="TT9" s="13"/>
+      <c r="TU9" s="13"/>
+      <c r="TV9" s="13"/>
+      <c r="TW9" s="13"/>
+      <c r="TX9" s="13"/>
+      <c r="TY9" s="13"/>
+      <c r="TZ9" s="13"/>
+      <c r="UA9" s="13"/>
+      <c r="UB9" s="13"/>
+      <c r="UC9" s="13"/>
+      <c r="UD9" s="13"/>
+      <c r="UE9" s="13"/>
+      <c r="UF9" s="13"/>
+      <c r="UG9" s="13"/>
+      <c r="UH9" s="13"/>
+      <c r="UI9" s="13"/>
+      <c r="UJ9" s="13"/>
+      <c r="UK9" s="13"/>
+      <c r="UL9" s="13"/>
+      <c r="UM9" s="13"/>
+      <c r="UN9" s="13"/>
+      <c r="UO9" s="13"/>
+      <c r="UP9" s="13"/>
+      <c r="UQ9" s="13"/>
+      <c r="UR9" s="13"/>
+      <c r="US9" s="13"/>
+      <c r="UT9" s="13"/>
+      <c r="UU9" s="13"/>
+      <c r="UV9" s="13"/>
+      <c r="UW9" s="13"/>
+      <c r="UX9" s="13"/>
+      <c r="UY9" s="13"/>
+      <c r="UZ9" s="13"/>
+      <c r="VA9" s="13"/>
+      <c r="VB9" s="13"/>
+      <c r="VC9" s="13"/>
+      <c r="VD9" s="13"/>
+      <c r="VE9" s="13"/>
+      <c r="VF9" s="13"/>
+      <c r="VG9" s="13"/>
+      <c r="VH9" s="13"/>
+      <c r="VI9" s="13"/>
+      <c r="VJ9" s="13"/>
+      <c r="VK9" s="13"/>
+      <c r="VL9" s="13"/>
+      <c r="VM9" s="13"/>
+      <c r="VN9" s="13"/>
+      <c r="VO9" s="13"/>
+      <c r="VP9" s="13"/>
+      <c r="VQ9" s="13"/>
+      <c r="VR9" s="13"/>
+      <c r="VS9" s="13"/>
+      <c r="VT9" s="13"/>
+      <c r="VU9" s="13"/>
+      <c r="VV9" s="13"/>
+      <c r="VW9" s="13"/>
+      <c r="VX9" s="13"/>
+      <c r="VY9" s="13"/>
+      <c r="VZ9" s="13"/>
+      <c r="WA9" s="13"/>
+      <c r="WB9" s="13"/>
+      <c r="WC9" s="13"/>
+      <c r="WD9" s="13"/>
+      <c r="WE9" s="13"/>
+      <c r="WF9" s="13"/>
+      <c r="WG9" s="13"/>
+      <c r="WH9" s="13"/>
+      <c r="WI9" s="13"/>
+      <c r="WJ9" s="13"/>
+      <c r="WK9" s="13"/>
+      <c r="WL9" s="13"/>
+      <c r="WM9" s="13"/>
+      <c r="WN9" s="13"/>
+      <c r="WO9" s="13"/>
+      <c r="WP9" s="13"/>
+      <c r="WQ9" s="13"/>
+      <c r="WR9" s="13"/>
+      <c r="WS9" s="13"/>
+      <c r="WT9" s="13"/>
+      <c r="WU9" s="13"/>
+      <c r="WV9" s="13"/>
+      <c r="WW9" s="13"/>
+      <c r="WX9" s="13"/>
+      <c r="WY9" s="13"/>
+      <c r="WZ9" s="13"/>
+      <c r="XA9" s="13"/>
+      <c r="XB9" s="13"/>
+      <c r="XC9" s="13"/>
+      <c r="XD9" s="13"/>
+      <c r="XE9" s="13"/>
+      <c r="XF9" s="13"/>
+      <c r="XG9" s="13"/>
+      <c r="XH9" s="13"/>
+      <c r="XI9" s="13"/>
+      <c r="XJ9" s="13"/>
+      <c r="XK9" s="13"/>
+      <c r="XL9" s="13"/>
+      <c r="XM9" s="13"/>
+      <c r="XN9" s="13"/>
+      <c r="XO9" s="13"/>
+      <c r="XP9" s="13"/>
+      <c r="XQ9" s="13"/>
+      <c r="XR9" s="13"/>
+      <c r="XS9" s="13"/>
+      <c r="XT9" s="13"/>
+      <c r="XU9" s="13"/>
+      <c r="XV9" s="13"/>
+      <c r="XW9" s="13"/>
+      <c r="XX9" s="13"/>
+      <c r="XY9" s="13"/>
+      <c r="XZ9" s="13"/>
     </row>
-    <row r="10" spans="1:650" s="141" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A10" s="6" t="s">
+    <row r="10" spans="1:650" s="178" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="172">
+      <c r="B10" s="183">
         <v>3335.31</v>
       </c>
-      <c r="C10" s="172">
+      <c r="C10" s="183">
         <v>3968.84</v>
       </c>
-      <c r="D10" s="171">
+      <c r="D10" s="182">
         <v>3891.86</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E10" s="10">
         <f t="shared" si="0"/>
         <v>-1.9396095584604089E-2</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F10" s="10">
         <f t="shared" si="1"/>
         <v>0.16686604843327912</v>
       </c>
-      <c r="H10" s="176" t="s">
+      <c r="G10" s="150"/>
+      <c r="H10" s="189" t="s">
         <v>9</v>
       </c>
-      <c r="I10" s="142">
+      <c r="I10" s="151">
         <v>-1.9396095584604089E-2</v>
       </c>
-      <c r="J10" s="142">
+      <c r="J10" s="151">
         <v>0.16686604843327912</v>
       </c>
-      <c r="K10" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ10" s="11"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
+      <c r="N10" s="13"/>
+      <c r="O10" s="13"/>
+      <c r="P10" s="13"/>
+      <c r="Q10" s="13"/>
+      <c r="R10" s="13"/>
+      <c r="S10" s="13"/>
+      <c r="T10" s="13"/>
+      <c r="U10" s="13"/>
+      <c r="V10" s="13"/>
+      <c r="W10" s="13"/>
+      <c r="X10" s="13"/>
+      <c r="Y10" s="13"/>
+      <c r="Z10" s="13"/>
+      <c r="AA10" s="13"/>
+      <c r="AB10" s="13"/>
+      <c r="AC10" s="13"/>
+      <c r="AD10" s="13"/>
+      <c r="AE10" s="13"/>
+      <c r="AF10" s="13"/>
+      <c r="AG10" s="13"/>
+      <c r="AH10" s="13"/>
+      <c r="AI10" s="13"/>
+      <c r="AJ10" s="13"/>
+      <c r="AK10" s="13"/>
+      <c r="AL10" s="13"/>
+      <c r="AM10" s="13"/>
+      <c r="AN10" s="13"/>
+      <c r="AO10" s="13"/>
+      <c r="AP10" s="13"/>
+      <c r="AQ10" s="13"/>
+      <c r="AR10" s="13"/>
+      <c r="AS10" s="13"/>
+      <c r="AT10" s="13"/>
+      <c r="AU10" s="13"/>
+      <c r="AV10" s="13"/>
+      <c r="AW10" s="13"/>
+      <c r="AX10" s="13"/>
+      <c r="AY10" s="13"/>
+      <c r="AZ10" s="13"/>
+      <c r="BA10" s="13"/>
+      <c r="BB10" s="13"/>
+      <c r="BC10" s="13"/>
+      <c r="BD10" s="13"/>
+      <c r="BE10" s="13"/>
+      <c r="BF10" s="13"/>
+      <c r="BG10" s="13"/>
+      <c r="BH10" s="13"/>
+      <c r="BI10" s="13"/>
+      <c r="BJ10" s="13"/>
+      <c r="BK10" s="13"/>
+      <c r="BL10" s="13"/>
+      <c r="BM10" s="13"/>
+      <c r="BN10" s="13"/>
+      <c r="BO10" s="13"/>
+      <c r="BP10" s="13"/>
+      <c r="BQ10" s="13"/>
+      <c r="BR10" s="13"/>
+      <c r="BS10" s="13"/>
+      <c r="BT10" s="13"/>
+      <c r="BU10" s="13"/>
+      <c r="BV10" s="13"/>
+      <c r="BW10" s="13"/>
+      <c r="BX10" s="13"/>
+      <c r="BY10" s="13"/>
+      <c r="BZ10" s="13"/>
+      <c r="CA10" s="13"/>
+      <c r="CB10" s="13"/>
+      <c r="CC10" s="13"/>
+      <c r="CD10" s="13"/>
+      <c r="CE10" s="13"/>
+      <c r="CF10" s="13"/>
+      <c r="CG10" s="13"/>
+      <c r="CH10" s="13"/>
+      <c r="CI10" s="13"/>
+      <c r="CJ10" s="13"/>
+      <c r="CK10" s="13"/>
+      <c r="CL10" s="13"/>
+      <c r="CM10" s="13"/>
+      <c r="CN10" s="13"/>
+      <c r="CO10" s="13"/>
+      <c r="CP10" s="13"/>
+      <c r="CQ10" s="13"/>
+      <c r="CR10" s="13"/>
+      <c r="CS10" s="13"/>
+      <c r="CT10" s="13"/>
+      <c r="CU10" s="13"/>
+      <c r="CV10" s="13"/>
+      <c r="CW10" s="13"/>
+      <c r="CX10" s="13"/>
+      <c r="CY10" s="13"/>
+      <c r="CZ10" s="13"/>
+      <c r="DA10" s="13"/>
+      <c r="DB10" s="13"/>
+      <c r="DC10" s="13"/>
+      <c r="DD10" s="13"/>
+      <c r="DE10" s="13"/>
+      <c r="DF10" s="13"/>
+      <c r="DG10" s="13"/>
+      <c r="DH10" s="13"/>
+      <c r="DI10" s="13"/>
+      <c r="DJ10" s="13"/>
+      <c r="DK10" s="13"/>
+      <c r="DL10" s="13"/>
+      <c r="DM10" s="13"/>
+      <c r="DN10" s="13"/>
+      <c r="DO10" s="13"/>
+      <c r="DP10" s="13"/>
+      <c r="DQ10" s="13"/>
+      <c r="DR10" s="13"/>
+      <c r="DS10" s="13"/>
+      <c r="DT10" s="13"/>
+      <c r="DU10" s="13"/>
+      <c r="DV10" s="13"/>
+      <c r="DW10" s="13"/>
+      <c r="DX10" s="13"/>
+      <c r="DY10" s="13"/>
+      <c r="DZ10" s="13"/>
+      <c r="EA10" s="13"/>
+      <c r="EB10" s="13"/>
+      <c r="EC10" s="13"/>
+      <c r="ED10" s="13"/>
+      <c r="EE10" s="13"/>
+      <c r="EF10" s="13"/>
+      <c r="EG10" s="13"/>
+      <c r="EH10" s="13"/>
+      <c r="EI10" s="13"/>
+      <c r="EJ10" s="13"/>
+      <c r="EK10" s="13"/>
+      <c r="EL10" s="13"/>
+      <c r="EM10" s="13"/>
+      <c r="EN10" s="13"/>
+      <c r="EO10" s="13"/>
+      <c r="EP10" s="13"/>
+      <c r="EQ10" s="13"/>
+      <c r="ER10" s="13"/>
+      <c r="ES10" s="13"/>
+      <c r="ET10" s="13"/>
+      <c r="EU10" s="13"/>
+      <c r="EV10" s="13"/>
+      <c r="EW10" s="13"/>
+      <c r="EX10" s="13"/>
+      <c r="EY10" s="13"/>
+      <c r="EZ10" s="13"/>
+      <c r="FA10" s="13"/>
+      <c r="FB10" s="13"/>
+      <c r="FC10" s="13"/>
+      <c r="FD10" s="13"/>
+      <c r="FE10" s="13"/>
+      <c r="FF10" s="13"/>
+      <c r="FG10" s="13"/>
+      <c r="FH10" s="13"/>
+      <c r="FI10" s="13"/>
+      <c r="FJ10" s="13"/>
+      <c r="FK10" s="13"/>
+      <c r="FL10" s="13"/>
+      <c r="FM10" s="13"/>
+      <c r="FN10" s="13"/>
+      <c r="FO10" s="13"/>
+      <c r="FP10" s="13"/>
+      <c r="FQ10" s="13"/>
+      <c r="FR10" s="13"/>
+      <c r="FS10" s="13"/>
+      <c r="FT10" s="13"/>
+      <c r="FU10" s="13"/>
+      <c r="FV10" s="13"/>
+      <c r="FW10" s="13"/>
+      <c r="FX10" s="13"/>
+      <c r="FY10" s="13"/>
+      <c r="FZ10" s="13"/>
+      <c r="GA10" s="13"/>
+      <c r="GB10" s="13"/>
+      <c r="GC10" s="13"/>
+      <c r="GD10" s="13"/>
+      <c r="GE10" s="13"/>
+      <c r="GF10" s="13"/>
+      <c r="GG10" s="13"/>
+      <c r="GH10" s="13"/>
+      <c r="GI10" s="13"/>
+      <c r="GJ10" s="13"/>
+      <c r="GK10" s="13"/>
+      <c r="GL10" s="13"/>
+      <c r="GM10" s="13"/>
+      <c r="GN10" s="13"/>
+      <c r="GO10" s="13"/>
+      <c r="GP10" s="13"/>
+      <c r="GQ10" s="13"/>
+      <c r="GR10" s="13"/>
+      <c r="GS10" s="13"/>
+      <c r="GT10" s="13"/>
+      <c r="GU10" s="13"/>
+      <c r="GV10" s="13"/>
+      <c r="GW10" s="13"/>
+      <c r="GX10" s="13"/>
+      <c r="GY10" s="13"/>
+      <c r="GZ10" s="13"/>
+      <c r="HA10" s="13"/>
+      <c r="HB10" s="13"/>
+      <c r="HC10" s="13"/>
+      <c r="HD10" s="13"/>
+      <c r="HE10" s="13"/>
+      <c r="HF10" s="13"/>
+      <c r="HG10" s="13"/>
+      <c r="HH10" s="13"/>
+      <c r="HI10" s="13"/>
+      <c r="HJ10" s="13"/>
+      <c r="HK10" s="13"/>
+      <c r="HL10" s="13"/>
+      <c r="HM10" s="13"/>
+      <c r="HN10" s="13"/>
+      <c r="HO10" s="13"/>
+      <c r="HP10" s="13"/>
+      <c r="HQ10" s="13"/>
+      <c r="HR10" s="13"/>
+      <c r="HS10" s="13"/>
+      <c r="HT10" s="13"/>
+      <c r="HU10" s="13"/>
+      <c r="HV10" s="13"/>
+      <c r="HW10" s="13"/>
+      <c r="HX10" s="13"/>
+      <c r="HY10" s="13"/>
+      <c r="HZ10" s="13"/>
+      <c r="IA10" s="13"/>
+      <c r="IB10" s="13"/>
+      <c r="IC10" s="13"/>
+      <c r="ID10" s="13"/>
+      <c r="IE10" s="13"/>
+      <c r="IF10" s="13"/>
+      <c r="IG10" s="13"/>
+      <c r="IH10" s="13"/>
+      <c r="II10" s="13"/>
+      <c r="IJ10" s="13"/>
+      <c r="IK10" s="13"/>
+      <c r="IL10" s="13"/>
+      <c r="IM10" s="13"/>
+      <c r="IN10" s="13"/>
+      <c r="IO10" s="13"/>
+      <c r="IP10" s="13"/>
+      <c r="IQ10" s="13"/>
+      <c r="IR10" s="13"/>
+      <c r="IS10" s="13"/>
+      <c r="IT10" s="13"/>
+      <c r="IU10" s="13"/>
+      <c r="IV10" s="13"/>
+      <c r="IW10" s="13"/>
+      <c r="IX10" s="13"/>
+      <c r="IY10" s="13"/>
+      <c r="IZ10" s="13"/>
+      <c r="JA10" s="13"/>
+      <c r="JB10" s="13"/>
+      <c r="JC10" s="13"/>
+      <c r="JD10" s="13"/>
+      <c r="JE10" s="13"/>
+      <c r="JF10" s="13"/>
+      <c r="JG10" s="13"/>
+      <c r="JH10" s="13"/>
+      <c r="JI10" s="13"/>
+      <c r="JJ10" s="13"/>
+      <c r="JK10" s="13"/>
+      <c r="JL10" s="13"/>
+      <c r="JM10" s="13"/>
+      <c r="JN10" s="13"/>
+      <c r="JO10" s="13"/>
+      <c r="JP10" s="13"/>
+      <c r="JQ10" s="13"/>
+      <c r="JR10" s="13"/>
+      <c r="JS10" s="13"/>
+      <c r="JT10" s="13"/>
+      <c r="JU10" s="13"/>
+      <c r="JV10" s="13"/>
+      <c r="JW10" s="13"/>
+      <c r="JX10" s="13"/>
+      <c r="JY10" s="13"/>
+      <c r="JZ10" s="13"/>
+      <c r="KA10" s="13"/>
+      <c r="KB10" s="13"/>
+      <c r="KC10" s="13"/>
+      <c r="KD10" s="13"/>
+      <c r="KE10" s="13"/>
+      <c r="KF10" s="13"/>
+      <c r="KG10" s="13"/>
+      <c r="KH10" s="13"/>
+      <c r="KI10" s="13"/>
+      <c r="KJ10" s="13"/>
+      <c r="KK10" s="13"/>
+      <c r="KL10" s="13"/>
+      <c r="KM10" s="13"/>
+      <c r="KN10" s="13"/>
+      <c r="KO10" s="13"/>
+      <c r="KP10" s="13"/>
+      <c r="KQ10" s="13"/>
+      <c r="KR10" s="13"/>
+      <c r="KS10" s="13"/>
+      <c r="KT10" s="13"/>
+      <c r="KU10" s="13"/>
+      <c r="KV10" s="13"/>
+      <c r="KW10" s="13"/>
+      <c r="KX10" s="13"/>
+      <c r="KY10" s="13"/>
+      <c r="KZ10" s="13"/>
+      <c r="LA10" s="13"/>
+      <c r="LB10" s="13"/>
+      <c r="LC10" s="13"/>
+      <c r="LD10" s="13"/>
+      <c r="LE10" s="13"/>
+      <c r="LF10" s="13"/>
+      <c r="LG10" s="13"/>
+      <c r="LH10" s="13"/>
+      <c r="LI10" s="13"/>
+      <c r="LJ10" s="13"/>
+      <c r="LK10" s="13"/>
+      <c r="LL10" s="13"/>
+      <c r="LM10" s="13"/>
+      <c r="LN10" s="13"/>
+      <c r="LO10" s="13"/>
+      <c r="LP10" s="13"/>
+      <c r="LQ10" s="13"/>
+      <c r="LR10" s="13"/>
+      <c r="LS10" s="13"/>
+      <c r="LT10" s="13"/>
+      <c r="LU10" s="13"/>
+      <c r="LV10" s="13"/>
+      <c r="LW10" s="13"/>
+      <c r="LX10" s="13"/>
+      <c r="LY10" s="13"/>
+      <c r="LZ10" s="13"/>
+      <c r="MA10" s="13"/>
+      <c r="MB10" s="13"/>
+      <c r="MC10" s="13"/>
+      <c r="MD10" s="13"/>
+      <c r="ME10" s="13"/>
+      <c r="MF10" s="13"/>
+      <c r="MG10" s="13"/>
+      <c r="MH10" s="13"/>
+      <c r="MI10" s="13"/>
+      <c r="MJ10" s="13"/>
+      <c r="MK10" s="13"/>
+      <c r="ML10" s="13"/>
+      <c r="MM10" s="13"/>
+      <c r="MN10" s="13"/>
+      <c r="MO10" s="13"/>
+      <c r="MP10" s="13"/>
+      <c r="MQ10" s="13"/>
+      <c r="MR10" s="13"/>
+      <c r="MS10" s="13"/>
+      <c r="MT10" s="13"/>
+      <c r="MU10" s="13"/>
+      <c r="MV10" s="13"/>
+      <c r="MW10" s="13"/>
+      <c r="MX10" s="13"/>
+      <c r="MY10" s="13"/>
+      <c r="MZ10" s="13"/>
+      <c r="NA10" s="13"/>
+      <c r="NB10" s="13"/>
+      <c r="NC10" s="13"/>
+      <c r="ND10" s="13"/>
+      <c r="NE10" s="13"/>
+      <c r="NF10" s="13"/>
+      <c r="NG10" s="13"/>
+      <c r="NH10" s="13"/>
+      <c r="NI10" s="13"/>
+      <c r="NJ10" s="13"/>
+      <c r="NK10" s="13"/>
+      <c r="NL10" s="13"/>
+      <c r="NM10" s="13"/>
+      <c r="NN10" s="13"/>
+      <c r="NO10" s="13"/>
+      <c r="NP10" s="13"/>
+      <c r="NQ10" s="13"/>
+      <c r="NR10" s="13"/>
+      <c r="NS10" s="13"/>
+      <c r="NT10" s="13"/>
+      <c r="NU10" s="13"/>
+      <c r="NV10" s="13"/>
+      <c r="NW10" s="13"/>
+      <c r="NX10" s="13"/>
+      <c r="NY10" s="13"/>
+      <c r="NZ10" s="13"/>
+      <c r="OA10" s="13"/>
+      <c r="OB10" s="13"/>
+      <c r="OC10" s="13"/>
+      <c r="OD10" s="13"/>
+      <c r="OE10" s="13"/>
+      <c r="OF10" s="13"/>
+      <c r="OG10" s="13"/>
+      <c r="OH10" s="13"/>
+      <c r="OI10" s="13"/>
+      <c r="OJ10" s="13"/>
+      <c r="OK10" s="13"/>
+      <c r="OL10" s="13"/>
+      <c r="OM10" s="13"/>
+      <c r="ON10" s="13"/>
+      <c r="OO10" s="13"/>
+      <c r="OP10" s="13"/>
+      <c r="OQ10" s="13"/>
+      <c r="OR10" s="13"/>
+      <c r="OS10" s="13"/>
+      <c r="OT10" s="13"/>
+      <c r="OU10" s="13"/>
+      <c r="OV10" s="13"/>
+      <c r="OW10" s="13"/>
+      <c r="OX10" s="13"/>
+      <c r="OY10" s="13"/>
+      <c r="OZ10" s="13"/>
+      <c r="PA10" s="13"/>
+      <c r="PB10" s="13"/>
+      <c r="PC10" s="13"/>
+      <c r="PD10" s="13"/>
+      <c r="PE10" s="13"/>
+      <c r="PF10" s="13"/>
+      <c r="PG10" s="13"/>
+      <c r="PH10" s="13"/>
+      <c r="PI10" s="13"/>
+      <c r="PJ10" s="13"/>
+      <c r="PK10" s="13"/>
+      <c r="PL10" s="13"/>
+      <c r="PM10" s="13"/>
+      <c r="PN10" s="13"/>
+      <c r="PO10" s="13"/>
+      <c r="PP10" s="13"/>
+      <c r="PQ10" s="13"/>
+      <c r="PR10" s="13"/>
+      <c r="PS10" s="13"/>
+      <c r="PT10" s="13"/>
+      <c r="PU10" s="13"/>
+      <c r="PV10" s="13"/>
+      <c r="PW10" s="13"/>
+      <c r="PX10" s="13"/>
+      <c r="PY10" s="13"/>
+      <c r="PZ10" s="13"/>
+      <c r="QA10" s="13"/>
+      <c r="QB10" s="13"/>
+      <c r="QC10" s="13"/>
+      <c r="QD10" s="13"/>
+      <c r="QE10" s="13"/>
+      <c r="QF10" s="13"/>
+      <c r="QG10" s="13"/>
+      <c r="QH10" s="13"/>
+      <c r="QI10" s="13"/>
+      <c r="QJ10" s="13"/>
+      <c r="QK10" s="13"/>
+      <c r="QL10" s="13"/>
+      <c r="QM10" s="13"/>
+      <c r="QN10" s="13"/>
+      <c r="QO10" s="13"/>
+      <c r="QP10" s="13"/>
+      <c r="QQ10" s="13"/>
+      <c r="QR10" s="13"/>
+      <c r="QS10" s="13"/>
+      <c r="QT10" s="13"/>
+      <c r="QU10" s="13"/>
+      <c r="QV10" s="13"/>
+      <c r="QW10" s="13"/>
+      <c r="QX10" s="13"/>
+      <c r="QY10" s="13"/>
+      <c r="QZ10" s="13"/>
+      <c r="RA10" s="13"/>
+      <c r="RB10" s="13"/>
+      <c r="RC10" s="13"/>
+      <c r="RD10" s="13"/>
+      <c r="RE10" s="13"/>
+      <c r="RF10" s="13"/>
+      <c r="RG10" s="13"/>
+      <c r="RH10" s="13"/>
+      <c r="RI10" s="13"/>
+      <c r="RJ10" s="13"/>
+      <c r="RK10" s="13"/>
+      <c r="RL10" s="13"/>
+      <c r="RM10" s="13"/>
+      <c r="RN10" s="13"/>
+      <c r="RO10" s="13"/>
+      <c r="RP10" s="13"/>
+      <c r="RQ10" s="13"/>
+      <c r="RR10" s="13"/>
+      <c r="RS10" s="13"/>
+      <c r="RT10" s="13"/>
+      <c r="RU10" s="13"/>
+      <c r="RV10" s="13"/>
+      <c r="RW10" s="13"/>
+      <c r="RX10" s="13"/>
+      <c r="RY10" s="13"/>
+      <c r="RZ10" s="13"/>
+      <c r="SA10" s="13"/>
+      <c r="SB10" s="13"/>
+      <c r="SC10" s="13"/>
+      <c r="SD10" s="13"/>
+      <c r="SE10" s="13"/>
+      <c r="SF10" s="13"/>
+      <c r="SG10" s="13"/>
+      <c r="SH10" s="13"/>
+      <c r="SI10" s="13"/>
+      <c r="SJ10" s="13"/>
+      <c r="SK10" s="13"/>
+      <c r="SL10" s="13"/>
+      <c r="SM10" s="13"/>
+      <c r="SN10" s="13"/>
+      <c r="SO10" s="13"/>
+      <c r="SP10" s="13"/>
+      <c r="SQ10" s="13"/>
+      <c r="SR10" s="13"/>
+      <c r="SS10" s="13"/>
+      <c r="ST10" s="13"/>
+      <c r="SU10" s="13"/>
+      <c r="SV10" s="13"/>
+      <c r="SW10" s="13"/>
+      <c r="SX10" s="13"/>
+      <c r="SY10" s="13"/>
+      <c r="SZ10" s="13"/>
+      <c r="TA10" s="13"/>
+      <c r="TB10" s="13"/>
+      <c r="TC10" s="13"/>
+      <c r="TD10" s="13"/>
+      <c r="TE10" s="13"/>
+      <c r="TF10" s="13"/>
+      <c r="TG10" s="13"/>
+      <c r="TH10" s="13"/>
+      <c r="TI10" s="13"/>
+      <c r="TJ10" s="13"/>
+      <c r="TK10" s="13"/>
+      <c r="TL10" s="13"/>
+      <c r="TM10" s="13"/>
+      <c r="TN10" s="13"/>
+      <c r="TO10" s="13"/>
+      <c r="TP10" s="13"/>
+      <c r="TQ10" s="13"/>
+      <c r="TR10" s="13"/>
+      <c r="TS10" s="13"/>
+      <c r="TT10" s="13"/>
+      <c r="TU10" s="13"/>
+      <c r="TV10" s="13"/>
+      <c r="TW10" s="13"/>
+      <c r="TX10" s="13"/>
+      <c r="TY10" s="13"/>
+      <c r="TZ10" s="13"/>
+      <c r="UA10" s="13"/>
+      <c r="UB10" s="13"/>
+      <c r="UC10" s="13"/>
+      <c r="UD10" s="13"/>
+      <c r="UE10" s="13"/>
+      <c r="UF10" s="13"/>
+      <c r="UG10" s="13"/>
+      <c r="UH10" s="13"/>
+      <c r="UI10" s="13"/>
+      <c r="UJ10" s="13"/>
+      <c r="UK10" s="13"/>
+      <c r="UL10" s="13"/>
+      <c r="UM10" s="13"/>
+      <c r="UN10" s="13"/>
+      <c r="UO10" s="13"/>
+      <c r="UP10" s="13"/>
+      <c r="UQ10" s="13"/>
+      <c r="UR10" s="13"/>
+      <c r="US10" s="13"/>
+      <c r="UT10" s="13"/>
+      <c r="UU10" s="13"/>
+      <c r="UV10" s="13"/>
+      <c r="UW10" s="13"/>
+      <c r="UX10" s="13"/>
+      <c r="UY10" s="13"/>
+      <c r="UZ10" s="13"/>
+      <c r="VA10" s="13"/>
+      <c r="VB10" s="13"/>
+      <c r="VC10" s="13"/>
+      <c r="VD10" s="13"/>
+      <c r="VE10" s="13"/>
+      <c r="VF10" s="13"/>
+      <c r="VG10" s="13"/>
+      <c r="VH10" s="13"/>
+      <c r="VI10" s="13"/>
+      <c r="VJ10" s="13"/>
+      <c r="VK10" s="13"/>
+      <c r="VL10" s="13"/>
+      <c r="VM10" s="13"/>
+      <c r="VN10" s="13"/>
+      <c r="VO10" s="13"/>
+      <c r="VP10" s="13"/>
+      <c r="VQ10" s="13"/>
+      <c r="VR10" s="13"/>
+      <c r="VS10" s="13"/>
+      <c r="VT10" s="13"/>
+      <c r="VU10" s="13"/>
+      <c r="VV10" s="13"/>
+      <c r="VW10" s="13"/>
+      <c r="VX10" s="13"/>
+      <c r="VY10" s="13"/>
+      <c r="VZ10" s="13"/>
+      <c r="WA10" s="13"/>
+      <c r="WB10" s="13"/>
+      <c r="WC10" s="13"/>
+      <c r="WD10" s="13"/>
+      <c r="WE10" s="13"/>
+      <c r="WF10" s="13"/>
+      <c r="WG10" s="13"/>
+      <c r="WH10" s="13"/>
+      <c r="WI10" s="13"/>
+      <c r="WJ10" s="13"/>
+      <c r="WK10" s="13"/>
+      <c r="WL10" s="13"/>
+      <c r="WM10" s="13"/>
+      <c r="WN10" s="13"/>
+      <c r="WO10" s="13"/>
+      <c r="WP10" s="13"/>
+      <c r="WQ10" s="13"/>
+      <c r="WR10" s="13"/>
+      <c r="WS10" s="13"/>
+      <c r="WT10" s="13"/>
+      <c r="WU10" s="13"/>
+      <c r="WV10" s="13"/>
+      <c r="WW10" s="13"/>
+      <c r="WX10" s="13"/>
+      <c r="WY10" s="13"/>
+      <c r="WZ10" s="13"/>
+      <c r="XA10" s="13"/>
+      <c r="XB10" s="13"/>
+      <c r="XC10" s="13"/>
+      <c r="XD10" s="13"/>
+      <c r="XE10" s="13"/>
+      <c r="XF10" s="13"/>
+      <c r="XG10" s="13"/>
+      <c r="XH10" s="13"/>
+      <c r="XI10" s="13"/>
+      <c r="XJ10" s="13"/>
+      <c r="XK10" s="13"/>
+      <c r="XL10" s="13"/>
+      <c r="XM10" s="13"/>
+      <c r="XN10" s="13"/>
+      <c r="XO10" s="13"/>
+      <c r="XP10" s="13"/>
+      <c r="XQ10" s="13"/>
+      <c r="XR10" s="13"/>
+      <c r="XS10" s="13"/>
+      <c r="XT10" s="13"/>
+      <c r="XU10" s="13"/>
+      <c r="XV10" s="13"/>
+      <c r="XW10" s="13"/>
+      <c r="XX10" s="13"/>
+      <c r="XY10" s="13"/>
+      <c r="XZ10" s="13"/>
     </row>
-    <row r="11" spans="1:650" s="141" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A11" s="6" t="s">
+    <row r="11" spans="1:650" s="178" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="B11" s="172">
+      <c r="B11" s="183">
         <v>23119.58</v>
       </c>
-      <c r="C11" s="172">
+      <c r="C11" s="183">
         <v>25630.54</v>
       </c>
-      <c r="D11" s="172">
+      <c r="D11" s="183">
         <v>24788.14</v>
       </c>
-      <c r="E11" s="8">
+      <c r="E11" s="10">
         <f t="shared" si="0"/>
         <v>-3.2867040647602486E-2</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F11" s="10">
         <f t="shared" si="1"/>
         <v>7.2170861235368422E-2</v>
       </c>
-      <c r="H11" s="176" t="s">
+      <c r="G11" s="150"/>
+      <c r="H11" s="189" t="s">
         <v>11</v>
       </c>
-      <c r="I11" s="142">
+      <c r="I11" s="151">
         <v>-1.5234956052845305E-2</v>
       </c>
-      <c r="J11" s="142">
+      <c r="J11" s="151">
         <v>0.28690074003708377</v>
       </c>
-      <c r="K11" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ11" s="11"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
+      <c r="N11" s="13"/>
+      <c r="O11" s="13"/>
+      <c r="P11" s="13"/>
+      <c r="Q11" s="13"/>
+      <c r="R11" s="13"/>
+      <c r="S11" s="13"/>
+      <c r="T11" s="13"/>
+      <c r="U11" s="13"/>
+      <c r="V11" s="13"/>
+      <c r="W11" s="13"/>
+      <c r="X11" s="13"/>
+      <c r="Y11" s="13"/>
+      <c r="Z11" s="13"/>
+      <c r="AA11" s="13"/>
+      <c r="AB11" s="13"/>
+      <c r="AC11" s="13"/>
+      <c r="AD11" s="13"/>
+      <c r="AE11" s="13"/>
+      <c r="AF11" s="13"/>
+      <c r="AG11" s="13"/>
+      <c r="AH11" s="13"/>
+      <c r="AI11" s="13"/>
+      <c r="AJ11" s="13"/>
+      <c r="AK11" s="13"/>
+      <c r="AL11" s="13"/>
+      <c r="AM11" s="13"/>
+      <c r="AN11" s="13"/>
+      <c r="AO11" s="13"/>
+      <c r="AP11" s="13"/>
+      <c r="AQ11" s="13"/>
+      <c r="AR11" s="13"/>
+      <c r="AS11" s="13"/>
+      <c r="AT11" s="13"/>
+      <c r="AU11" s="13"/>
+      <c r="AV11" s="13"/>
+      <c r="AW11" s="13"/>
+      <c r="AX11" s="13"/>
+      <c r="AY11" s="13"/>
+      <c r="AZ11" s="13"/>
+      <c r="BA11" s="13"/>
+      <c r="BB11" s="13"/>
+      <c r="BC11" s="13"/>
+      <c r="BD11" s="13"/>
+      <c r="BE11" s="13"/>
+      <c r="BF11" s="13"/>
+      <c r="BG11" s="13"/>
+      <c r="BH11" s="13"/>
+      <c r="BI11" s="13"/>
+      <c r="BJ11" s="13"/>
+      <c r="BK11" s="13"/>
+      <c r="BL11" s="13"/>
+      <c r="BM11" s="13"/>
+      <c r="BN11" s="13"/>
+      <c r="BO11" s="13"/>
+      <c r="BP11" s="13"/>
+      <c r="BQ11" s="13"/>
+      <c r="BR11" s="13"/>
+      <c r="BS11" s="13"/>
+      <c r="BT11" s="13"/>
+      <c r="BU11" s="13"/>
+      <c r="BV11" s="13"/>
+      <c r="BW11" s="13"/>
+      <c r="BX11" s="13"/>
+      <c r="BY11" s="13"/>
+      <c r="BZ11" s="13"/>
+      <c r="CA11" s="13"/>
+      <c r="CB11" s="13"/>
+      <c r="CC11" s="13"/>
+      <c r="CD11" s="13"/>
+      <c r="CE11" s="13"/>
+      <c r="CF11" s="13"/>
+      <c r="CG11" s="13"/>
+      <c r="CH11" s="13"/>
+      <c r="CI11" s="13"/>
+      <c r="CJ11" s="13"/>
+      <c r="CK11" s="13"/>
+      <c r="CL11" s="13"/>
+      <c r="CM11" s="13"/>
+      <c r="CN11" s="13"/>
+      <c r="CO11" s="13"/>
+      <c r="CP11" s="13"/>
+      <c r="CQ11" s="13"/>
+      <c r="CR11" s="13"/>
+      <c r="CS11" s="13"/>
+      <c r="CT11" s="13"/>
+      <c r="CU11" s="13"/>
+      <c r="CV11" s="13"/>
+      <c r="CW11" s="13"/>
+      <c r="CX11" s="13"/>
+      <c r="CY11" s="13"/>
+      <c r="CZ11" s="13"/>
+      <c r="DA11" s="13"/>
+      <c r="DB11" s="13"/>
+      <c r="DC11" s="13"/>
+      <c r="DD11" s="13"/>
+      <c r="DE11" s="13"/>
+      <c r="DF11" s="13"/>
+      <c r="DG11" s="13"/>
+      <c r="DH11" s="13"/>
+      <c r="DI11" s="13"/>
+      <c r="DJ11" s="13"/>
+      <c r="DK11" s="13"/>
+      <c r="DL11" s="13"/>
+      <c r="DM11" s="13"/>
+      <c r="DN11" s="13"/>
+      <c r="DO11" s="13"/>
+      <c r="DP11" s="13"/>
+      <c r="DQ11" s="13"/>
+      <c r="DR11" s="13"/>
+      <c r="DS11" s="13"/>
+      <c r="DT11" s="13"/>
+      <c r="DU11" s="13"/>
+      <c r="DV11" s="13"/>
+      <c r="DW11" s="13"/>
+      <c r="DX11" s="13"/>
+      <c r="DY11" s="13"/>
+      <c r="DZ11" s="13"/>
+      <c r="EA11" s="13"/>
+      <c r="EB11" s="13"/>
+      <c r="EC11" s="13"/>
+      <c r="ED11" s="13"/>
+      <c r="EE11" s="13"/>
+      <c r="EF11" s="13"/>
+      <c r="EG11" s="13"/>
+      <c r="EH11" s="13"/>
+      <c r="EI11" s="13"/>
+      <c r="EJ11" s="13"/>
+      <c r="EK11" s="13"/>
+      <c r="EL11" s="13"/>
+      <c r="EM11" s="13"/>
+      <c r="EN11" s="13"/>
+      <c r="EO11" s="13"/>
+      <c r="EP11" s="13"/>
+      <c r="EQ11" s="13"/>
+      <c r="ER11" s="13"/>
+      <c r="ES11" s="13"/>
+      <c r="ET11" s="13"/>
+      <c r="EU11" s="13"/>
+      <c r="EV11" s="13"/>
+      <c r="EW11" s="13"/>
+      <c r="EX11" s="13"/>
+      <c r="EY11" s="13"/>
+      <c r="EZ11" s="13"/>
+      <c r="FA11" s="13"/>
+      <c r="FB11" s="13"/>
+      <c r="FC11" s="13"/>
+      <c r="FD11" s="13"/>
+      <c r="FE11" s="13"/>
+      <c r="FF11" s="13"/>
+      <c r="FG11" s="13"/>
+      <c r="FH11" s="13"/>
+      <c r="FI11" s="13"/>
+      <c r="FJ11" s="13"/>
+      <c r="FK11" s="13"/>
+      <c r="FL11" s="13"/>
+      <c r="FM11" s="13"/>
+      <c r="FN11" s="13"/>
+      <c r="FO11" s="13"/>
+      <c r="FP11" s="13"/>
+      <c r="FQ11" s="13"/>
+      <c r="FR11" s="13"/>
+      <c r="FS11" s="13"/>
+      <c r="FT11" s="13"/>
+      <c r="FU11" s="13"/>
+      <c r="FV11" s="13"/>
+      <c r="FW11" s="13"/>
+      <c r="FX11" s="13"/>
+      <c r="FY11" s="13"/>
+      <c r="FZ11" s="13"/>
+      <c r="GA11" s="13"/>
+      <c r="GB11" s="13"/>
+      <c r="GC11" s="13"/>
+      <c r="GD11" s="13"/>
+      <c r="GE11" s="13"/>
+      <c r="GF11" s="13"/>
+      <c r="GG11" s="13"/>
+      <c r="GH11" s="13"/>
+      <c r="GI11" s="13"/>
+      <c r="GJ11" s="13"/>
+      <c r="GK11" s="13"/>
+      <c r="GL11" s="13"/>
+      <c r="GM11" s="13"/>
+      <c r="GN11" s="13"/>
+      <c r="GO11" s="13"/>
+      <c r="GP11" s="13"/>
+      <c r="GQ11" s="13"/>
+      <c r="GR11" s="13"/>
+      <c r="GS11" s="13"/>
+      <c r="GT11" s="13"/>
+      <c r="GU11" s="13"/>
+      <c r="GV11" s="13"/>
+      <c r="GW11" s="13"/>
+      <c r="GX11" s="13"/>
+      <c r="GY11" s="13"/>
+      <c r="GZ11" s="13"/>
+      <c r="HA11" s="13"/>
+      <c r="HB11" s="13"/>
+      <c r="HC11" s="13"/>
+      <c r="HD11" s="13"/>
+      <c r="HE11" s="13"/>
+      <c r="HF11" s="13"/>
+      <c r="HG11" s="13"/>
+      <c r="HH11" s="13"/>
+      <c r="HI11" s="13"/>
+      <c r="HJ11" s="13"/>
+      <c r="HK11" s="13"/>
+      <c r="HL11" s="13"/>
+      <c r="HM11" s="13"/>
+      <c r="HN11" s="13"/>
+      <c r="HO11" s="13"/>
+      <c r="HP11" s="13"/>
+      <c r="HQ11" s="13"/>
+      <c r="HR11" s="13"/>
+      <c r="HS11" s="13"/>
+      <c r="HT11" s="13"/>
+      <c r="HU11" s="13"/>
+      <c r="HV11" s="13"/>
+      <c r="HW11" s="13"/>
+      <c r="HX11" s="13"/>
+      <c r="HY11" s="13"/>
+      <c r="HZ11" s="13"/>
+      <c r="IA11" s="13"/>
+      <c r="IB11" s="13"/>
+      <c r="IC11" s="13"/>
+      <c r="ID11" s="13"/>
+      <c r="IE11" s="13"/>
+      <c r="IF11" s="13"/>
+      <c r="IG11" s="13"/>
+      <c r="IH11" s="13"/>
+      <c r="II11" s="13"/>
+      <c r="IJ11" s="13"/>
+      <c r="IK11" s="13"/>
+      <c r="IL11" s="13"/>
+      <c r="IM11" s="13"/>
+      <c r="IN11" s="13"/>
+      <c r="IO11" s="13"/>
+      <c r="IP11" s="13"/>
+      <c r="IQ11" s="13"/>
+      <c r="IR11" s="13"/>
+      <c r="IS11" s="13"/>
+      <c r="IT11" s="13"/>
+      <c r="IU11" s="13"/>
+      <c r="IV11" s="13"/>
+      <c r="IW11" s="13"/>
+      <c r="IX11" s="13"/>
+      <c r="IY11" s="13"/>
+      <c r="IZ11" s="13"/>
+      <c r="JA11" s="13"/>
+      <c r="JB11" s="13"/>
+      <c r="JC11" s="13"/>
+      <c r="JD11" s="13"/>
+      <c r="JE11" s="13"/>
+      <c r="JF11" s="13"/>
+      <c r="JG11" s="13"/>
+      <c r="JH11" s="13"/>
+      <c r="JI11" s="13"/>
+      <c r="JJ11" s="13"/>
+      <c r="JK11" s="13"/>
+      <c r="JL11" s="13"/>
+      <c r="JM11" s="13"/>
+      <c r="JN11" s="13"/>
+      <c r="JO11" s="13"/>
+      <c r="JP11" s="13"/>
+      <c r="JQ11" s="13"/>
+      <c r="JR11" s="13"/>
+      <c r="JS11" s="13"/>
+      <c r="JT11" s="13"/>
+      <c r="JU11" s="13"/>
+      <c r="JV11" s="13"/>
+      <c r="JW11" s="13"/>
+      <c r="JX11" s="13"/>
+      <c r="JY11" s="13"/>
+      <c r="JZ11" s="13"/>
+      <c r="KA11" s="13"/>
+      <c r="KB11" s="13"/>
+      <c r="KC11" s="13"/>
+      <c r="KD11" s="13"/>
+      <c r="KE11" s="13"/>
+      <c r="KF11" s="13"/>
+      <c r="KG11" s="13"/>
+      <c r="KH11" s="13"/>
+      <c r="KI11" s="13"/>
+      <c r="KJ11" s="13"/>
+      <c r="KK11" s="13"/>
+      <c r="KL11" s="13"/>
+      <c r="KM11" s="13"/>
+      <c r="KN11" s="13"/>
+      <c r="KO11" s="13"/>
+      <c r="KP11" s="13"/>
+      <c r="KQ11" s="13"/>
+      <c r="KR11" s="13"/>
+      <c r="KS11" s="13"/>
+      <c r="KT11" s="13"/>
+      <c r="KU11" s="13"/>
+      <c r="KV11" s="13"/>
+      <c r="KW11" s="13"/>
+      <c r="KX11" s="13"/>
+      <c r="KY11" s="13"/>
+      <c r="KZ11" s="13"/>
+      <c r="LA11" s="13"/>
+      <c r="LB11" s="13"/>
+      <c r="LC11" s="13"/>
+      <c r="LD11" s="13"/>
+      <c r="LE11" s="13"/>
+      <c r="LF11" s="13"/>
+      <c r="LG11" s="13"/>
+      <c r="LH11" s="13"/>
+      <c r="LI11" s="13"/>
+      <c r="LJ11" s="13"/>
+      <c r="LK11" s="13"/>
+      <c r="LL11" s="13"/>
+      <c r="LM11" s="13"/>
+      <c r="LN11" s="13"/>
+      <c r="LO11" s="13"/>
+      <c r="LP11" s="13"/>
+      <c r="LQ11" s="13"/>
+      <c r="LR11" s="13"/>
+      <c r="LS11" s="13"/>
+      <c r="LT11" s="13"/>
+      <c r="LU11" s="13"/>
+      <c r="LV11" s="13"/>
+      <c r="LW11" s="13"/>
+      <c r="LX11" s="13"/>
+      <c r="LY11" s="13"/>
+      <c r="LZ11" s="13"/>
+      <c r="MA11" s="13"/>
+      <c r="MB11" s="13"/>
+      <c r="MC11" s="13"/>
+      <c r="MD11" s="13"/>
+      <c r="ME11" s="13"/>
+      <c r="MF11" s="13"/>
+      <c r="MG11" s="13"/>
+      <c r="MH11" s="13"/>
+      <c r="MI11" s="13"/>
+      <c r="MJ11" s="13"/>
+      <c r="MK11" s="13"/>
+      <c r="ML11" s="13"/>
+      <c r="MM11" s="13"/>
+      <c r="MN11" s="13"/>
+      <c r="MO11" s="13"/>
+      <c r="MP11" s="13"/>
+      <c r="MQ11" s="13"/>
+      <c r="MR11" s="13"/>
+      <c r="MS11" s="13"/>
+      <c r="MT11" s="13"/>
+      <c r="MU11" s="13"/>
+      <c r="MV11" s="13"/>
+      <c r="MW11" s="13"/>
+      <c r="MX11" s="13"/>
+      <c r="MY11" s="13"/>
+      <c r="MZ11" s="13"/>
+      <c r="NA11" s="13"/>
+      <c r="NB11" s="13"/>
+      <c r="NC11" s="13"/>
+      <c r="ND11" s="13"/>
+      <c r="NE11" s="13"/>
+      <c r="NF11" s="13"/>
+      <c r="NG11" s="13"/>
+      <c r="NH11" s="13"/>
+      <c r="NI11" s="13"/>
+      <c r="NJ11" s="13"/>
+      <c r="NK11" s="13"/>
+      <c r="NL11" s="13"/>
+      <c r="NM11" s="13"/>
+      <c r="NN11" s="13"/>
+      <c r="NO11" s="13"/>
+      <c r="NP11" s="13"/>
+      <c r="NQ11" s="13"/>
+      <c r="NR11" s="13"/>
+      <c r="NS11" s="13"/>
+      <c r="NT11" s="13"/>
+      <c r="NU11" s="13"/>
+      <c r="NV11" s="13"/>
+      <c r="NW11" s="13"/>
+      <c r="NX11" s="13"/>
+      <c r="NY11" s="13"/>
+      <c r="NZ11" s="13"/>
+      <c r="OA11" s="13"/>
+      <c r="OB11" s="13"/>
+      <c r="OC11" s="13"/>
+      <c r="OD11" s="13"/>
+      <c r="OE11" s="13"/>
+      <c r="OF11" s="13"/>
+      <c r="OG11" s="13"/>
+      <c r="OH11" s="13"/>
+      <c r="OI11" s="13"/>
+      <c r="OJ11" s="13"/>
+      <c r="OK11" s="13"/>
+      <c r="OL11" s="13"/>
+      <c r="OM11" s="13"/>
+      <c r="ON11" s="13"/>
+      <c r="OO11" s="13"/>
+      <c r="OP11" s="13"/>
+      <c r="OQ11" s="13"/>
+      <c r="OR11" s="13"/>
+      <c r="OS11" s="13"/>
+      <c r="OT11" s="13"/>
+      <c r="OU11" s="13"/>
+      <c r="OV11" s="13"/>
+      <c r="OW11" s="13"/>
+      <c r="OX11" s="13"/>
+      <c r="OY11" s="13"/>
+      <c r="OZ11" s="13"/>
+      <c r="PA11" s="13"/>
+      <c r="PB11" s="13"/>
+      <c r="PC11" s="13"/>
+      <c r="PD11" s="13"/>
+      <c r="PE11" s="13"/>
+      <c r="PF11" s="13"/>
+      <c r="PG11" s="13"/>
+      <c r="PH11" s="13"/>
+      <c r="PI11" s="13"/>
+      <c r="PJ11" s="13"/>
+      <c r="PK11" s="13"/>
+      <c r="PL11" s="13"/>
+      <c r="PM11" s="13"/>
+      <c r="PN11" s="13"/>
+      <c r="PO11" s="13"/>
+      <c r="PP11" s="13"/>
+      <c r="PQ11" s="13"/>
+      <c r="PR11" s="13"/>
+      <c r="PS11" s="13"/>
+      <c r="PT11" s="13"/>
+      <c r="PU11" s="13"/>
+      <c r="PV11" s="13"/>
+      <c r="PW11" s="13"/>
+      <c r="PX11" s="13"/>
+      <c r="PY11" s="13"/>
+      <c r="PZ11" s="13"/>
+      <c r="QA11" s="13"/>
+      <c r="QB11" s="13"/>
+      <c r="QC11" s="13"/>
+      <c r="QD11" s="13"/>
+      <c r="QE11" s="13"/>
+      <c r="QF11" s="13"/>
+      <c r="QG11" s="13"/>
+      <c r="QH11" s="13"/>
+      <c r="QI11" s="13"/>
+      <c r="QJ11" s="13"/>
+      <c r="QK11" s="13"/>
+      <c r="QL11" s="13"/>
+      <c r="QM11" s="13"/>
+      <c r="QN11" s="13"/>
+      <c r="QO11" s="13"/>
+      <c r="QP11" s="13"/>
+      <c r="QQ11" s="13"/>
+      <c r="QR11" s="13"/>
+      <c r="QS11" s="13"/>
+      <c r="QT11" s="13"/>
+      <c r="QU11" s="13"/>
+      <c r="QV11" s="13"/>
+      <c r="QW11" s="13"/>
+      <c r="QX11" s="13"/>
+      <c r="QY11" s="13"/>
+      <c r="QZ11" s="13"/>
+      <c r="RA11" s="13"/>
+      <c r="RB11" s="13"/>
+      <c r="RC11" s="13"/>
+      <c r="RD11" s="13"/>
+      <c r="RE11" s="13"/>
+      <c r="RF11" s="13"/>
+      <c r="RG11" s="13"/>
+      <c r="RH11" s="13"/>
+      <c r="RI11" s="13"/>
+      <c r="RJ11" s="13"/>
+      <c r="RK11" s="13"/>
+      <c r="RL11" s="13"/>
+      <c r="RM11" s="13"/>
+      <c r="RN11" s="13"/>
+      <c r="RO11" s="13"/>
+      <c r="RP11" s="13"/>
+      <c r="RQ11" s="13"/>
+      <c r="RR11" s="13"/>
+      <c r="RS11" s="13"/>
+      <c r="RT11" s="13"/>
+      <c r="RU11" s="13"/>
+      <c r="RV11" s="13"/>
+      <c r="RW11" s="13"/>
+      <c r="RX11" s="13"/>
+      <c r="RY11" s="13"/>
+      <c r="RZ11" s="13"/>
+      <c r="SA11" s="13"/>
+      <c r="SB11" s="13"/>
+      <c r="SC11" s="13"/>
+      <c r="SD11" s="13"/>
+      <c r="SE11" s="13"/>
+      <c r="SF11" s="13"/>
+      <c r="SG11" s="13"/>
+      <c r="SH11" s="13"/>
+      <c r="SI11" s="13"/>
+      <c r="SJ11" s="13"/>
+      <c r="SK11" s="13"/>
+      <c r="SL11" s="13"/>
+      <c r="SM11" s="13"/>
+      <c r="SN11" s="13"/>
+      <c r="SO11" s="13"/>
+      <c r="SP11" s="13"/>
+      <c r="SQ11" s="13"/>
+      <c r="SR11" s="13"/>
+      <c r="SS11" s="13"/>
+      <c r="ST11" s="13"/>
+      <c r="SU11" s="13"/>
+      <c r="SV11" s="13"/>
+      <c r="SW11" s="13"/>
+      <c r="SX11" s="13"/>
+      <c r="SY11" s="13"/>
+      <c r="SZ11" s="13"/>
+      <c r="TA11" s="13"/>
+      <c r="TB11" s="13"/>
+      <c r="TC11" s="13"/>
+      <c r="TD11" s="13"/>
+      <c r="TE11" s="13"/>
+      <c r="TF11" s="13"/>
+      <c r="TG11" s="13"/>
+      <c r="TH11" s="13"/>
+      <c r="TI11" s="13"/>
+      <c r="TJ11" s="13"/>
+      <c r="TK11" s="13"/>
+      <c r="TL11" s="13"/>
+      <c r="TM11" s="13"/>
+      <c r="TN11" s="13"/>
+      <c r="TO11" s="13"/>
+      <c r="TP11" s="13"/>
+      <c r="TQ11" s="13"/>
+      <c r="TR11" s="13"/>
+      <c r="TS11" s="13"/>
+      <c r="TT11" s="13"/>
+      <c r="TU11" s="13"/>
+      <c r="TV11" s="13"/>
+      <c r="TW11" s="13"/>
+      <c r="TX11" s="13"/>
+      <c r="TY11" s="13"/>
+      <c r="TZ11" s="13"/>
+      <c r="UA11" s="13"/>
+      <c r="UB11" s="13"/>
+      <c r="UC11" s="13"/>
+      <c r="UD11" s="13"/>
+      <c r="UE11" s="13"/>
+      <c r="UF11" s="13"/>
+      <c r="UG11" s="13"/>
+      <c r="UH11" s="13"/>
+      <c r="UI11" s="13"/>
+      <c r="UJ11" s="13"/>
+      <c r="UK11" s="13"/>
+      <c r="UL11" s="13"/>
+      <c r="UM11" s="13"/>
+      <c r="UN11" s="13"/>
+      <c r="UO11" s="13"/>
+      <c r="UP11" s="13"/>
+      <c r="UQ11" s="13"/>
+      <c r="UR11" s="13"/>
+      <c r="US11" s="13"/>
+      <c r="UT11" s="13"/>
+      <c r="UU11" s="13"/>
+      <c r="UV11" s="13"/>
+      <c r="UW11" s="13"/>
+      <c r="UX11" s="13"/>
+      <c r="UY11" s="13"/>
+      <c r="UZ11" s="13"/>
+      <c r="VA11" s="13"/>
+      <c r="VB11" s="13"/>
+      <c r="VC11" s="13"/>
+      <c r="VD11" s="13"/>
+      <c r="VE11" s="13"/>
+      <c r="VF11" s="13"/>
+      <c r="VG11" s="13"/>
+      <c r="VH11" s="13"/>
+      <c r="VI11" s="13"/>
+      <c r="VJ11" s="13"/>
+      <c r="VK11" s="13"/>
+      <c r="VL11" s="13"/>
+      <c r="VM11" s="13"/>
+      <c r="VN11" s="13"/>
+      <c r="VO11" s="13"/>
+      <c r="VP11" s="13"/>
+      <c r="VQ11" s="13"/>
+      <c r="VR11" s="13"/>
+      <c r="VS11" s="13"/>
+      <c r="VT11" s="13"/>
+      <c r="VU11" s="13"/>
+      <c r="VV11" s="13"/>
+      <c r="VW11" s="13"/>
+      <c r="VX11" s="13"/>
+      <c r="VY11" s="13"/>
+      <c r="VZ11" s="13"/>
+      <c r="WA11" s="13"/>
+      <c r="WB11" s="13"/>
+      <c r="WC11" s="13"/>
+      <c r="WD11" s="13"/>
+      <c r="WE11" s="13"/>
+      <c r="WF11" s="13"/>
+      <c r="WG11" s="13"/>
+      <c r="WH11" s="13"/>
+      <c r="WI11" s="13"/>
+      <c r="WJ11" s="13"/>
+      <c r="WK11" s="13"/>
+      <c r="WL11" s="13"/>
+      <c r="WM11" s="13"/>
+      <c r="WN11" s="13"/>
+      <c r="WO11" s="13"/>
+      <c r="WP11" s="13"/>
+      <c r="WQ11" s="13"/>
+      <c r="WR11" s="13"/>
+      <c r="WS11" s="13"/>
+      <c r="WT11" s="13"/>
+      <c r="WU11" s="13"/>
+      <c r="WV11" s="13"/>
+      <c r="WW11" s="13"/>
+      <c r="WX11" s="13"/>
+      <c r="WY11" s="13"/>
+      <c r="WZ11" s="13"/>
+      <c r="XA11" s="13"/>
+      <c r="XB11" s="13"/>
+      <c r="XC11" s="13"/>
+      <c r="XD11" s="13"/>
+      <c r="XE11" s="13"/>
+      <c r="XF11" s="13"/>
+      <c r="XG11" s="13"/>
+      <c r="XH11" s="13"/>
+      <c r="XI11" s="13"/>
+      <c r="XJ11" s="13"/>
+      <c r="XK11" s="13"/>
+      <c r="XL11" s="13"/>
+      <c r="XM11" s="13"/>
+      <c r="XN11" s="13"/>
+      <c r="XO11" s="13"/>
+      <c r="XP11" s="13"/>
+      <c r="XQ11" s="13"/>
+      <c r="XR11" s="13"/>
+      <c r="XS11" s="13"/>
+      <c r="XT11" s="13"/>
+      <c r="XU11" s="13"/>
+      <c r="XV11" s="13"/>
+      <c r="XW11" s="13"/>
+      <c r="XX11" s="13"/>
+      <c r="XY11" s="13"/>
+      <c r="XZ11" s="13"/>
     </row>
-    <row r="12" spans="1:650" s="141" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A12" s="6" t="s">
+    <row r="12" spans="1:650" s="178" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="172">
+      <c r="B12" s="183">
         <v>42001.760000000002</v>
       </c>
-      <c r="C12" s="172">
+      <c r="C12" s="183">
         <v>48063.29</v>
       </c>
-      <c r="D12" s="172">
+      <c r="D12" s="183">
         <v>46341.51</v>
       </c>
-      <c r="E12" s="8">
+      <c r="E12" s="10">
         <f t="shared" si="0"/>
         <v>-3.5823182308160728E-2</v>
       </c>
-      <c r="F12" s="8">
+      <c r="F12" s="10">
         <f t="shared" si="1"/>
         <v>0.10332305122452001</v>
       </c>
-      <c r="H12" s="199" t="s">
+      <c r="G12" s="150"/>
+      <c r="H12" s="214" t="s">
         <v>1</v>
       </c>
-      <c r="I12" s="202">
+      <c r="I12" s="217">
         <v>-2.1610667998822608E-3</v>
       </c>
-      <c r="J12" s="202">
+      <c r="J12" s="217">
         <v>-8.9497072589454163E-2</v>
       </c>
-      <c r="K12" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ12" s="11"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="13"/>
+      <c r="O12" s="13"/>
+      <c r="P12" s="13"/>
+      <c r="Q12" s="13"/>
+      <c r="R12" s="13"/>
+      <c r="S12" s="13"/>
+      <c r="T12" s="13"/>
+      <c r="U12" s="13"/>
+      <c r="V12" s="13"/>
+      <c r="W12" s="13"/>
+      <c r="X12" s="13"/>
+      <c r="Y12" s="13"/>
+      <c r="Z12" s="13"/>
+      <c r="AA12" s="13"/>
+      <c r="AB12" s="13"/>
+      <c r="AC12" s="13"/>
+      <c r="AD12" s="13"/>
+      <c r="AE12" s="13"/>
+      <c r="AF12" s="13"/>
+      <c r="AG12" s="13"/>
+      <c r="AH12" s="13"/>
+      <c r="AI12" s="13"/>
+      <c r="AJ12" s="13"/>
+      <c r="AK12" s="13"/>
+      <c r="AL12" s="13"/>
+      <c r="AM12" s="13"/>
+      <c r="AN12" s="13"/>
+      <c r="AO12" s="13"/>
+      <c r="AP12" s="13"/>
+      <c r="AQ12" s="13"/>
+      <c r="AR12" s="13"/>
+      <c r="AS12" s="13"/>
+      <c r="AT12" s="13"/>
+      <c r="AU12" s="13"/>
+      <c r="AV12" s="13"/>
+      <c r="AW12" s="13"/>
+      <c r="AX12" s="13"/>
+      <c r="AY12" s="13"/>
+      <c r="AZ12" s="13"/>
+      <c r="BA12" s="13"/>
+      <c r="BB12" s="13"/>
+      <c r="BC12" s="13"/>
+      <c r="BD12" s="13"/>
+      <c r="BE12" s="13"/>
+      <c r="BF12" s="13"/>
+      <c r="BG12" s="13"/>
+      <c r="BH12" s="13"/>
+      <c r="BI12" s="13"/>
+      <c r="BJ12" s="13"/>
+      <c r="BK12" s="13"/>
+      <c r="BL12" s="13"/>
+      <c r="BM12" s="13"/>
+      <c r="BN12" s="13"/>
+      <c r="BO12" s="13"/>
+      <c r="BP12" s="13"/>
+      <c r="BQ12" s="13"/>
+      <c r="BR12" s="13"/>
+      <c r="BS12" s="13"/>
+      <c r="BT12" s="13"/>
+      <c r="BU12" s="13"/>
+      <c r="BV12" s="13"/>
+      <c r="BW12" s="13"/>
+      <c r="BX12" s="13"/>
+      <c r="BY12" s="13"/>
+      <c r="BZ12" s="13"/>
+      <c r="CA12" s="13"/>
+      <c r="CB12" s="13"/>
+      <c r="CC12" s="13"/>
+      <c r="CD12" s="13"/>
+      <c r="CE12" s="13"/>
+      <c r="CF12" s="13"/>
+      <c r="CG12" s="13"/>
+      <c r="CH12" s="13"/>
+      <c r="CI12" s="13"/>
+      <c r="CJ12" s="13"/>
+      <c r="CK12" s="13"/>
+      <c r="CL12" s="13"/>
+      <c r="CM12" s="13"/>
+      <c r="CN12" s="13"/>
+      <c r="CO12" s="13"/>
+      <c r="CP12" s="13"/>
+      <c r="CQ12" s="13"/>
+      <c r="CR12" s="13"/>
+      <c r="CS12" s="13"/>
+      <c r="CT12" s="13"/>
+      <c r="CU12" s="13"/>
+      <c r="CV12" s="13"/>
+      <c r="CW12" s="13"/>
+      <c r="CX12" s="13"/>
+      <c r="CY12" s="13"/>
+      <c r="CZ12" s="13"/>
+      <c r="DA12" s="13"/>
+      <c r="DB12" s="13"/>
+      <c r="DC12" s="13"/>
+      <c r="DD12" s="13"/>
+      <c r="DE12" s="13"/>
+      <c r="DF12" s="13"/>
+      <c r="DG12" s="13"/>
+      <c r="DH12" s="13"/>
+      <c r="DI12" s="13"/>
+      <c r="DJ12" s="13"/>
+      <c r="DK12" s="13"/>
+      <c r="DL12" s="13"/>
+      <c r="DM12" s="13"/>
+      <c r="DN12" s="13"/>
+      <c r="DO12" s="13"/>
+      <c r="DP12" s="13"/>
+      <c r="DQ12" s="13"/>
+      <c r="DR12" s="13"/>
+      <c r="DS12" s="13"/>
+      <c r="DT12" s="13"/>
+      <c r="DU12" s="13"/>
+      <c r="DV12" s="13"/>
+      <c r="DW12" s="13"/>
+      <c r="DX12" s="13"/>
+      <c r="DY12" s="13"/>
+      <c r="DZ12" s="13"/>
+      <c r="EA12" s="13"/>
+      <c r="EB12" s="13"/>
+      <c r="EC12" s="13"/>
+      <c r="ED12" s="13"/>
+      <c r="EE12" s="13"/>
+      <c r="EF12" s="13"/>
+      <c r="EG12" s="13"/>
+      <c r="EH12" s="13"/>
+      <c r="EI12" s="13"/>
+      <c r="EJ12" s="13"/>
+      <c r="EK12" s="13"/>
+      <c r="EL12" s="13"/>
+      <c r="EM12" s="13"/>
+      <c r="EN12" s="13"/>
+      <c r="EO12" s="13"/>
+      <c r="EP12" s="13"/>
+      <c r="EQ12" s="13"/>
+      <c r="ER12" s="13"/>
+      <c r="ES12" s="13"/>
+      <c r="ET12" s="13"/>
+      <c r="EU12" s="13"/>
+      <c r="EV12" s="13"/>
+      <c r="EW12" s="13"/>
+      <c r="EX12" s="13"/>
+      <c r="EY12" s="13"/>
+      <c r="EZ12" s="13"/>
+      <c r="FA12" s="13"/>
+      <c r="FB12" s="13"/>
+      <c r="FC12" s="13"/>
+      <c r="FD12" s="13"/>
+      <c r="FE12" s="13"/>
+      <c r="FF12" s="13"/>
+      <c r="FG12" s="13"/>
+      <c r="FH12" s="13"/>
+      <c r="FI12" s="13"/>
+      <c r="FJ12" s="13"/>
+      <c r="FK12" s="13"/>
+      <c r="FL12" s="13"/>
+      <c r="FM12" s="13"/>
+      <c r="FN12" s="13"/>
+      <c r="FO12" s="13"/>
+      <c r="FP12" s="13"/>
+      <c r="FQ12" s="13"/>
+      <c r="FR12" s="13"/>
+      <c r="FS12" s="13"/>
+      <c r="FT12" s="13"/>
+      <c r="FU12" s="13"/>
+      <c r="FV12" s="13"/>
+      <c r="FW12" s="13"/>
+      <c r="FX12" s="13"/>
+      <c r="FY12" s="13"/>
+      <c r="FZ12" s="13"/>
+      <c r="GA12" s="13"/>
+      <c r="GB12" s="13"/>
+      <c r="GC12" s="13"/>
+      <c r="GD12" s="13"/>
+      <c r="GE12" s="13"/>
+      <c r="GF12" s="13"/>
+      <c r="GG12" s="13"/>
+      <c r="GH12" s="13"/>
+      <c r="GI12" s="13"/>
+      <c r="GJ12" s="13"/>
+      <c r="GK12" s="13"/>
+      <c r="GL12" s="13"/>
+      <c r="GM12" s="13"/>
+      <c r="GN12" s="13"/>
+      <c r="GO12" s="13"/>
+      <c r="GP12" s="13"/>
+      <c r="GQ12" s="13"/>
+      <c r="GR12" s="13"/>
+      <c r="GS12" s="13"/>
+      <c r="GT12" s="13"/>
+      <c r="GU12" s="13"/>
+      <c r="GV12" s="13"/>
+      <c r="GW12" s="13"/>
+      <c r="GX12" s="13"/>
+      <c r="GY12" s="13"/>
+      <c r="GZ12" s="13"/>
+      <c r="HA12" s="13"/>
+      <c r="HB12" s="13"/>
+      <c r="HC12" s="13"/>
+      <c r="HD12" s="13"/>
+      <c r="HE12" s="13"/>
+      <c r="HF12" s="13"/>
+      <c r="HG12" s="13"/>
+      <c r="HH12" s="13"/>
+      <c r="HI12" s="13"/>
+      <c r="HJ12" s="13"/>
+      <c r="HK12" s="13"/>
+      <c r="HL12" s="13"/>
+      <c r="HM12" s="13"/>
+      <c r="HN12" s="13"/>
+      <c r="HO12" s="13"/>
+      <c r="HP12" s="13"/>
+      <c r="HQ12" s="13"/>
+      <c r="HR12" s="13"/>
+      <c r="HS12" s="13"/>
+      <c r="HT12" s="13"/>
+      <c r="HU12" s="13"/>
+      <c r="HV12" s="13"/>
+      <c r="HW12" s="13"/>
+      <c r="HX12" s="13"/>
+      <c r="HY12" s="13"/>
+      <c r="HZ12" s="13"/>
+      <c r="IA12" s="13"/>
+      <c r="IB12" s="13"/>
+      <c r="IC12" s="13"/>
+      <c r="ID12" s="13"/>
+      <c r="IE12" s="13"/>
+      <c r="IF12" s="13"/>
+      <c r="IG12" s="13"/>
+      <c r="IH12" s="13"/>
+      <c r="II12" s="13"/>
+      <c r="IJ12" s="13"/>
+      <c r="IK12" s="13"/>
+      <c r="IL12" s="13"/>
+      <c r="IM12" s="13"/>
+      <c r="IN12" s="13"/>
+      <c r="IO12" s="13"/>
+      <c r="IP12" s="13"/>
+      <c r="IQ12" s="13"/>
+      <c r="IR12" s="13"/>
+      <c r="IS12" s="13"/>
+      <c r="IT12" s="13"/>
+      <c r="IU12" s="13"/>
+      <c r="IV12" s="13"/>
+      <c r="IW12" s="13"/>
+      <c r="IX12" s="13"/>
+      <c r="IY12" s="13"/>
+      <c r="IZ12" s="13"/>
+      <c r="JA12" s="13"/>
+      <c r="JB12" s="13"/>
+      <c r="JC12" s="13"/>
+      <c r="JD12" s="13"/>
+      <c r="JE12" s="13"/>
+      <c r="JF12" s="13"/>
+      <c r="JG12" s="13"/>
+      <c r="JH12" s="13"/>
+      <c r="JI12" s="13"/>
+      <c r="JJ12" s="13"/>
+      <c r="JK12" s="13"/>
+      <c r="JL12" s="13"/>
+      <c r="JM12" s="13"/>
+      <c r="JN12" s="13"/>
+      <c r="JO12" s="13"/>
+      <c r="JP12" s="13"/>
+      <c r="JQ12" s="13"/>
+      <c r="JR12" s="13"/>
+      <c r="JS12" s="13"/>
+      <c r="JT12" s="13"/>
+      <c r="JU12" s="13"/>
+      <c r="JV12" s="13"/>
+      <c r="JW12" s="13"/>
+      <c r="JX12" s="13"/>
+      <c r="JY12" s="13"/>
+      <c r="JZ12" s="13"/>
+      <c r="KA12" s="13"/>
+      <c r="KB12" s="13"/>
+      <c r="KC12" s="13"/>
+      <c r="KD12" s="13"/>
+      <c r="KE12" s="13"/>
+      <c r="KF12" s="13"/>
+      <c r="KG12" s="13"/>
+      <c r="KH12" s="13"/>
+      <c r="KI12" s="13"/>
+      <c r="KJ12" s="13"/>
+      <c r="KK12" s="13"/>
+      <c r="KL12" s="13"/>
+      <c r="KM12" s="13"/>
+      <c r="KN12" s="13"/>
+      <c r="KO12" s="13"/>
+      <c r="KP12" s="13"/>
+      <c r="KQ12" s="13"/>
+      <c r="KR12" s="13"/>
+      <c r="KS12" s="13"/>
+      <c r="KT12" s="13"/>
+      <c r="KU12" s="13"/>
+      <c r="KV12" s="13"/>
+      <c r="KW12" s="13"/>
+      <c r="KX12" s="13"/>
+      <c r="KY12" s="13"/>
+      <c r="KZ12" s="13"/>
+      <c r="LA12" s="13"/>
+      <c r="LB12" s="13"/>
+      <c r="LC12" s="13"/>
+      <c r="LD12" s="13"/>
+      <c r="LE12" s="13"/>
+      <c r="LF12" s="13"/>
+      <c r="LG12" s="13"/>
+      <c r="LH12" s="13"/>
+      <c r="LI12" s="13"/>
+      <c r="LJ12" s="13"/>
+      <c r="LK12" s="13"/>
+      <c r="LL12" s="13"/>
+      <c r="LM12" s="13"/>
+      <c r="LN12" s="13"/>
+      <c r="LO12" s="13"/>
+      <c r="LP12" s="13"/>
+      <c r="LQ12" s="13"/>
+      <c r="LR12" s="13"/>
+      <c r="LS12" s="13"/>
+      <c r="LT12" s="13"/>
+      <c r="LU12" s="13"/>
+      <c r="LV12" s="13"/>
+      <c r="LW12" s="13"/>
+      <c r="LX12" s="13"/>
+      <c r="LY12" s="13"/>
+      <c r="LZ12" s="13"/>
+      <c r="MA12" s="13"/>
+      <c r="MB12" s="13"/>
+      <c r="MC12" s="13"/>
+      <c r="MD12" s="13"/>
+      <c r="ME12" s="13"/>
+      <c r="MF12" s="13"/>
+      <c r="MG12" s="13"/>
+      <c r="MH12" s="13"/>
+      <c r="MI12" s="13"/>
+      <c r="MJ12" s="13"/>
+      <c r="MK12" s="13"/>
+      <c r="ML12" s="13"/>
+      <c r="MM12" s="13"/>
+      <c r="MN12" s="13"/>
+      <c r="MO12" s="13"/>
+      <c r="MP12" s="13"/>
+      <c r="MQ12" s="13"/>
+      <c r="MR12" s="13"/>
+      <c r="MS12" s="13"/>
+      <c r="MT12" s="13"/>
+      <c r="MU12" s="13"/>
+      <c r="MV12" s="13"/>
+      <c r="MW12" s="13"/>
+      <c r="MX12" s="13"/>
+      <c r="MY12" s="13"/>
+      <c r="MZ12" s="13"/>
+      <c r="NA12" s="13"/>
+      <c r="NB12" s="13"/>
+      <c r="NC12" s="13"/>
+      <c r="ND12" s="13"/>
+      <c r="NE12" s="13"/>
+      <c r="NF12" s="13"/>
+      <c r="NG12" s="13"/>
+      <c r="NH12" s="13"/>
+      <c r="NI12" s="13"/>
+      <c r="NJ12" s="13"/>
+      <c r="NK12" s="13"/>
+      <c r="NL12" s="13"/>
+      <c r="NM12" s="13"/>
+      <c r="NN12" s="13"/>
+      <c r="NO12" s="13"/>
+      <c r="NP12" s="13"/>
+      <c r="NQ12" s="13"/>
+      <c r="NR12" s="13"/>
+      <c r="NS12" s="13"/>
+      <c r="NT12" s="13"/>
+      <c r="NU12" s="13"/>
+      <c r="NV12" s="13"/>
+      <c r="NW12" s="13"/>
+      <c r="NX12" s="13"/>
+      <c r="NY12" s="13"/>
+      <c r="NZ12" s="13"/>
+      <c r="OA12" s="13"/>
+      <c r="OB12" s="13"/>
+      <c r="OC12" s="13"/>
+      <c r="OD12" s="13"/>
+      <c r="OE12" s="13"/>
+      <c r="OF12" s="13"/>
+      <c r="OG12" s="13"/>
+      <c r="OH12" s="13"/>
+      <c r="OI12" s="13"/>
+      <c r="OJ12" s="13"/>
+      <c r="OK12" s="13"/>
+      <c r="OL12" s="13"/>
+      <c r="OM12" s="13"/>
+      <c r="ON12" s="13"/>
+      <c r="OO12" s="13"/>
+      <c r="OP12" s="13"/>
+      <c r="OQ12" s="13"/>
+      <c r="OR12" s="13"/>
+      <c r="OS12" s="13"/>
+      <c r="OT12" s="13"/>
+      <c r="OU12" s="13"/>
+      <c r="OV12" s="13"/>
+      <c r="OW12" s="13"/>
+      <c r="OX12" s="13"/>
+      <c r="OY12" s="13"/>
+      <c r="OZ12" s="13"/>
+      <c r="PA12" s="13"/>
+      <c r="PB12" s="13"/>
+      <c r="PC12" s="13"/>
+      <c r="PD12" s="13"/>
+      <c r="PE12" s="13"/>
+      <c r="PF12" s="13"/>
+      <c r="PG12" s="13"/>
+      <c r="PH12" s="13"/>
+      <c r="PI12" s="13"/>
+      <c r="PJ12" s="13"/>
+      <c r="PK12" s="13"/>
+      <c r="PL12" s="13"/>
+      <c r="PM12" s="13"/>
+      <c r="PN12" s="13"/>
+      <c r="PO12" s="13"/>
+      <c r="PP12" s="13"/>
+      <c r="PQ12" s="13"/>
+      <c r="PR12" s="13"/>
+      <c r="PS12" s="13"/>
+      <c r="PT12" s="13"/>
+      <c r="PU12" s="13"/>
+      <c r="PV12" s="13"/>
+      <c r="PW12" s="13"/>
+      <c r="PX12" s="13"/>
+      <c r="PY12" s="13"/>
+      <c r="PZ12" s="13"/>
+      <c r="QA12" s="13"/>
+      <c r="QB12" s="13"/>
+      <c r="QC12" s="13"/>
+      <c r="QD12" s="13"/>
+      <c r="QE12" s="13"/>
+      <c r="QF12" s="13"/>
+      <c r="QG12" s="13"/>
+      <c r="QH12" s="13"/>
+      <c r="QI12" s="13"/>
+      <c r="QJ12" s="13"/>
+      <c r="QK12" s="13"/>
+      <c r="QL12" s="13"/>
+      <c r="QM12" s="13"/>
+      <c r="QN12" s="13"/>
+      <c r="QO12" s="13"/>
+      <c r="QP12" s="13"/>
+      <c r="QQ12" s="13"/>
+      <c r="QR12" s="13"/>
+      <c r="QS12" s="13"/>
+      <c r="QT12" s="13"/>
+      <c r="QU12" s="13"/>
+      <c r="QV12" s="13"/>
+      <c r="QW12" s="13"/>
+      <c r="QX12" s="13"/>
+      <c r="QY12" s="13"/>
+      <c r="QZ12" s="13"/>
+      <c r="RA12" s="13"/>
+      <c r="RB12" s="13"/>
+      <c r="RC12" s="13"/>
+      <c r="RD12" s="13"/>
+      <c r="RE12" s="13"/>
+      <c r="RF12" s="13"/>
+      <c r="RG12" s="13"/>
+      <c r="RH12" s="13"/>
+      <c r="RI12" s="13"/>
+      <c r="RJ12" s="13"/>
+      <c r="RK12" s="13"/>
+      <c r="RL12" s="13"/>
+      <c r="RM12" s="13"/>
+      <c r="RN12" s="13"/>
+      <c r="RO12" s="13"/>
+      <c r="RP12" s="13"/>
+      <c r="RQ12" s="13"/>
+      <c r="RR12" s="13"/>
+      <c r="RS12" s="13"/>
+      <c r="RT12" s="13"/>
+      <c r="RU12" s="13"/>
+      <c r="RV12" s="13"/>
+      <c r="RW12" s="13"/>
+      <c r="RX12" s="13"/>
+      <c r="RY12" s="13"/>
+      <c r="RZ12" s="13"/>
+      <c r="SA12" s="13"/>
+      <c r="SB12" s="13"/>
+      <c r="SC12" s="13"/>
+      <c r="SD12" s="13"/>
+      <c r="SE12" s="13"/>
+      <c r="SF12" s="13"/>
+      <c r="SG12" s="13"/>
+      <c r="SH12" s="13"/>
+      <c r="SI12" s="13"/>
+      <c r="SJ12" s="13"/>
+      <c r="SK12" s="13"/>
+      <c r="SL12" s="13"/>
+      <c r="SM12" s="13"/>
+      <c r="SN12" s="13"/>
+      <c r="SO12" s="13"/>
+      <c r="SP12" s="13"/>
+      <c r="SQ12" s="13"/>
+      <c r="SR12" s="13"/>
+      <c r="SS12" s="13"/>
+      <c r="ST12" s="13"/>
+      <c r="SU12" s="13"/>
+      <c r="SV12" s="13"/>
+      <c r="SW12" s="13"/>
+      <c r="SX12" s="13"/>
+      <c r="SY12" s="13"/>
+      <c r="SZ12" s="13"/>
+      <c r="TA12" s="13"/>
+      <c r="TB12" s="13"/>
+      <c r="TC12" s="13"/>
+      <c r="TD12" s="13"/>
+      <c r="TE12" s="13"/>
+      <c r="TF12" s="13"/>
+      <c r="TG12" s="13"/>
+      <c r="TH12" s="13"/>
+      <c r="TI12" s="13"/>
+      <c r="TJ12" s="13"/>
+      <c r="TK12" s="13"/>
+      <c r="TL12" s="13"/>
+      <c r="TM12" s="13"/>
+      <c r="TN12" s="13"/>
+      <c r="TO12" s="13"/>
+      <c r="TP12" s="13"/>
+      <c r="TQ12" s="13"/>
+      <c r="TR12" s="13"/>
+      <c r="TS12" s="13"/>
+      <c r="TT12" s="13"/>
+      <c r="TU12" s="13"/>
+      <c r="TV12" s="13"/>
+      <c r="TW12" s="13"/>
+      <c r="TX12" s="13"/>
+      <c r="TY12" s="13"/>
+      <c r="TZ12" s="13"/>
+      <c r="UA12" s="13"/>
+      <c r="UB12" s="13"/>
+      <c r="UC12" s="13"/>
+      <c r="UD12" s="13"/>
+      <c r="UE12" s="13"/>
+      <c r="UF12" s="13"/>
+      <c r="UG12" s="13"/>
+      <c r="UH12" s="13"/>
+      <c r="UI12" s="13"/>
+      <c r="UJ12" s="13"/>
+      <c r="UK12" s="13"/>
+      <c r="UL12" s="13"/>
+      <c r="UM12" s="13"/>
+      <c r="UN12" s="13"/>
+      <c r="UO12" s="13"/>
+      <c r="UP12" s="13"/>
+      <c r="UQ12" s="13"/>
+      <c r="UR12" s="13"/>
+      <c r="US12" s="13"/>
+      <c r="UT12" s="13"/>
+      <c r="UU12" s="13"/>
+      <c r="UV12" s="13"/>
+      <c r="UW12" s="13"/>
+      <c r="UX12" s="13"/>
+      <c r="UY12" s="13"/>
+      <c r="UZ12" s="13"/>
+      <c r="VA12" s="13"/>
+      <c r="VB12" s="13"/>
+      <c r="VC12" s="13"/>
+      <c r="VD12" s="13"/>
+      <c r="VE12" s="13"/>
+      <c r="VF12" s="13"/>
+      <c r="VG12" s="13"/>
+      <c r="VH12" s="13"/>
+      <c r="VI12" s="13"/>
+      <c r="VJ12" s="13"/>
+      <c r="VK12" s="13"/>
+      <c r="VL12" s="13"/>
+      <c r="VM12" s="13"/>
+      <c r="VN12" s="13"/>
+      <c r="VO12" s="13"/>
+      <c r="VP12" s="13"/>
+      <c r="VQ12" s="13"/>
+      <c r="VR12" s="13"/>
+      <c r="VS12" s="13"/>
+      <c r="VT12" s="13"/>
+      <c r="VU12" s="13"/>
+      <c r="VV12" s="13"/>
+      <c r="VW12" s="13"/>
+      <c r="VX12" s="13"/>
+      <c r="VY12" s="13"/>
+      <c r="VZ12" s="13"/>
+      <c r="WA12" s="13"/>
+      <c r="WB12" s="13"/>
+      <c r="WC12" s="13"/>
+      <c r="WD12" s="13"/>
+      <c r="WE12" s="13"/>
+      <c r="WF12" s="13"/>
+      <c r="WG12" s="13"/>
+      <c r="WH12" s="13"/>
+      <c r="WI12" s="13"/>
+      <c r="WJ12" s="13"/>
+      <c r="WK12" s="13"/>
+      <c r="WL12" s="13"/>
+      <c r="WM12" s="13"/>
+      <c r="WN12" s="13"/>
+      <c r="WO12" s="13"/>
+      <c r="WP12" s="13"/>
+      <c r="WQ12" s="13"/>
+      <c r="WR12" s="13"/>
+      <c r="WS12" s="13"/>
+      <c r="WT12" s="13"/>
+      <c r="WU12" s="13"/>
+      <c r="WV12" s="13"/>
+      <c r="WW12" s="13"/>
+      <c r="WX12" s="13"/>
+      <c r="WY12" s="13"/>
+      <c r="WZ12" s="13"/>
+      <c r="XA12" s="13"/>
+      <c r="XB12" s="13"/>
+      <c r="XC12" s="13"/>
+      <c r="XD12" s="13"/>
+      <c r="XE12" s="13"/>
+      <c r="XF12" s="13"/>
+      <c r="XG12" s="13"/>
+      <c r="XH12" s="13"/>
+      <c r="XI12" s="13"/>
+      <c r="XJ12" s="13"/>
+      <c r="XK12" s="13"/>
+      <c r="XL12" s="13"/>
+      <c r="XM12" s="13"/>
+      <c r="XN12" s="13"/>
+      <c r="XO12" s="13"/>
+      <c r="XP12" s="13"/>
+      <c r="XQ12" s="13"/>
+      <c r="XR12" s="13"/>
+      <c r="XS12" s="13"/>
+      <c r="XT12" s="13"/>
+      <c r="XU12" s="13"/>
+      <c r="XV12" s="13"/>
+      <c r="XW12" s="13"/>
+      <c r="XX12" s="13"/>
+      <c r="XY12" s="13"/>
+      <c r="XZ12" s="13"/>
     </row>
-    <row r="13" spans="1:650" s="141" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A13" s="6" t="s">
+    <row r="13" spans="1:650" s="178" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="172">
+      <c r="B13" s="183">
         <v>7790.71</v>
       </c>
-      <c r="C13" s="172">
+      <c r="C13" s="183">
         <v>8149.5</v>
       </c>
-      <c r="D13" s="172">
+      <c r="D13" s="183">
         <v>7816.94</v>
       </c>
-      <c r="E13" s="8">
+      <c r="E13" s="10">
         <f t="shared" si="0"/>
         <v>-4.0807411497637891E-2</v>
       </c>
-      <c r="F13" s="8">
+      <c r="F13" s="10">
         <f t="shared" si="1"/>
         <v>3.3668304942682248E-3</v>
       </c>
-      <c r="H13" s="176" t="s">
+      <c r="G13" s="150"/>
+      <c r="H13" s="189" t="s">
         <v>3</v>
       </c>
-      <c r="I13" s="142">
+      <c r="I13" s="151">
         <v>1.4387117228862767E-2</v>
       </c>
-      <c r="J13" s="142">
+      <c r="J13" s="151">
         <v>0.43366698897959344</v>
       </c>
-      <c r="K13" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ13" s="11"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="13"/>
+      <c r="O13" s="13"/>
+      <c r="P13" s="13"/>
+      <c r="Q13" s="13"/>
+      <c r="R13" s="13"/>
+      <c r="S13" s="13"/>
+      <c r="T13" s="13"/>
+      <c r="U13" s="13"/>
+      <c r="V13" s="13"/>
+      <c r="W13" s="13"/>
+      <c r="X13" s="13"/>
+      <c r="Y13" s="13"/>
+      <c r="Z13" s="13"/>
+      <c r="AA13" s="13"/>
+      <c r="AB13" s="13"/>
+      <c r="AC13" s="13"/>
+      <c r="AD13" s="13"/>
+      <c r="AE13" s="13"/>
+      <c r="AF13" s="13"/>
+      <c r="AG13" s="13"/>
+      <c r="AH13" s="13"/>
+      <c r="AI13" s="13"/>
+      <c r="AJ13" s="13"/>
+      <c r="AK13" s="13"/>
+      <c r="AL13" s="13"/>
+      <c r="AM13" s="13"/>
+      <c r="AN13" s="13"/>
+      <c r="AO13" s="13"/>
+      <c r="AP13" s="13"/>
+      <c r="AQ13" s="13"/>
+      <c r="AR13" s="13"/>
+      <c r="AS13" s="13"/>
+      <c r="AT13" s="13"/>
+      <c r="AU13" s="13"/>
+      <c r="AV13" s="13"/>
+      <c r="AW13" s="13"/>
+      <c r="AX13" s="13"/>
+      <c r="AY13" s="13"/>
+      <c r="AZ13" s="13"/>
+      <c r="BA13" s="13"/>
+      <c r="BB13" s="13"/>
+      <c r="BC13" s="13"/>
+      <c r="BD13" s="13"/>
+      <c r="BE13" s="13"/>
+      <c r="BF13" s="13"/>
+      <c r="BG13" s="13"/>
+      <c r="BH13" s="13"/>
+      <c r="BI13" s="13"/>
+      <c r="BJ13" s="13"/>
+      <c r="BK13" s="13"/>
+      <c r="BL13" s="13"/>
+      <c r="BM13" s="13"/>
+      <c r="BN13" s="13"/>
+      <c r="BO13" s="13"/>
+      <c r="BP13" s="13"/>
+      <c r="BQ13" s="13"/>
+      <c r="BR13" s="13"/>
+      <c r="BS13" s="13"/>
+      <c r="BT13" s="13"/>
+      <c r="BU13" s="13"/>
+      <c r="BV13" s="13"/>
+      <c r="BW13" s="13"/>
+      <c r="BX13" s="13"/>
+      <c r="BY13" s="13"/>
+      <c r="BZ13" s="13"/>
+      <c r="CA13" s="13"/>
+      <c r="CB13" s="13"/>
+      <c r="CC13" s="13"/>
+      <c r="CD13" s="13"/>
+      <c r="CE13" s="13"/>
+      <c r="CF13" s="13"/>
+      <c r="CG13" s="13"/>
+      <c r="CH13" s="13"/>
+      <c r="CI13" s="13"/>
+      <c r="CJ13" s="13"/>
+      <c r="CK13" s="13"/>
+      <c r="CL13" s="13"/>
+      <c r="CM13" s="13"/>
+      <c r="CN13" s="13"/>
+      <c r="CO13" s="13"/>
+      <c r="CP13" s="13"/>
+      <c r="CQ13" s="13"/>
+      <c r="CR13" s="13"/>
+      <c r="CS13" s="13"/>
+      <c r="CT13" s="13"/>
+      <c r="CU13" s="13"/>
+      <c r="CV13" s="13"/>
+      <c r="CW13" s="13"/>
+      <c r="CX13" s="13"/>
+      <c r="CY13" s="13"/>
+      <c r="CZ13" s="13"/>
+      <c r="DA13" s="13"/>
+      <c r="DB13" s="13"/>
+      <c r="DC13" s="13"/>
+      <c r="DD13" s="13"/>
+      <c r="DE13" s="13"/>
+      <c r="DF13" s="13"/>
+      <c r="DG13" s="13"/>
+      <c r="DH13" s="13"/>
+      <c r="DI13" s="13"/>
+      <c r="DJ13" s="13"/>
+      <c r="DK13" s="13"/>
+      <c r="DL13" s="13"/>
+      <c r="DM13" s="13"/>
+      <c r="DN13" s="13"/>
+      <c r="DO13" s="13"/>
+      <c r="DP13" s="13"/>
+      <c r="DQ13" s="13"/>
+      <c r="DR13" s="13"/>
+      <c r="DS13" s="13"/>
+      <c r="DT13" s="13"/>
+      <c r="DU13" s="13"/>
+      <c r="DV13" s="13"/>
+      <c r="DW13" s="13"/>
+      <c r="DX13" s="13"/>
+      <c r="DY13" s="13"/>
+      <c r="DZ13" s="13"/>
+      <c r="EA13" s="13"/>
+      <c r="EB13" s="13"/>
+      <c r="EC13" s="13"/>
+      <c r="ED13" s="13"/>
+      <c r="EE13" s="13"/>
+      <c r="EF13" s="13"/>
+      <c r="EG13" s="13"/>
+      <c r="EH13" s="13"/>
+      <c r="EI13" s="13"/>
+      <c r="EJ13" s="13"/>
+      <c r="EK13" s="13"/>
+      <c r="EL13" s="13"/>
+      <c r="EM13" s="13"/>
+      <c r="EN13" s="13"/>
+      <c r="EO13" s="13"/>
+      <c r="EP13" s="13"/>
+      <c r="EQ13" s="13"/>
+      <c r="ER13" s="13"/>
+      <c r="ES13" s="13"/>
+      <c r="ET13" s="13"/>
+      <c r="EU13" s="13"/>
+      <c r="EV13" s="13"/>
+      <c r="EW13" s="13"/>
+      <c r="EX13" s="13"/>
+      <c r="EY13" s="13"/>
+      <c r="EZ13" s="13"/>
+      <c r="FA13" s="13"/>
+      <c r="FB13" s="13"/>
+      <c r="FC13" s="13"/>
+      <c r="FD13" s="13"/>
+      <c r="FE13" s="13"/>
+      <c r="FF13" s="13"/>
+      <c r="FG13" s="13"/>
+      <c r="FH13" s="13"/>
+      <c r="FI13" s="13"/>
+      <c r="FJ13" s="13"/>
+      <c r="FK13" s="13"/>
+      <c r="FL13" s="13"/>
+      <c r="FM13" s="13"/>
+      <c r="FN13" s="13"/>
+      <c r="FO13" s="13"/>
+      <c r="FP13" s="13"/>
+      <c r="FQ13" s="13"/>
+      <c r="FR13" s="13"/>
+      <c r="FS13" s="13"/>
+      <c r="FT13" s="13"/>
+      <c r="FU13" s="13"/>
+      <c r="FV13" s="13"/>
+      <c r="FW13" s="13"/>
+      <c r="FX13" s="13"/>
+      <c r="FY13" s="13"/>
+      <c r="FZ13" s="13"/>
+      <c r="GA13" s="13"/>
+      <c r="GB13" s="13"/>
+      <c r="GC13" s="13"/>
+      <c r="GD13" s="13"/>
+      <c r="GE13" s="13"/>
+      <c r="GF13" s="13"/>
+      <c r="GG13" s="13"/>
+      <c r="GH13" s="13"/>
+      <c r="GI13" s="13"/>
+      <c r="GJ13" s="13"/>
+      <c r="GK13" s="13"/>
+      <c r="GL13" s="13"/>
+      <c r="GM13" s="13"/>
+      <c r="GN13" s="13"/>
+      <c r="GO13" s="13"/>
+      <c r="GP13" s="13"/>
+      <c r="GQ13" s="13"/>
+      <c r="GR13" s="13"/>
+      <c r="GS13" s="13"/>
+      <c r="GT13" s="13"/>
+      <c r="GU13" s="13"/>
+      <c r="GV13" s="13"/>
+      <c r="GW13" s="13"/>
+      <c r="GX13" s="13"/>
+      <c r="GY13" s="13"/>
+      <c r="GZ13" s="13"/>
+      <c r="HA13" s="13"/>
+      <c r="HB13" s="13"/>
+      <c r="HC13" s="13"/>
+      <c r="HD13" s="13"/>
+      <c r="HE13" s="13"/>
+      <c r="HF13" s="13"/>
+      <c r="HG13" s="13"/>
+      <c r="HH13" s="13"/>
+      <c r="HI13" s="13"/>
+      <c r="HJ13" s="13"/>
+      <c r="HK13" s="13"/>
+      <c r="HL13" s="13"/>
+      <c r="HM13" s="13"/>
+      <c r="HN13" s="13"/>
+      <c r="HO13" s="13"/>
+      <c r="HP13" s="13"/>
+      <c r="HQ13" s="13"/>
+      <c r="HR13" s="13"/>
+      <c r="HS13" s="13"/>
+      <c r="HT13" s="13"/>
+      <c r="HU13" s="13"/>
+      <c r="HV13" s="13"/>
+      <c r="HW13" s="13"/>
+      <c r="HX13" s="13"/>
+      <c r="HY13" s="13"/>
+      <c r="HZ13" s="13"/>
+      <c r="IA13" s="13"/>
+      <c r="IB13" s="13"/>
+      <c r="IC13" s="13"/>
+      <c r="ID13" s="13"/>
+      <c r="IE13" s="13"/>
+      <c r="IF13" s="13"/>
+      <c r="IG13" s="13"/>
+      <c r="IH13" s="13"/>
+      <c r="II13" s="13"/>
+      <c r="IJ13" s="13"/>
+      <c r="IK13" s="13"/>
+      <c r="IL13" s="13"/>
+      <c r="IM13" s="13"/>
+      <c r="IN13" s="13"/>
+      <c r="IO13" s="13"/>
+      <c r="IP13" s="13"/>
+      <c r="IQ13" s="13"/>
+      <c r="IR13" s="13"/>
+      <c r="IS13" s="13"/>
+      <c r="IT13" s="13"/>
+      <c r="IU13" s="13"/>
+      <c r="IV13" s="13"/>
+      <c r="IW13" s="13"/>
+      <c r="IX13" s="13"/>
+      <c r="IY13" s="13"/>
+      <c r="IZ13" s="13"/>
+      <c r="JA13" s="13"/>
+      <c r="JB13" s="13"/>
+      <c r="JC13" s="13"/>
+      <c r="JD13" s="13"/>
+      <c r="JE13" s="13"/>
+      <c r="JF13" s="13"/>
+      <c r="JG13" s="13"/>
+      <c r="JH13" s="13"/>
+      <c r="JI13" s="13"/>
+      <c r="JJ13" s="13"/>
+      <c r="JK13" s="13"/>
+      <c r="JL13" s="13"/>
+      <c r="JM13" s="13"/>
+      <c r="JN13" s="13"/>
+      <c r="JO13" s="13"/>
+      <c r="JP13" s="13"/>
+      <c r="JQ13" s="13"/>
+      <c r="JR13" s="13"/>
+      <c r="JS13" s="13"/>
+      <c r="JT13" s="13"/>
+      <c r="JU13" s="13"/>
+      <c r="JV13" s="13"/>
+      <c r="JW13" s="13"/>
+      <c r="JX13" s="13"/>
+      <c r="JY13" s="13"/>
+      <c r="JZ13" s="13"/>
+      <c r="KA13" s="13"/>
+      <c r="KB13" s="13"/>
+      <c r="KC13" s="13"/>
+      <c r="KD13" s="13"/>
+      <c r="KE13" s="13"/>
+      <c r="KF13" s="13"/>
+      <c r="KG13" s="13"/>
+      <c r="KH13" s="13"/>
+      <c r="KI13" s="13"/>
+      <c r="KJ13" s="13"/>
+      <c r="KK13" s="13"/>
+      <c r="KL13" s="13"/>
+      <c r="KM13" s="13"/>
+      <c r="KN13" s="13"/>
+      <c r="KO13" s="13"/>
+      <c r="KP13" s="13"/>
+      <c r="KQ13" s="13"/>
+      <c r="KR13" s="13"/>
+      <c r="KS13" s="13"/>
+      <c r="KT13" s="13"/>
+      <c r="KU13" s="13"/>
+      <c r="KV13" s="13"/>
+      <c r="KW13" s="13"/>
+      <c r="KX13" s="13"/>
+      <c r="KY13" s="13"/>
+      <c r="KZ13" s="13"/>
+      <c r="LA13" s="13"/>
+      <c r="LB13" s="13"/>
+      <c r="LC13" s="13"/>
+      <c r="LD13" s="13"/>
+      <c r="LE13" s="13"/>
+      <c r="LF13" s="13"/>
+      <c r="LG13" s="13"/>
+      <c r="LH13" s="13"/>
+      <c r="LI13" s="13"/>
+      <c r="LJ13" s="13"/>
+      <c r="LK13" s="13"/>
+      <c r="LL13" s="13"/>
+      <c r="LM13" s="13"/>
+      <c r="LN13" s="13"/>
+      <c r="LO13" s="13"/>
+      <c r="LP13" s="13"/>
+      <c r="LQ13" s="13"/>
+      <c r="LR13" s="13"/>
+      <c r="LS13" s="13"/>
+      <c r="LT13" s="13"/>
+      <c r="LU13" s="13"/>
+      <c r="LV13" s="13"/>
+      <c r="LW13" s="13"/>
+      <c r="LX13" s="13"/>
+      <c r="LY13" s="13"/>
+      <c r="LZ13" s="13"/>
+      <c r="MA13" s="13"/>
+      <c r="MB13" s="13"/>
+      <c r="MC13" s="13"/>
+      <c r="MD13" s="13"/>
+      <c r="ME13" s="13"/>
+      <c r="MF13" s="13"/>
+      <c r="MG13" s="13"/>
+      <c r="MH13" s="13"/>
+      <c r="MI13" s="13"/>
+      <c r="MJ13" s="13"/>
+      <c r="MK13" s="13"/>
+      <c r="ML13" s="13"/>
+      <c r="MM13" s="13"/>
+      <c r="MN13" s="13"/>
+      <c r="MO13" s="13"/>
+      <c r="MP13" s="13"/>
+      <c r="MQ13" s="13"/>
+      <c r="MR13" s="13"/>
+      <c r="MS13" s="13"/>
+      <c r="MT13" s="13"/>
+      <c r="MU13" s="13"/>
+      <c r="MV13" s="13"/>
+      <c r="MW13" s="13"/>
+      <c r="MX13" s="13"/>
+      <c r="MY13" s="13"/>
+      <c r="MZ13" s="13"/>
+      <c r="NA13" s="13"/>
+      <c r="NB13" s="13"/>
+      <c r="NC13" s="13"/>
+      <c r="ND13" s="13"/>
+      <c r="NE13" s="13"/>
+      <c r="NF13" s="13"/>
+      <c r="NG13" s="13"/>
+      <c r="NH13" s="13"/>
+      <c r="NI13" s="13"/>
+      <c r="NJ13" s="13"/>
+      <c r="NK13" s="13"/>
+      <c r="NL13" s="13"/>
+      <c r="NM13" s="13"/>
+      <c r="NN13" s="13"/>
+      <c r="NO13" s="13"/>
+      <c r="NP13" s="13"/>
+      <c r="NQ13" s="13"/>
+      <c r="NR13" s="13"/>
+      <c r="NS13" s="13"/>
+      <c r="NT13" s="13"/>
+      <c r="NU13" s="13"/>
+      <c r="NV13" s="13"/>
+      <c r="NW13" s="13"/>
+      <c r="NX13" s="13"/>
+      <c r="NY13" s="13"/>
+      <c r="NZ13" s="13"/>
+      <c r="OA13" s="13"/>
+      <c r="OB13" s="13"/>
+      <c r="OC13" s="13"/>
+      <c r="OD13" s="13"/>
+      <c r="OE13" s="13"/>
+      <c r="OF13" s="13"/>
+      <c r="OG13" s="13"/>
+      <c r="OH13" s="13"/>
+      <c r="OI13" s="13"/>
+      <c r="OJ13" s="13"/>
+      <c r="OK13" s="13"/>
+      <c r="OL13" s="13"/>
+      <c r="OM13" s="13"/>
+      <c r="ON13" s="13"/>
+      <c r="OO13" s="13"/>
+      <c r="OP13" s="13"/>
+      <c r="OQ13" s="13"/>
+      <c r="OR13" s="13"/>
+      <c r="OS13" s="13"/>
+      <c r="OT13" s="13"/>
+      <c r="OU13" s="13"/>
+      <c r="OV13" s="13"/>
+      <c r="OW13" s="13"/>
+      <c r="OX13" s="13"/>
+      <c r="OY13" s="13"/>
+      <c r="OZ13" s="13"/>
+      <c r="PA13" s="13"/>
+      <c r="PB13" s="13"/>
+      <c r="PC13" s="13"/>
+      <c r="PD13" s="13"/>
+      <c r="PE13" s="13"/>
+      <c r="PF13" s="13"/>
+      <c r="PG13" s="13"/>
+      <c r="PH13" s="13"/>
+      <c r="PI13" s="13"/>
+      <c r="PJ13" s="13"/>
+      <c r="PK13" s="13"/>
+      <c r="PL13" s="13"/>
+      <c r="PM13" s="13"/>
+      <c r="PN13" s="13"/>
+      <c r="PO13" s="13"/>
+      <c r="PP13" s="13"/>
+      <c r="PQ13" s="13"/>
+      <c r="PR13" s="13"/>
+      <c r="PS13" s="13"/>
+      <c r="PT13" s="13"/>
+      <c r="PU13" s="13"/>
+      <c r="PV13" s="13"/>
+      <c r="PW13" s="13"/>
+      <c r="PX13" s="13"/>
+      <c r="PY13" s="13"/>
+      <c r="PZ13" s="13"/>
+      <c r="QA13" s="13"/>
+      <c r="QB13" s="13"/>
+      <c r="QC13" s="13"/>
+      <c r="QD13" s="13"/>
+      <c r="QE13" s="13"/>
+      <c r="QF13" s="13"/>
+      <c r="QG13" s="13"/>
+      <c r="QH13" s="13"/>
+      <c r="QI13" s="13"/>
+      <c r="QJ13" s="13"/>
+      <c r="QK13" s="13"/>
+      <c r="QL13" s="13"/>
+      <c r="QM13" s="13"/>
+      <c r="QN13" s="13"/>
+      <c r="QO13" s="13"/>
+      <c r="QP13" s="13"/>
+      <c r="QQ13" s="13"/>
+      <c r="QR13" s="13"/>
+      <c r="QS13" s="13"/>
+      <c r="QT13" s="13"/>
+      <c r="QU13" s="13"/>
+      <c r="QV13" s="13"/>
+      <c r="QW13" s="13"/>
+      <c r="QX13" s="13"/>
+      <c r="QY13" s="13"/>
+      <c r="QZ13" s="13"/>
+      <c r="RA13" s="13"/>
+      <c r="RB13" s="13"/>
+      <c r="RC13" s="13"/>
+      <c r="RD13" s="13"/>
+      <c r="RE13" s="13"/>
+      <c r="RF13" s="13"/>
+      <c r="RG13" s="13"/>
+      <c r="RH13" s="13"/>
+      <c r="RI13" s="13"/>
+      <c r="RJ13" s="13"/>
+      <c r="RK13" s="13"/>
+      <c r="RL13" s="13"/>
+      <c r="RM13" s="13"/>
+      <c r="RN13" s="13"/>
+      <c r="RO13" s="13"/>
+      <c r="RP13" s="13"/>
+      <c r="RQ13" s="13"/>
+      <c r="RR13" s="13"/>
+      <c r="RS13" s="13"/>
+      <c r="RT13" s="13"/>
+      <c r="RU13" s="13"/>
+      <c r="RV13" s="13"/>
+      <c r="RW13" s="13"/>
+      <c r="RX13" s="13"/>
+      <c r="RY13" s="13"/>
+      <c r="RZ13" s="13"/>
+      <c r="SA13" s="13"/>
+      <c r="SB13" s="13"/>
+      <c r="SC13" s="13"/>
+      <c r="SD13" s="13"/>
+      <c r="SE13" s="13"/>
+      <c r="SF13" s="13"/>
+      <c r="SG13" s="13"/>
+      <c r="SH13" s="13"/>
+      <c r="SI13" s="13"/>
+      <c r="SJ13" s="13"/>
+      <c r="SK13" s="13"/>
+      <c r="SL13" s="13"/>
+      <c r="SM13" s="13"/>
+      <c r="SN13" s="13"/>
+      <c r="SO13" s="13"/>
+      <c r="SP13" s="13"/>
+      <c r="SQ13" s="13"/>
+      <c r="SR13" s="13"/>
+      <c r="SS13" s="13"/>
+      <c r="ST13" s="13"/>
+      <c r="SU13" s="13"/>
+      <c r="SV13" s="13"/>
+      <c r="SW13" s="13"/>
+      <c r="SX13" s="13"/>
+      <c r="SY13" s="13"/>
+      <c r="SZ13" s="13"/>
+      <c r="TA13" s="13"/>
+      <c r="TB13" s="13"/>
+      <c r="TC13" s="13"/>
+      <c r="TD13" s="13"/>
+      <c r="TE13" s="13"/>
+      <c r="TF13" s="13"/>
+      <c r="TG13" s="13"/>
+      <c r="TH13" s="13"/>
+      <c r="TI13" s="13"/>
+      <c r="TJ13" s="13"/>
+      <c r="TK13" s="13"/>
+      <c r="TL13" s="13"/>
+      <c r="TM13" s="13"/>
+      <c r="TN13" s="13"/>
+      <c r="TO13" s="13"/>
+      <c r="TP13" s="13"/>
+      <c r="TQ13" s="13"/>
+      <c r="TR13" s="13"/>
+      <c r="TS13" s="13"/>
+      <c r="TT13" s="13"/>
+      <c r="TU13" s="13"/>
+      <c r="TV13" s="13"/>
+      <c r="TW13" s="13"/>
+      <c r="TX13" s="13"/>
+      <c r="TY13" s="13"/>
+      <c r="TZ13" s="13"/>
+      <c r="UA13" s="13"/>
+      <c r="UB13" s="13"/>
+      <c r="UC13" s="13"/>
+      <c r="UD13" s="13"/>
+      <c r="UE13" s="13"/>
+      <c r="UF13" s="13"/>
+      <c r="UG13" s="13"/>
+      <c r="UH13" s="13"/>
+      <c r="UI13" s="13"/>
+      <c r="UJ13" s="13"/>
+      <c r="UK13" s="13"/>
+      <c r="UL13" s="13"/>
+      <c r="UM13" s="13"/>
+      <c r="UN13" s="13"/>
+      <c r="UO13" s="13"/>
+      <c r="UP13" s="13"/>
+      <c r="UQ13" s="13"/>
+      <c r="UR13" s="13"/>
+      <c r="US13" s="13"/>
+      <c r="UT13" s="13"/>
+      <c r="UU13" s="13"/>
+      <c r="UV13" s="13"/>
+      <c r="UW13" s="13"/>
+      <c r="UX13" s="13"/>
+      <c r="UY13" s="13"/>
+      <c r="UZ13" s="13"/>
+      <c r="VA13" s="13"/>
+      <c r="VB13" s="13"/>
+      <c r="VC13" s="13"/>
+      <c r="VD13" s="13"/>
+      <c r="VE13" s="13"/>
+      <c r="VF13" s="13"/>
+      <c r="VG13" s="13"/>
+      <c r="VH13" s="13"/>
+      <c r="VI13" s="13"/>
+      <c r="VJ13" s="13"/>
+      <c r="VK13" s="13"/>
+      <c r="VL13" s="13"/>
+      <c r="VM13" s="13"/>
+      <c r="VN13" s="13"/>
+      <c r="VO13" s="13"/>
+      <c r="VP13" s="13"/>
+      <c r="VQ13" s="13"/>
+      <c r="VR13" s="13"/>
+      <c r="VS13" s="13"/>
+      <c r="VT13" s="13"/>
+      <c r="VU13" s="13"/>
+      <c r="VV13" s="13"/>
+      <c r="VW13" s="13"/>
+      <c r="VX13" s="13"/>
+      <c r="VY13" s="13"/>
+      <c r="VZ13" s="13"/>
+      <c r="WA13" s="13"/>
+      <c r="WB13" s="13"/>
+      <c r="WC13" s="13"/>
+      <c r="WD13" s="13"/>
+      <c r="WE13" s="13"/>
+      <c r="WF13" s="13"/>
+      <c r="WG13" s="13"/>
+      <c r="WH13" s="13"/>
+      <c r="WI13" s="13"/>
+      <c r="WJ13" s="13"/>
+      <c r="WK13" s="13"/>
+      <c r="WL13" s="13"/>
+      <c r="WM13" s="13"/>
+      <c r="WN13" s="13"/>
+      <c r="WO13" s="13"/>
+      <c r="WP13" s="13"/>
+      <c r="WQ13" s="13"/>
+      <c r="WR13" s="13"/>
+      <c r="WS13" s="13"/>
+      <c r="WT13" s="13"/>
+      <c r="WU13" s="13"/>
+      <c r="WV13" s="13"/>
+      <c r="WW13" s="13"/>
+      <c r="WX13" s="13"/>
+      <c r="WY13" s="13"/>
+      <c r="WZ13" s="13"/>
+      <c r="XA13" s="13"/>
+      <c r="XB13" s="13"/>
+      <c r="XC13" s="13"/>
+      <c r="XD13" s="13"/>
+      <c r="XE13" s="13"/>
+      <c r="XF13" s="13"/>
+      <c r="XG13" s="13"/>
+      <c r="XH13" s="13"/>
+      <c r="XI13" s="13"/>
+      <c r="XJ13" s="13"/>
+      <c r="XK13" s="13"/>
+      <c r="XL13" s="13"/>
+      <c r="XM13" s="13"/>
+      <c r="XN13" s="13"/>
+      <c r="XO13" s="13"/>
+      <c r="XP13" s="13"/>
+      <c r="XQ13" s="13"/>
+      <c r="XR13" s="13"/>
+      <c r="XS13" s="13"/>
+      <c r="XT13" s="13"/>
+      <c r="XU13" s="13"/>
+      <c r="XV13" s="13"/>
+      <c r="XW13" s="13"/>
+      <c r="XX13" s="13"/>
+      <c r="XY13" s="13"/>
+      <c r="XZ13" s="13"/>
     </row>
-    <row r="14" spans="1:650" s="141" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A14" s="6" t="s">
+    <row r="14" spans="1:650" s="178" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="172">
+      <c r="B14" s="183">
         <v>5611.85</v>
       </c>
-      <c r="C14" s="171">
+      <c r="C14" s="182">
         <v>6845.5</v>
       </c>
-      <c r="D14" s="172">
+      <c r="D14" s="183">
         <v>6528.52</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E14" s="10">
         <f t="shared" si="0"/>
         <v>-4.6304871813600101E-2</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F14" s="10">
         <f t="shared" si="1"/>
         <v>0.16334542085052162</v>
       </c>
-      <c r="H14" s="176" t="s">
+      <c r="G14" s="150"/>
+      <c r="H14" s="189" t="s">
         <v>28</v>
       </c>
-      <c r="I14" s="142">
+      <c r="I14" s="151">
         <v>2.4676328969388095E-2</v>
       </c>
-      <c r="J14" s="142">
+      <c r="J14" s="151">
         <v>0.18567811707354598</v>
       </c>
-      <c r="K14" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ14" s="11"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="13"/>
+      <c r="O14" s="13"/>
+      <c r="P14" s="13"/>
+      <c r="Q14" s="13"/>
+      <c r="R14" s="13"/>
+      <c r="S14" s="13"/>
+      <c r="T14" s="13"/>
+      <c r="U14" s="13"/>
+      <c r="V14" s="13"/>
+      <c r="W14" s="13"/>
+      <c r="X14" s="13"/>
+      <c r="Y14" s="13"/>
+      <c r="Z14" s="13"/>
+      <c r="AA14" s="13"/>
+      <c r="AB14" s="13"/>
+      <c r="AC14" s="13"/>
+      <c r="AD14" s="13"/>
+      <c r="AE14" s="13"/>
+      <c r="AF14" s="13"/>
+      <c r="AG14" s="13"/>
+      <c r="AH14" s="13"/>
+      <c r="AI14" s="13"/>
+      <c r="AJ14" s="13"/>
+      <c r="AK14" s="13"/>
+      <c r="AL14" s="13"/>
+      <c r="AM14" s="13"/>
+      <c r="AN14" s="13"/>
+      <c r="AO14" s="13"/>
+      <c r="AP14" s="13"/>
+      <c r="AQ14" s="13"/>
+      <c r="AR14" s="13"/>
+      <c r="AS14" s="13"/>
+      <c r="AT14" s="13"/>
+      <c r="AU14" s="13"/>
+      <c r="AV14" s="13"/>
+      <c r="AW14" s="13"/>
+      <c r="AX14" s="13"/>
+      <c r="AY14" s="13"/>
+      <c r="AZ14" s="13"/>
+      <c r="BA14" s="13"/>
+      <c r="BB14" s="13"/>
+      <c r="BC14" s="13"/>
+      <c r="BD14" s="13"/>
+      <c r="BE14" s="13"/>
+      <c r="BF14" s="13"/>
+      <c r="BG14" s="13"/>
+      <c r="BH14" s="13"/>
+      <c r="BI14" s="13"/>
+      <c r="BJ14" s="13"/>
+      <c r="BK14" s="13"/>
+      <c r="BL14" s="13"/>
+      <c r="BM14" s="13"/>
+      <c r="BN14" s="13"/>
+      <c r="BO14" s="13"/>
+      <c r="BP14" s="13"/>
+      <c r="BQ14" s="13"/>
+      <c r="BR14" s="13"/>
+      <c r="BS14" s="13"/>
+      <c r="BT14" s="13"/>
+      <c r="BU14" s="13"/>
+      <c r="BV14" s="13"/>
+      <c r="BW14" s="13"/>
+      <c r="BX14" s="13"/>
+      <c r="BY14" s="13"/>
+      <c r="BZ14" s="13"/>
+      <c r="CA14" s="13"/>
+      <c r="CB14" s="13"/>
+      <c r="CC14" s="13"/>
+      <c r="CD14" s="13"/>
+      <c r="CE14" s="13"/>
+      <c r="CF14" s="13"/>
+      <c r="CG14" s="13"/>
+      <c r="CH14" s="13"/>
+      <c r="CI14" s="13"/>
+      <c r="CJ14" s="13"/>
+      <c r="CK14" s="13"/>
+      <c r="CL14" s="13"/>
+      <c r="CM14" s="13"/>
+      <c r="CN14" s="13"/>
+      <c r="CO14" s="13"/>
+      <c r="CP14" s="13"/>
+      <c r="CQ14" s="13"/>
+      <c r="CR14" s="13"/>
+      <c r="CS14" s="13"/>
+      <c r="CT14" s="13"/>
+      <c r="CU14" s="13"/>
+      <c r="CV14" s="13"/>
+      <c r="CW14" s="13"/>
+      <c r="CX14" s="13"/>
+      <c r="CY14" s="13"/>
+      <c r="CZ14" s="13"/>
+      <c r="DA14" s="13"/>
+      <c r="DB14" s="13"/>
+      <c r="DC14" s="13"/>
+      <c r="DD14" s="13"/>
+      <c r="DE14" s="13"/>
+      <c r="DF14" s="13"/>
+      <c r="DG14" s="13"/>
+      <c r="DH14" s="13"/>
+      <c r="DI14" s="13"/>
+      <c r="DJ14" s="13"/>
+      <c r="DK14" s="13"/>
+      <c r="DL14" s="13"/>
+      <c r="DM14" s="13"/>
+      <c r="DN14" s="13"/>
+      <c r="DO14" s="13"/>
+      <c r="DP14" s="13"/>
+      <c r="DQ14" s="13"/>
+      <c r="DR14" s="13"/>
+      <c r="DS14" s="13"/>
+      <c r="DT14" s="13"/>
+      <c r="DU14" s="13"/>
+      <c r="DV14" s="13"/>
+      <c r="DW14" s="13"/>
+      <c r="DX14" s="13"/>
+      <c r="DY14" s="13"/>
+      <c r="DZ14" s="13"/>
+      <c r="EA14" s="13"/>
+      <c r="EB14" s="13"/>
+      <c r="EC14" s="13"/>
+      <c r="ED14" s="13"/>
+      <c r="EE14" s="13"/>
+      <c r="EF14" s="13"/>
+      <c r="EG14" s="13"/>
+      <c r="EH14" s="13"/>
+      <c r="EI14" s="13"/>
+      <c r="EJ14" s="13"/>
+      <c r="EK14" s="13"/>
+      <c r="EL14" s="13"/>
+      <c r="EM14" s="13"/>
+      <c r="EN14" s="13"/>
+      <c r="EO14" s="13"/>
+      <c r="EP14" s="13"/>
+      <c r="EQ14" s="13"/>
+      <c r="ER14" s="13"/>
+      <c r="ES14" s="13"/>
+      <c r="ET14" s="13"/>
+      <c r="EU14" s="13"/>
+      <c r="EV14" s="13"/>
+      <c r="EW14" s="13"/>
+      <c r="EX14" s="13"/>
+      <c r="EY14" s="13"/>
+      <c r="EZ14" s="13"/>
+      <c r="FA14" s="13"/>
+      <c r="FB14" s="13"/>
+      <c r="FC14" s="13"/>
+      <c r="FD14" s="13"/>
+      <c r="FE14" s="13"/>
+      <c r="FF14" s="13"/>
+      <c r="FG14" s="13"/>
+      <c r="FH14" s="13"/>
+      <c r="FI14" s="13"/>
+      <c r="FJ14" s="13"/>
+      <c r="FK14" s="13"/>
+      <c r="FL14" s="13"/>
+      <c r="FM14" s="13"/>
+      <c r="FN14" s="13"/>
+      <c r="FO14" s="13"/>
+      <c r="FP14" s="13"/>
+      <c r="FQ14" s="13"/>
+      <c r="FR14" s="13"/>
+      <c r="FS14" s="13"/>
+      <c r="FT14" s="13"/>
+      <c r="FU14" s="13"/>
+      <c r="FV14" s="13"/>
+      <c r="FW14" s="13"/>
+      <c r="FX14" s="13"/>
+      <c r="FY14" s="13"/>
+      <c r="FZ14" s="13"/>
+      <c r="GA14" s="13"/>
+      <c r="GB14" s="13"/>
+      <c r="GC14" s="13"/>
+      <c r="GD14" s="13"/>
+      <c r="GE14" s="13"/>
+      <c r="GF14" s="13"/>
+      <c r="GG14" s="13"/>
+      <c r="GH14" s="13"/>
+      <c r="GI14" s="13"/>
+      <c r="GJ14" s="13"/>
+      <c r="GK14" s="13"/>
+      <c r="GL14" s="13"/>
+      <c r="GM14" s="13"/>
+      <c r="GN14" s="13"/>
+      <c r="GO14" s="13"/>
+      <c r="GP14" s="13"/>
+      <c r="GQ14" s="13"/>
+      <c r="GR14" s="13"/>
+      <c r="GS14" s="13"/>
+      <c r="GT14" s="13"/>
+      <c r="GU14" s="13"/>
+      <c r="GV14" s="13"/>
+      <c r="GW14" s="13"/>
+      <c r="GX14" s="13"/>
+      <c r="GY14" s="13"/>
+      <c r="GZ14" s="13"/>
+      <c r="HA14" s="13"/>
+      <c r="HB14" s="13"/>
+      <c r="HC14" s="13"/>
+      <c r="HD14" s="13"/>
+      <c r="HE14" s="13"/>
+      <c r="HF14" s="13"/>
+      <c r="HG14" s="13"/>
+      <c r="HH14" s="13"/>
+      <c r="HI14" s="13"/>
+      <c r="HJ14" s="13"/>
+      <c r="HK14" s="13"/>
+      <c r="HL14" s="13"/>
+      <c r="HM14" s="13"/>
+      <c r="HN14" s="13"/>
+      <c r="HO14" s="13"/>
+      <c r="HP14" s="13"/>
+      <c r="HQ14" s="13"/>
+      <c r="HR14" s="13"/>
+      <c r="HS14" s="13"/>
+      <c r="HT14" s="13"/>
+      <c r="HU14" s="13"/>
+      <c r="HV14" s="13"/>
+      <c r="HW14" s="13"/>
+      <c r="HX14" s="13"/>
+      <c r="HY14" s="13"/>
+      <c r="HZ14" s="13"/>
+      <c r="IA14" s="13"/>
+      <c r="IB14" s="13"/>
+      <c r="IC14" s="13"/>
+      <c r="ID14" s="13"/>
+      <c r="IE14" s="13"/>
+      <c r="IF14" s="13"/>
+      <c r="IG14" s="13"/>
+      <c r="IH14" s="13"/>
+      <c r="II14" s="13"/>
+      <c r="IJ14" s="13"/>
+      <c r="IK14" s="13"/>
+      <c r="IL14" s="13"/>
+      <c r="IM14" s="13"/>
+      <c r="IN14" s="13"/>
+      <c r="IO14" s="13"/>
+      <c r="IP14" s="13"/>
+      <c r="IQ14" s="13"/>
+      <c r="IR14" s="13"/>
+      <c r="IS14" s="13"/>
+      <c r="IT14" s="13"/>
+      <c r="IU14" s="13"/>
+      <c r="IV14" s="13"/>
+      <c r="IW14" s="13"/>
+      <c r="IX14" s="13"/>
+      <c r="IY14" s="13"/>
+      <c r="IZ14" s="13"/>
+      <c r="JA14" s="13"/>
+      <c r="JB14" s="13"/>
+      <c r="JC14" s="13"/>
+      <c r="JD14" s="13"/>
+      <c r="JE14" s="13"/>
+      <c r="JF14" s="13"/>
+      <c r="JG14" s="13"/>
+      <c r="JH14" s="13"/>
+      <c r="JI14" s="13"/>
+      <c r="JJ14" s="13"/>
+      <c r="JK14" s="13"/>
+      <c r="JL14" s="13"/>
+      <c r="JM14" s="13"/>
+      <c r="JN14" s="13"/>
+      <c r="JO14" s="13"/>
+      <c r="JP14" s="13"/>
+      <c r="JQ14" s="13"/>
+      <c r="JR14" s="13"/>
+      <c r="JS14" s="13"/>
+      <c r="JT14" s="13"/>
+      <c r="JU14" s="13"/>
+      <c r="JV14" s="13"/>
+      <c r="JW14" s="13"/>
+      <c r="JX14" s="13"/>
+      <c r="JY14" s="13"/>
+      <c r="JZ14" s="13"/>
+      <c r="KA14" s="13"/>
+      <c r="KB14" s="13"/>
+      <c r="KC14" s="13"/>
+      <c r="KD14" s="13"/>
+      <c r="KE14" s="13"/>
+      <c r="KF14" s="13"/>
+      <c r="KG14" s="13"/>
+      <c r="KH14" s="13"/>
+      <c r="KI14" s="13"/>
+      <c r="KJ14" s="13"/>
+      <c r="KK14" s="13"/>
+      <c r="KL14" s="13"/>
+      <c r="KM14" s="13"/>
+      <c r="KN14" s="13"/>
+      <c r="KO14" s="13"/>
+      <c r="KP14" s="13"/>
+      <c r="KQ14" s="13"/>
+      <c r="KR14" s="13"/>
+      <c r="KS14" s="13"/>
+      <c r="KT14" s="13"/>
+      <c r="KU14" s="13"/>
+      <c r="KV14" s="13"/>
+      <c r="KW14" s="13"/>
+      <c r="KX14" s="13"/>
+      <c r="KY14" s="13"/>
+      <c r="KZ14" s="13"/>
+      <c r="LA14" s="13"/>
+      <c r="LB14" s="13"/>
+      <c r="LC14" s="13"/>
+      <c r="LD14" s="13"/>
+      <c r="LE14" s="13"/>
+      <c r="LF14" s="13"/>
+      <c r="LG14" s="13"/>
+      <c r="LH14" s="13"/>
+      <c r="LI14" s="13"/>
+      <c r="LJ14" s="13"/>
+      <c r="LK14" s="13"/>
+      <c r="LL14" s="13"/>
+      <c r="LM14" s="13"/>
+      <c r="LN14" s="13"/>
+      <c r="LO14" s="13"/>
+      <c r="LP14" s="13"/>
+      <c r="LQ14" s="13"/>
+      <c r="LR14" s="13"/>
+      <c r="LS14" s="13"/>
+      <c r="LT14" s="13"/>
+      <c r="LU14" s="13"/>
+      <c r="LV14" s="13"/>
+      <c r="LW14" s="13"/>
+      <c r="LX14" s="13"/>
+      <c r="LY14" s="13"/>
+      <c r="LZ14" s="13"/>
+      <c r="MA14" s="13"/>
+      <c r="MB14" s="13"/>
+      <c r="MC14" s="13"/>
+      <c r="MD14" s="13"/>
+      <c r="ME14" s="13"/>
+      <c r="MF14" s="13"/>
+      <c r="MG14" s="13"/>
+      <c r="MH14" s="13"/>
+      <c r="MI14" s="13"/>
+      <c r="MJ14" s="13"/>
+      <c r="MK14" s="13"/>
+      <c r="ML14" s="13"/>
+      <c r="MM14" s="13"/>
+      <c r="MN14" s="13"/>
+      <c r="MO14" s="13"/>
+      <c r="MP14" s="13"/>
+      <c r="MQ14" s="13"/>
+      <c r="MR14" s="13"/>
+      <c r="MS14" s="13"/>
+      <c r="MT14" s="13"/>
+      <c r="MU14" s="13"/>
+      <c r="MV14" s="13"/>
+      <c r="MW14" s="13"/>
+      <c r="MX14" s="13"/>
+      <c r="MY14" s="13"/>
+      <c r="MZ14" s="13"/>
+      <c r="NA14" s="13"/>
+      <c r="NB14" s="13"/>
+      <c r="NC14" s="13"/>
+      <c r="ND14" s="13"/>
+      <c r="NE14" s="13"/>
+      <c r="NF14" s="13"/>
+      <c r="NG14" s="13"/>
+      <c r="NH14" s="13"/>
+      <c r="NI14" s="13"/>
+      <c r="NJ14" s="13"/>
+      <c r="NK14" s="13"/>
+      <c r="NL14" s="13"/>
+      <c r="NM14" s="13"/>
+      <c r="NN14" s="13"/>
+      <c r="NO14" s="13"/>
+      <c r="NP14" s="13"/>
+      <c r="NQ14" s="13"/>
+      <c r="NR14" s="13"/>
+      <c r="NS14" s="13"/>
+      <c r="NT14" s="13"/>
+      <c r="NU14" s="13"/>
+      <c r="NV14" s="13"/>
+      <c r="NW14" s="13"/>
+      <c r="NX14" s="13"/>
+      <c r="NY14" s="13"/>
+      <c r="NZ14" s="13"/>
+      <c r="OA14" s="13"/>
+      <c r="OB14" s="13"/>
+      <c r="OC14" s="13"/>
+      <c r="OD14" s="13"/>
+      <c r="OE14" s="13"/>
+      <c r="OF14" s="13"/>
+      <c r="OG14" s="13"/>
+      <c r="OH14" s="13"/>
+      <c r="OI14" s="13"/>
+      <c r="OJ14" s="13"/>
+      <c r="OK14" s="13"/>
+      <c r="OL14" s="13"/>
+      <c r="OM14" s="13"/>
+      <c r="ON14" s="13"/>
+      <c r="OO14" s="13"/>
+      <c r="OP14" s="13"/>
+      <c r="OQ14" s="13"/>
+      <c r="OR14" s="13"/>
+      <c r="OS14" s="13"/>
+      <c r="OT14" s="13"/>
+      <c r="OU14" s="13"/>
+      <c r="OV14" s="13"/>
+      <c r="OW14" s="13"/>
+      <c r="OX14" s="13"/>
+      <c r="OY14" s="13"/>
+      <c r="OZ14" s="13"/>
+      <c r="PA14" s="13"/>
+      <c r="PB14" s="13"/>
+      <c r="PC14" s="13"/>
+      <c r="PD14" s="13"/>
+      <c r="PE14" s="13"/>
+      <c r="PF14" s="13"/>
+      <c r="PG14" s="13"/>
+      <c r="PH14" s="13"/>
+      <c r="PI14" s="13"/>
+      <c r="PJ14" s="13"/>
+      <c r="PK14" s="13"/>
+      <c r="PL14" s="13"/>
+      <c r="PM14" s="13"/>
+      <c r="PN14" s="13"/>
+      <c r="PO14" s="13"/>
+      <c r="PP14" s="13"/>
+      <c r="PQ14" s="13"/>
+      <c r="PR14" s="13"/>
+      <c r="PS14" s="13"/>
+      <c r="PT14" s="13"/>
+      <c r="PU14" s="13"/>
+      <c r="PV14" s="13"/>
+      <c r="PW14" s="13"/>
+      <c r="PX14" s="13"/>
+      <c r="PY14" s="13"/>
+      <c r="PZ14" s="13"/>
+      <c r="QA14" s="13"/>
+      <c r="QB14" s="13"/>
+      <c r="QC14" s="13"/>
+      <c r="QD14" s="13"/>
+      <c r="QE14" s="13"/>
+      <c r="QF14" s="13"/>
+      <c r="QG14" s="13"/>
+      <c r="QH14" s="13"/>
+      <c r="QI14" s="13"/>
+      <c r="QJ14" s="13"/>
+      <c r="QK14" s="13"/>
+      <c r="QL14" s="13"/>
+      <c r="QM14" s="13"/>
+      <c r="QN14" s="13"/>
+      <c r="QO14" s="13"/>
+      <c r="QP14" s="13"/>
+      <c r="QQ14" s="13"/>
+      <c r="QR14" s="13"/>
+      <c r="QS14" s="13"/>
+      <c r="QT14" s="13"/>
+      <c r="QU14" s="13"/>
+      <c r="QV14" s="13"/>
+      <c r="QW14" s="13"/>
+      <c r="QX14" s="13"/>
+      <c r="QY14" s="13"/>
+      <c r="QZ14" s="13"/>
+      <c r="RA14" s="13"/>
+      <c r="RB14" s="13"/>
+      <c r="RC14" s="13"/>
+      <c r="RD14" s="13"/>
+      <c r="RE14" s="13"/>
+      <c r="RF14" s="13"/>
+      <c r="RG14" s="13"/>
+      <c r="RH14" s="13"/>
+      <c r="RI14" s="13"/>
+      <c r="RJ14" s="13"/>
+      <c r="RK14" s="13"/>
+      <c r="RL14" s="13"/>
+      <c r="RM14" s="13"/>
+      <c r="RN14" s="13"/>
+      <c r="RO14" s="13"/>
+      <c r="RP14" s="13"/>
+      <c r="RQ14" s="13"/>
+      <c r="RR14" s="13"/>
+      <c r="RS14" s="13"/>
+      <c r="RT14" s="13"/>
+      <c r="RU14" s="13"/>
+      <c r="RV14" s="13"/>
+      <c r="RW14" s="13"/>
+      <c r="RX14" s="13"/>
+      <c r="RY14" s="13"/>
+      <c r="RZ14" s="13"/>
+      <c r="SA14" s="13"/>
+      <c r="SB14" s="13"/>
+      <c r="SC14" s="13"/>
+      <c r="SD14" s="13"/>
+      <c r="SE14" s="13"/>
+      <c r="SF14" s="13"/>
+      <c r="SG14" s="13"/>
+      <c r="SH14" s="13"/>
+      <c r="SI14" s="13"/>
+      <c r="SJ14" s="13"/>
+      <c r="SK14" s="13"/>
+      <c r="SL14" s="13"/>
+      <c r="SM14" s="13"/>
+      <c r="SN14" s="13"/>
+      <c r="SO14" s="13"/>
+      <c r="SP14" s="13"/>
+      <c r="SQ14" s="13"/>
+      <c r="SR14" s="13"/>
+      <c r="SS14" s="13"/>
+      <c r="ST14" s="13"/>
+      <c r="SU14" s="13"/>
+      <c r="SV14" s="13"/>
+      <c r="SW14" s="13"/>
+      <c r="SX14" s="13"/>
+      <c r="SY14" s="13"/>
+      <c r="SZ14" s="13"/>
+      <c r="TA14" s="13"/>
+      <c r="TB14" s="13"/>
+      <c r="TC14" s="13"/>
+      <c r="TD14" s="13"/>
+      <c r="TE14" s="13"/>
+      <c r="TF14" s="13"/>
+      <c r="TG14" s="13"/>
+      <c r="TH14" s="13"/>
+      <c r="TI14" s="13"/>
+      <c r="TJ14" s="13"/>
+      <c r="TK14" s="13"/>
+      <c r="TL14" s="13"/>
+      <c r="TM14" s="13"/>
+      <c r="TN14" s="13"/>
+      <c r="TO14" s="13"/>
+      <c r="TP14" s="13"/>
+      <c r="TQ14" s="13"/>
+      <c r="TR14" s="13"/>
+      <c r="TS14" s="13"/>
+      <c r="TT14" s="13"/>
+      <c r="TU14" s="13"/>
+      <c r="TV14" s="13"/>
+      <c r="TW14" s="13"/>
+      <c r="TX14" s="13"/>
+      <c r="TY14" s="13"/>
+      <c r="TZ14" s="13"/>
+      <c r="UA14" s="13"/>
+      <c r="UB14" s="13"/>
+      <c r="UC14" s="13"/>
+      <c r="UD14" s="13"/>
+      <c r="UE14" s="13"/>
+      <c r="UF14" s="13"/>
+      <c r="UG14" s="13"/>
+      <c r="UH14" s="13"/>
+      <c r="UI14" s="13"/>
+      <c r="UJ14" s="13"/>
+      <c r="UK14" s="13"/>
+      <c r="UL14" s="13"/>
+      <c r="UM14" s="13"/>
+      <c r="UN14" s="13"/>
+      <c r="UO14" s="13"/>
+      <c r="UP14" s="13"/>
+      <c r="UQ14" s="13"/>
+      <c r="UR14" s="13"/>
+      <c r="US14" s="13"/>
+      <c r="UT14" s="13"/>
+      <c r="UU14" s="13"/>
+      <c r="UV14" s="13"/>
+      <c r="UW14" s="13"/>
+      <c r="UX14" s="13"/>
+      <c r="UY14" s="13"/>
+      <c r="UZ14" s="13"/>
+      <c r="VA14" s="13"/>
+      <c r="VB14" s="13"/>
+      <c r="VC14" s="13"/>
+      <c r="VD14" s="13"/>
+      <c r="VE14" s="13"/>
+      <c r="VF14" s="13"/>
+      <c r="VG14" s="13"/>
+      <c r="VH14" s="13"/>
+      <c r="VI14" s="13"/>
+      <c r="VJ14" s="13"/>
+      <c r="VK14" s="13"/>
+      <c r="VL14" s="13"/>
+      <c r="VM14" s="13"/>
+      <c r="VN14" s="13"/>
+      <c r="VO14" s="13"/>
+      <c r="VP14" s="13"/>
+      <c r="VQ14" s="13"/>
+      <c r="VR14" s="13"/>
+      <c r="VS14" s="13"/>
+      <c r="VT14" s="13"/>
+      <c r="VU14" s="13"/>
+      <c r="VV14" s="13"/>
+      <c r="VW14" s="13"/>
+      <c r="VX14" s="13"/>
+      <c r="VY14" s="13"/>
+      <c r="VZ14" s="13"/>
+      <c r="WA14" s="13"/>
+      <c r="WB14" s="13"/>
+      <c r="WC14" s="13"/>
+      <c r="WD14" s="13"/>
+      <c r="WE14" s="13"/>
+      <c r="WF14" s="13"/>
+      <c r="WG14" s="13"/>
+      <c r="WH14" s="13"/>
+      <c r="WI14" s="13"/>
+      <c r="WJ14" s="13"/>
+      <c r="WK14" s="13"/>
+      <c r="WL14" s="13"/>
+      <c r="WM14" s="13"/>
+      <c r="WN14" s="13"/>
+      <c r="WO14" s="13"/>
+      <c r="WP14" s="13"/>
+      <c r="WQ14" s="13"/>
+      <c r="WR14" s="13"/>
+      <c r="WS14" s="13"/>
+      <c r="WT14" s="13"/>
+      <c r="WU14" s="13"/>
+      <c r="WV14" s="13"/>
+      <c r="WW14" s="13"/>
+      <c r="WX14" s="13"/>
+      <c r="WY14" s="13"/>
+      <c r="WZ14" s="13"/>
+      <c r="XA14" s="13"/>
+      <c r="XB14" s="13"/>
+      <c r="XC14" s="13"/>
+      <c r="XD14" s="13"/>
+      <c r="XE14" s="13"/>
+      <c r="XF14" s="13"/>
+      <c r="XG14" s="13"/>
+      <c r="XH14" s="13"/>
+      <c r="XI14" s="13"/>
+      <c r="XJ14" s="13"/>
+      <c r="XK14" s="13"/>
+      <c r="XL14" s="13"/>
+      <c r="XM14" s="13"/>
+      <c r="XN14" s="13"/>
+      <c r="XO14" s="13"/>
+      <c r="XP14" s="13"/>
+      <c r="XQ14" s="13"/>
+      <c r="XR14" s="13"/>
+      <c r="XS14" s="13"/>
+      <c r="XT14" s="13"/>
+      <c r="XU14" s="13"/>
+      <c r="XV14" s="13"/>
+      <c r="XW14" s="13"/>
+      <c r="XX14" s="13"/>
+      <c r="XY14" s="13"/>
+      <c r="XZ14" s="13"/>
     </row>
-    <row r="15" spans="1:650" s="141" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A15" s="6" t="s">
+    <row r="15" spans="1:650" s="178" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="172">
+      <c r="B15" s="183">
         <v>22163.49</v>
       </c>
-      <c r="C15" s="172">
+      <c r="C15" s="183">
         <v>24490.41</v>
       </c>
-      <c r="D15" s="172">
+      <c r="D15" s="183">
         <v>22680.04</v>
       </c>
-      <c r="E15" s="8">
+      <c r="E15" s="10">
         <f t="shared" si="0"/>
         <v>-7.3921588082845435E-2</v>
       </c>
-      <c r="F15" s="8">
+      <c r="F15" s="10">
         <f t="shared" si="1"/>
         <v>2.3306347511154568E-2</v>
       </c>
-      <c r="H15" s="176" t="s">
+      <c r="G15" s="150"/>
+      <c r="H15" s="189" t="s">
         <v>5</v>
       </c>
-      <c r="I15" s="142">
+      <c r="I15" s="151">
         <v>4.9230218403150783E-2</v>
       </c>
-      <c r="J15" s="142">
+      <c r="J15" s="151">
         <v>0.24236068500027885</v>
       </c>
-      <c r="K15" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ15" s="11"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="13"/>
+      <c r="O15" s="13"/>
+      <c r="P15" s="13"/>
+      <c r="Q15" s="13"/>
+      <c r="R15" s="13"/>
+      <c r="S15" s="13"/>
+      <c r="T15" s="13"/>
+      <c r="U15" s="13"/>
+      <c r="V15" s="13"/>
+      <c r="W15" s="13"/>
+      <c r="X15" s="13"/>
+      <c r="Y15" s="13"/>
+      <c r="Z15" s="13"/>
+      <c r="AA15" s="13"/>
+      <c r="AB15" s="13"/>
+      <c r="AC15" s="13"/>
+      <c r="AD15" s="13"/>
+      <c r="AE15" s="13"/>
+      <c r="AF15" s="13"/>
+      <c r="AG15" s="13"/>
+      <c r="AH15" s="13"/>
+      <c r="AI15" s="13"/>
+      <c r="AJ15" s="13"/>
+      <c r="AK15" s="13"/>
+      <c r="AL15" s="13"/>
+      <c r="AM15" s="13"/>
+      <c r="AN15" s="13"/>
+      <c r="AO15" s="13"/>
+      <c r="AP15" s="13"/>
+      <c r="AQ15" s="13"/>
+      <c r="AR15" s="13"/>
+      <c r="AS15" s="13"/>
+      <c r="AT15" s="13"/>
+      <c r="AU15" s="13"/>
+      <c r="AV15" s="13"/>
+      <c r="AW15" s="13"/>
+      <c r="AX15" s="13"/>
+      <c r="AY15" s="13"/>
+      <c r="AZ15" s="13"/>
+      <c r="BA15" s="13"/>
+      <c r="BB15" s="13"/>
+      <c r="BC15" s="13"/>
+      <c r="BD15" s="13"/>
+      <c r="BE15" s="13"/>
+      <c r="BF15" s="13"/>
+      <c r="BG15" s="13"/>
+      <c r="BH15" s="13"/>
+      <c r="BI15" s="13"/>
+      <c r="BJ15" s="13"/>
+      <c r="BK15" s="13"/>
+      <c r="BL15" s="13"/>
+      <c r="BM15" s="13"/>
+      <c r="BN15" s="13"/>
+      <c r="BO15" s="13"/>
+      <c r="BP15" s="13"/>
+      <c r="BQ15" s="13"/>
+      <c r="BR15" s="13"/>
+      <c r="BS15" s="13"/>
+      <c r="BT15" s="13"/>
+      <c r="BU15" s="13"/>
+      <c r="BV15" s="13"/>
+      <c r="BW15" s="13"/>
+      <c r="BX15" s="13"/>
+      <c r="BY15" s="13"/>
+      <c r="BZ15" s="13"/>
+      <c r="CA15" s="13"/>
+      <c r="CB15" s="13"/>
+      <c r="CC15" s="13"/>
+      <c r="CD15" s="13"/>
+      <c r="CE15" s="13"/>
+      <c r="CF15" s="13"/>
+      <c r="CG15" s="13"/>
+      <c r="CH15" s="13"/>
+      <c r="CI15" s="13"/>
+      <c r="CJ15" s="13"/>
+      <c r="CK15" s="13"/>
+      <c r="CL15" s="13"/>
+      <c r="CM15" s="13"/>
+      <c r="CN15" s="13"/>
+      <c r="CO15" s="13"/>
+      <c r="CP15" s="13"/>
+      <c r="CQ15" s="13"/>
+      <c r="CR15" s="13"/>
+      <c r="CS15" s="13"/>
+      <c r="CT15" s="13"/>
+      <c r="CU15" s="13"/>
+      <c r="CV15" s="13"/>
+      <c r="CW15" s="13"/>
+      <c r="CX15" s="13"/>
+      <c r="CY15" s="13"/>
+      <c r="CZ15" s="13"/>
+      <c r="DA15" s="13"/>
+      <c r="DB15" s="13"/>
+      <c r="DC15" s="13"/>
+      <c r="DD15" s="13"/>
+      <c r="DE15" s="13"/>
+      <c r="DF15" s="13"/>
+      <c r="DG15" s="13"/>
+      <c r="DH15" s="13"/>
+      <c r="DI15" s="13"/>
+      <c r="DJ15" s="13"/>
+      <c r="DK15" s="13"/>
+      <c r="DL15" s="13"/>
+      <c r="DM15" s="13"/>
+      <c r="DN15" s="13"/>
+      <c r="DO15" s="13"/>
+      <c r="DP15" s="13"/>
+      <c r="DQ15" s="13"/>
+      <c r="DR15" s="13"/>
+      <c r="DS15" s="13"/>
+      <c r="DT15" s="13"/>
+      <c r="DU15" s="13"/>
+      <c r="DV15" s="13"/>
+      <c r="DW15" s="13"/>
+      <c r="DX15" s="13"/>
+      <c r="DY15" s="13"/>
+      <c r="DZ15" s="13"/>
+      <c r="EA15" s="13"/>
+      <c r="EB15" s="13"/>
+      <c r="EC15" s="13"/>
+      <c r="ED15" s="13"/>
+      <c r="EE15" s="13"/>
+      <c r="EF15" s="13"/>
+      <c r="EG15" s="13"/>
+      <c r="EH15" s="13"/>
+      <c r="EI15" s="13"/>
+      <c r="EJ15" s="13"/>
+      <c r="EK15" s="13"/>
+      <c r="EL15" s="13"/>
+      <c r="EM15" s="13"/>
+      <c r="EN15" s="13"/>
+      <c r="EO15" s="13"/>
+      <c r="EP15" s="13"/>
+      <c r="EQ15" s="13"/>
+      <c r="ER15" s="13"/>
+      <c r="ES15" s="13"/>
+      <c r="ET15" s="13"/>
+      <c r="EU15" s="13"/>
+      <c r="EV15" s="13"/>
+      <c r="EW15" s="13"/>
+      <c r="EX15" s="13"/>
+      <c r="EY15" s="13"/>
+      <c r="EZ15" s="13"/>
+      <c r="FA15" s="13"/>
+      <c r="FB15" s="13"/>
+      <c r="FC15" s="13"/>
+      <c r="FD15" s="13"/>
+      <c r="FE15" s="13"/>
+      <c r="FF15" s="13"/>
+      <c r="FG15" s="13"/>
+      <c r="FH15" s="13"/>
+      <c r="FI15" s="13"/>
+      <c r="FJ15" s="13"/>
+      <c r="FK15" s="13"/>
+      <c r="FL15" s="13"/>
+      <c r="FM15" s="13"/>
+      <c r="FN15" s="13"/>
+      <c r="FO15" s="13"/>
+      <c r="FP15" s="13"/>
+      <c r="FQ15" s="13"/>
+      <c r="FR15" s="13"/>
+      <c r="FS15" s="13"/>
+      <c r="FT15" s="13"/>
+      <c r="FU15" s="13"/>
+      <c r="FV15" s="13"/>
+      <c r="FW15" s="13"/>
+      <c r="FX15" s="13"/>
+      <c r="FY15" s="13"/>
+      <c r="FZ15" s="13"/>
+      <c r="GA15" s="13"/>
+      <c r="GB15" s="13"/>
+      <c r="GC15" s="13"/>
+      <c r="GD15" s="13"/>
+      <c r="GE15" s="13"/>
+      <c r="GF15" s="13"/>
+      <c r="GG15" s="13"/>
+      <c r="GH15" s="13"/>
+      <c r="GI15" s="13"/>
+      <c r="GJ15" s="13"/>
+      <c r="GK15" s="13"/>
+      <c r="GL15" s="13"/>
+      <c r="GM15" s="13"/>
+      <c r="GN15" s="13"/>
+      <c r="GO15" s="13"/>
+      <c r="GP15" s="13"/>
+      <c r="GQ15" s="13"/>
+      <c r="GR15" s="13"/>
+      <c r="GS15" s="13"/>
+      <c r="GT15" s="13"/>
+      <c r="GU15" s="13"/>
+      <c r="GV15" s="13"/>
+      <c r="GW15" s="13"/>
+      <c r="GX15" s="13"/>
+      <c r="GY15" s="13"/>
+      <c r="GZ15" s="13"/>
+      <c r="HA15" s="13"/>
+      <c r="HB15" s="13"/>
+      <c r="HC15" s="13"/>
+      <c r="HD15" s="13"/>
+      <c r="HE15" s="13"/>
+      <c r="HF15" s="13"/>
+      <c r="HG15" s="13"/>
+      <c r="HH15" s="13"/>
+      <c r="HI15" s="13"/>
+      <c r="HJ15" s="13"/>
+      <c r="HK15" s="13"/>
+      <c r="HL15" s="13"/>
+      <c r="HM15" s="13"/>
+      <c r="HN15" s="13"/>
+      <c r="HO15" s="13"/>
+      <c r="HP15" s="13"/>
+      <c r="HQ15" s="13"/>
+      <c r="HR15" s="13"/>
+      <c r="HS15" s="13"/>
+      <c r="HT15" s="13"/>
+      <c r="HU15" s="13"/>
+      <c r="HV15" s="13"/>
+      <c r="HW15" s="13"/>
+      <c r="HX15" s="13"/>
+      <c r="HY15" s="13"/>
+      <c r="HZ15" s="13"/>
+      <c r="IA15" s="13"/>
+      <c r="IB15" s="13"/>
+      <c r="IC15" s="13"/>
+      <c r="ID15" s="13"/>
+      <c r="IE15" s="13"/>
+      <c r="IF15" s="13"/>
+      <c r="IG15" s="13"/>
+      <c r="IH15" s="13"/>
+      <c r="II15" s="13"/>
+      <c r="IJ15" s="13"/>
+      <c r="IK15" s="13"/>
+      <c r="IL15" s="13"/>
+      <c r="IM15" s="13"/>
+      <c r="IN15" s="13"/>
+      <c r="IO15" s="13"/>
+      <c r="IP15" s="13"/>
+      <c r="IQ15" s="13"/>
+      <c r="IR15" s="13"/>
+      <c r="IS15" s="13"/>
+      <c r="IT15" s="13"/>
+      <c r="IU15" s="13"/>
+      <c r="IV15" s="13"/>
+      <c r="IW15" s="13"/>
+      <c r="IX15" s="13"/>
+      <c r="IY15" s="13"/>
+      <c r="IZ15" s="13"/>
+      <c r="JA15" s="13"/>
+      <c r="JB15" s="13"/>
+      <c r="JC15" s="13"/>
+      <c r="JD15" s="13"/>
+      <c r="JE15" s="13"/>
+      <c r="JF15" s="13"/>
+      <c r="JG15" s="13"/>
+      <c r="JH15" s="13"/>
+      <c r="JI15" s="13"/>
+      <c r="JJ15" s="13"/>
+      <c r="JK15" s="13"/>
+      <c r="JL15" s="13"/>
+      <c r="JM15" s="13"/>
+      <c r="JN15" s="13"/>
+      <c r="JO15" s="13"/>
+      <c r="JP15" s="13"/>
+      <c r="JQ15" s="13"/>
+      <c r="JR15" s="13"/>
+      <c r="JS15" s="13"/>
+      <c r="JT15" s="13"/>
+      <c r="JU15" s="13"/>
+      <c r="JV15" s="13"/>
+      <c r="JW15" s="13"/>
+      <c r="JX15" s="13"/>
+      <c r="JY15" s="13"/>
+      <c r="JZ15" s="13"/>
+      <c r="KA15" s="13"/>
+      <c r="KB15" s="13"/>
+      <c r="KC15" s="13"/>
+      <c r="KD15" s="13"/>
+      <c r="KE15" s="13"/>
+      <c r="KF15" s="13"/>
+      <c r="KG15" s="13"/>
+      <c r="KH15" s="13"/>
+      <c r="KI15" s="13"/>
+      <c r="KJ15" s="13"/>
+      <c r="KK15" s="13"/>
+      <c r="KL15" s="13"/>
+      <c r="KM15" s="13"/>
+      <c r="KN15" s="13"/>
+      <c r="KO15" s="13"/>
+      <c r="KP15" s="13"/>
+      <c r="KQ15" s="13"/>
+      <c r="KR15" s="13"/>
+      <c r="KS15" s="13"/>
+      <c r="KT15" s="13"/>
+      <c r="KU15" s="13"/>
+      <c r="KV15" s="13"/>
+      <c r="KW15" s="13"/>
+      <c r="KX15" s="13"/>
+      <c r="KY15" s="13"/>
+      <c r="KZ15" s="13"/>
+      <c r="LA15" s="13"/>
+      <c r="LB15" s="13"/>
+      <c r="LC15" s="13"/>
+      <c r="LD15" s="13"/>
+      <c r="LE15" s="13"/>
+      <c r="LF15" s="13"/>
+      <c r="LG15" s="13"/>
+      <c r="LH15" s="13"/>
+      <c r="LI15" s="13"/>
+      <c r="LJ15" s="13"/>
+      <c r="LK15" s="13"/>
+      <c r="LL15" s="13"/>
+      <c r="LM15" s="13"/>
+      <c r="LN15" s="13"/>
+      <c r="LO15" s="13"/>
+      <c r="LP15" s="13"/>
+      <c r="LQ15" s="13"/>
+      <c r="LR15" s="13"/>
+      <c r="LS15" s="13"/>
+      <c r="LT15" s="13"/>
+      <c r="LU15" s="13"/>
+      <c r="LV15" s="13"/>
+      <c r="LW15" s="13"/>
+      <c r="LX15" s="13"/>
+      <c r="LY15" s="13"/>
+      <c r="LZ15" s="13"/>
+      <c r="MA15" s="13"/>
+      <c r="MB15" s="13"/>
+      <c r="MC15" s="13"/>
+      <c r="MD15" s="13"/>
+      <c r="ME15" s="13"/>
+      <c r="MF15" s="13"/>
+      <c r="MG15" s="13"/>
+      <c r="MH15" s="13"/>
+      <c r="MI15" s="13"/>
+      <c r="MJ15" s="13"/>
+      <c r="MK15" s="13"/>
+      <c r="ML15" s="13"/>
+      <c r="MM15" s="13"/>
+      <c r="MN15" s="13"/>
+      <c r="MO15" s="13"/>
+      <c r="MP15" s="13"/>
+      <c r="MQ15" s="13"/>
+      <c r="MR15" s="13"/>
+      <c r="MS15" s="13"/>
+      <c r="MT15" s="13"/>
+      <c r="MU15" s="13"/>
+      <c r="MV15" s="13"/>
+      <c r="MW15" s="13"/>
+      <c r="MX15" s="13"/>
+      <c r="MY15" s="13"/>
+      <c r="MZ15" s="13"/>
+      <c r="NA15" s="13"/>
+      <c r="NB15" s="13"/>
+      <c r="NC15" s="13"/>
+      <c r="ND15" s="13"/>
+      <c r="NE15" s="13"/>
+      <c r="NF15" s="13"/>
+      <c r="NG15" s="13"/>
+      <c r="NH15" s="13"/>
+      <c r="NI15" s="13"/>
+      <c r="NJ15" s="13"/>
+      <c r="NK15" s="13"/>
+      <c r="NL15" s="13"/>
+      <c r="NM15" s="13"/>
+      <c r="NN15" s="13"/>
+      <c r="NO15" s="13"/>
+      <c r="NP15" s="13"/>
+      <c r="NQ15" s="13"/>
+      <c r="NR15" s="13"/>
+      <c r="NS15" s="13"/>
+      <c r="NT15" s="13"/>
+      <c r="NU15" s="13"/>
+      <c r="NV15" s="13"/>
+      <c r="NW15" s="13"/>
+      <c r="NX15" s="13"/>
+      <c r="NY15" s="13"/>
+      <c r="NZ15" s="13"/>
+      <c r="OA15" s="13"/>
+      <c r="OB15" s="13"/>
+      <c r="OC15" s="13"/>
+      <c r="OD15" s="13"/>
+      <c r="OE15" s="13"/>
+      <c r="OF15" s="13"/>
+      <c r="OG15" s="13"/>
+      <c r="OH15" s="13"/>
+      <c r="OI15" s="13"/>
+      <c r="OJ15" s="13"/>
+      <c r="OK15" s="13"/>
+      <c r="OL15" s="13"/>
+      <c r="OM15" s="13"/>
+      <c r="ON15" s="13"/>
+      <c r="OO15" s="13"/>
+      <c r="OP15" s="13"/>
+      <c r="OQ15" s="13"/>
+      <c r="OR15" s="13"/>
+      <c r="OS15" s="13"/>
+      <c r="OT15" s="13"/>
+      <c r="OU15" s="13"/>
+      <c r="OV15" s="13"/>
+      <c r="OW15" s="13"/>
+      <c r="OX15" s="13"/>
+      <c r="OY15" s="13"/>
+      <c r="OZ15" s="13"/>
+      <c r="PA15" s="13"/>
+      <c r="PB15" s="13"/>
+      <c r="PC15" s="13"/>
+      <c r="PD15" s="13"/>
+      <c r="PE15" s="13"/>
+      <c r="PF15" s="13"/>
+      <c r="PG15" s="13"/>
+      <c r="PH15" s="13"/>
+      <c r="PI15" s="13"/>
+      <c r="PJ15" s="13"/>
+      <c r="PK15" s="13"/>
+      <c r="PL15" s="13"/>
+      <c r="PM15" s="13"/>
+      <c r="PN15" s="13"/>
+      <c r="PO15" s="13"/>
+      <c r="PP15" s="13"/>
+      <c r="PQ15" s="13"/>
+      <c r="PR15" s="13"/>
+      <c r="PS15" s="13"/>
+      <c r="PT15" s="13"/>
+      <c r="PU15" s="13"/>
+      <c r="PV15" s="13"/>
+      <c r="PW15" s="13"/>
+      <c r="PX15" s="13"/>
+      <c r="PY15" s="13"/>
+      <c r="PZ15" s="13"/>
+      <c r="QA15" s="13"/>
+      <c r="QB15" s="13"/>
+      <c r="QC15" s="13"/>
+      <c r="QD15" s="13"/>
+      <c r="QE15" s="13"/>
+      <c r="QF15" s="13"/>
+      <c r="QG15" s="13"/>
+      <c r="QH15" s="13"/>
+      <c r="QI15" s="13"/>
+      <c r="QJ15" s="13"/>
+      <c r="QK15" s="13"/>
+      <c r="QL15" s="13"/>
+      <c r="QM15" s="13"/>
+      <c r="QN15" s="13"/>
+      <c r="QO15" s="13"/>
+      <c r="QP15" s="13"/>
+      <c r="QQ15" s="13"/>
+      <c r="QR15" s="13"/>
+      <c r="QS15" s="13"/>
+      <c r="QT15" s="13"/>
+      <c r="QU15" s="13"/>
+      <c r="QV15" s="13"/>
+      <c r="QW15" s="13"/>
+      <c r="QX15" s="13"/>
+      <c r="QY15" s="13"/>
+      <c r="QZ15" s="13"/>
+      <c r="RA15" s="13"/>
+      <c r="RB15" s="13"/>
+      <c r="RC15" s="13"/>
+      <c r="RD15" s="13"/>
+      <c r="RE15" s="13"/>
+      <c r="RF15" s="13"/>
+      <c r="RG15" s="13"/>
+      <c r="RH15" s="13"/>
+      <c r="RI15" s="13"/>
+      <c r="RJ15" s="13"/>
+      <c r="RK15" s="13"/>
+      <c r="RL15" s="13"/>
+      <c r="RM15" s="13"/>
+      <c r="RN15" s="13"/>
+      <c r="RO15" s="13"/>
+      <c r="RP15" s="13"/>
+      <c r="RQ15" s="13"/>
+      <c r="RR15" s="13"/>
+      <c r="RS15" s="13"/>
+      <c r="RT15" s="13"/>
+      <c r="RU15" s="13"/>
+      <c r="RV15" s="13"/>
+      <c r="RW15" s="13"/>
+      <c r="RX15" s="13"/>
+      <c r="RY15" s="13"/>
+      <c r="RZ15" s="13"/>
+      <c r="SA15" s="13"/>
+      <c r="SB15" s="13"/>
+      <c r="SC15" s="13"/>
+      <c r="SD15" s="13"/>
+      <c r="SE15" s="13"/>
+      <c r="SF15" s="13"/>
+      <c r="SG15" s="13"/>
+      <c r="SH15" s="13"/>
+      <c r="SI15" s="13"/>
+      <c r="SJ15" s="13"/>
+      <c r="SK15" s="13"/>
+      <c r="SL15" s="13"/>
+      <c r="SM15" s="13"/>
+      <c r="SN15" s="13"/>
+      <c r="SO15" s="13"/>
+      <c r="SP15" s="13"/>
+      <c r="SQ15" s="13"/>
+      <c r="SR15" s="13"/>
+      <c r="SS15" s="13"/>
+      <c r="ST15" s="13"/>
+      <c r="SU15" s="13"/>
+      <c r="SV15" s="13"/>
+      <c r="SW15" s="13"/>
+      <c r="SX15" s="13"/>
+      <c r="SY15" s="13"/>
+      <c r="SZ15" s="13"/>
+      <c r="TA15" s="13"/>
+      <c r="TB15" s="13"/>
+      <c r="TC15" s="13"/>
+      <c r="TD15" s="13"/>
+      <c r="TE15" s="13"/>
+      <c r="TF15" s="13"/>
+      <c r="TG15" s="13"/>
+      <c r="TH15" s="13"/>
+      <c r="TI15" s="13"/>
+      <c r="TJ15" s="13"/>
+      <c r="TK15" s="13"/>
+      <c r="TL15" s="13"/>
+      <c r="TM15" s="13"/>
+      <c r="TN15" s="13"/>
+      <c r="TO15" s="13"/>
+      <c r="TP15" s="13"/>
+      <c r="TQ15" s="13"/>
+      <c r="TR15" s="13"/>
+      <c r="TS15" s="13"/>
+      <c r="TT15" s="13"/>
+      <c r="TU15" s="13"/>
+      <c r="TV15" s="13"/>
+      <c r="TW15" s="13"/>
+      <c r="TX15" s="13"/>
+      <c r="TY15" s="13"/>
+      <c r="TZ15" s="13"/>
+      <c r="UA15" s="13"/>
+      <c r="UB15" s="13"/>
+      <c r="UC15" s="13"/>
+      <c r="UD15" s="13"/>
+      <c r="UE15" s="13"/>
+      <c r="UF15" s="13"/>
+      <c r="UG15" s="13"/>
+      <c r="UH15" s="13"/>
+      <c r="UI15" s="13"/>
+      <c r="UJ15" s="13"/>
+      <c r="UK15" s="13"/>
+      <c r="UL15" s="13"/>
+      <c r="UM15" s="13"/>
+      <c r="UN15" s="13"/>
+      <c r="UO15" s="13"/>
+      <c r="UP15" s="13"/>
+      <c r="UQ15" s="13"/>
+      <c r="UR15" s="13"/>
+      <c r="US15" s="13"/>
+      <c r="UT15" s="13"/>
+      <c r="UU15" s="13"/>
+      <c r="UV15" s="13"/>
+      <c r="UW15" s="13"/>
+      <c r="UX15" s="13"/>
+      <c r="UY15" s="13"/>
+      <c r="UZ15" s="13"/>
+      <c r="VA15" s="13"/>
+      <c r="VB15" s="13"/>
+      <c r="VC15" s="13"/>
+      <c r="VD15" s="13"/>
+      <c r="VE15" s="13"/>
+      <c r="VF15" s="13"/>
+      <c r="VG15" s="13"/>
+      <c r="VH15" s="13"/>
+      <c r="VI15" s="13"/>
+      <c r="VJ15" s="13"/>
+      <c r="VK15" s="13"/>
+      <c r="VL15" s="13"/>
+      <c r="VM15" s="13"/>
+      <c r="VN15" s="13"/>
+      <c r="VO15" s="13"/>
+      <c r="VP15" s="13"/>
+      <c r="VQ15" s="13"/>
+      <c r="VR15" s="13"/>
+      <c r="VS15" s="13"/>
+      <c r="VT15" s="13"/>
+      <c r="VU15" s="13"/>
+      <c r="VV15" s="13"/>
+      <c r="VW15" s="13"/>
+      <c r="VX15" s="13"/>
+      <c r="VY15" s="13"/>
+      <c r="VZ15" s="13"/>
+      <c r="WA15" s="13"/>
+      <c r="WB15" s="13"/>
+      <c r="WC15" s="13"/>
+      <c r="WD15" s="13"/>
+      <c r="WE15" s="13"/>
+      <c r="WF15" s="13"/>
+      <c r="WG15" s="13"/>
+      <c r="WH15" s="13"/>
+      <c r="WI15" s="13"/>
+      <c r="WJ15" s="13"/>
+      <c r="WK15" s="13"/>
+      <c r="WL15" s="13"/>
+      <c r="WM15" s="13"/>
+      <c r="WN15" s="13"/>
+      <c r="WO15" s="13"/>
+      <c r="WP15" s="13"/>
+      <c r="WQ15" s="13"/>
+      <c r="WR15" s="13"/>
+      <c r="WS15" s="13"/>
+      <c r="WT15" s="13"/>
+      <c r="WU15" s="13"/>
+      <c r="WV15" s="13"/>
+      <c r="WW15" s="13"/>
+      <c r="WX15" s="13"/>
+      <c r="WY15" s="13"/>
+      <c r="WZ15" s="13"/>
+      <c r="XA15" s="13"/>
+      <c r="XB15" s="13"/>
+      <c r="XC15" s="13"/>
+      <c r="XD15" s="13"/>
+      <c r="XE15" s="13"/>
+      <c r="XF15" s="13"/>
+      <c r="XG15" s="13"/>
+      <c r="XH15" s="13"/>
+      <c r="XI15" s="13"/>
+      <c r="XJ15" s="13"/>
+      <c r="XK15" s="13"/>
+      <c r="XL15" s="13"/>
+      <c r="XM15" s="13"/>
+      <c r="XN15" s="13"/>
+      <c r="XO15" s="13"/>
+      <c r="XP15" s="13"/>
+      <c r="XQ15" s="13"/>
+      <c r="XR15" s="13"/>
+      <c r="XS15" s="13"/>
+      <c r="XT15" s="13"/>
+      <c r="XU15" s="13"/>
+      <c r="XV15" s="13"/>
+      <c r="XW15" s="13"/>
+      <c r="XX15" s="13"/>
+      <c r="XY15" s="13"/>
+      <c r="XZ15" s="13"/>
     </row>
-    <row r="16" spans="1:650" s="141" customFormat="1" ht="20.45" customHeight="1">
-      <c r="A16" s="6" t="s">
+    <row r="16" spans="1:650" s="178" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="172">
+      <c r="B16" s="183">
         <v>236.29</v>
       </c>
-      <c r="C16" s="172">
+      <c r="C16" s="183">
         <v>277.88</v>
       </c>
-      <c r="D16" s="172">
+      <c r="D16" s="183">
         <v>257.29000000000002</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E16" s="10">
         <f t="shared" si="0"/>
         <v>-7.4096732402475829E-2</v>
       </c>
-      <c r="F16" s="8">
+      <c r="F16" s="10">
         <f t="shared" si="1"/>
         <v>8.8873841465995307E-2</v>
       </c>
-      <c r="H16" s="175" t="s">
+      <c r="G16" s="150"/>
+      <c r="H16" s="188" t="s">
         <v>13</v>
       </c>
-      <c r="I16" s="8">
+      <c r="I16" s="10">
         <v>0.13581292756217622</v>
       </c>
-      <c r="J16" s="8">
+      <c r="J16" s="10">
         <v>0.3241892938336226</v>
       </c>
-      <c r="K16" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ16" s="11"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13"/>
+      <c r="P16" s="13"/>
+      <c r="Q16" s="13"/>
+      <c r="R16" s="13"/>
+      <c r="S16" s="13"/>
+      <c r="T16" s="13"/>
+      <c r="U16" s="13"/>
+      <c r="V16" s="13"/>
+      <c r="W16" s="13"/>
+      <c r="X16" s="13"/>
+      <c r="Y16" s="13"/>
+      <c r="Z16" s="13"/>
+      <c r="AA16" s="13"/>
+      <c r="AB16" s="13"/>
+      <c r="AC16" s="13"/>
+      <c r="AD16" s="13"/>
+      <c r="AE16" s="13"/>
+      <c r="AF16" s="13"/>
+      <c r="AG16" s="13"/>
+      <c r="AH16" s="13"/>
+      <c r="AI16" s="13"/>
+      <c r="AJ16" s="13"/>
+      <c r="AK16" s="13"/>
+      <c r="AL16" s="13"/>
+      <c r="AM16" s="13"/>
+      <c r="AN16" s="13"/>
+      <c r="AO16" s="13"/>
+      <c r="AP16" s="13"/>
+      <c r="AQ16" s="13"/>
+      <c r="AR16" s="13"/>
+      <c r="AS16" s="13"/>
+      <c r="AT16" s="13"/>
+      <c r="AU16" s="13"/>
+      <c r="AV16" s="13"/>
+      <c r="AW16" s="13"/>
+      <c r="AX16" s="13"/>
+      <c r="AY16" s="13"/>
+      <c r="AZ16" s="13"/>
+      <c r="BA16" s="13"/>
+      <c r="BB16" s="13"/>
+      <c r="BC16" s="13"/>
+      <c r="BD16" s="13"/>
+      <c r="BE16" s="13"/>
+      <c r="BF16" s="13"/>
+      <c r="BG16" s="13"/>
+      <c r="BH16" s="13"/>
+      <c r="BI16" s="13"/>
+      <c r="BJ16" s="13"/>
+      <c r="BK16" s="13"/>
+      <c r="BL16" s="13"/>
+      <c r="BM16" s="13"/>
+      <c r="BN16" s="13"/>
+      <c r="BO16" s="13"/>
+      <c r="BP16" s="13"/>
+      <c r="BQ16" s="13"/>
+      <c r="BR16" s="13"/>
+      <c r="BS16" s="13"/>
+      <c r="BT16" s="13"/>
+      <c r="BU16" s="13"/>
+      <c r="BV16" s="13"/>
+      <c r="BW16" s="13"/>
+      <c r="BX16" s="13"/>
+      <c r="BY16" s="13"/>
+      <c r="BZ16" s="13"/>
+      <c r="CA16" s="13"/>
+      <c r="CB16" s="13"/>
+      <c r="CC16" s="13"/>
+      <c r="CD16" s="13"/>
+      <c r="CE16" s="13"/>
+      <c r="CF16" s="13"/>
+      <c r="CG16" s="13"/>
+      <c r="CH16" s="13"/>
+      <c r="CI16" s="13"/>
+      <c r="CJ16" s="13"/>
+      <c r="CK16" s="13"/>
+      <c r="CL16" s="13"/>
+      <c r="CM16" s="13"/>
+      <c r="CN16" s="13"/>
+      <c r="CO16" s="13"/>
+      <c r="CP16" s="13"/>
+      <c r="CQ16" s="13"/>
+      <c r="CR16" s="13"/>
+      <c r="CS16" s="13"/>
+      <c r="CT16" s="13"/>
+      <c r="CU16" s="13"/>
+      <c r="CV16" s="13"/>
+      <c r="CW16" s="13"/>
+      <c r="CX16" s="13"/>
+      <c r="CY16" s="13"/>
+      <c r="CZ16" s="13"/>
+      <c r="DA16" s="13"/>
+      <c r="DB16" s="13"/>
+      <c r="DC16" s="13"/>
+      <c r="DD16" s="13"/>
+      <c r="DE16" s="13"/>
+      <c r="DF16" s="13"/>
+      <c r="DG16" s="13"/>
+      <c r="DH16" s="13"/>
+      <c r="DI16" s="13"/>
+      <c r="DJ16" s="13"/>
+      <c r="DK16" s="13"/>
+      <c r="DL16" s="13"/>
+      <c r="DM16" s="13"/>
+      <c r="DN16" s="13"/>
+      <c r="DO16" s="13"/>
+      <c r="DP16" s="13"/>
+      <c r="DQ16" s="13"/>
+      <c r="DR16" s="13"/>
+      <c r="DS16" s="13"/>
+      <c r="DT16" s="13"/>
+      <c r="DU16" s="13"/>
+      <c r="DV16" s="13"/>
+      <c r="DW16" s="13"/>
+      <c r="DX16" s="13"/>
+      <c r="DY16" s="13"/>
+      <c r="DZ16" s="13"/>
+      <c r="EA16" s="13"/>
+      <c r="EB16" s="13"/>
+      <c r="EC16" s="13"/>
+      <c r="ED16" s="13"/>
+      <c r="EE16" s="13"/>
+      <c r="EF16" s="13"/>
+      <c r="EG16" s="13"/>
+      <c r="EH16" s="13"/>
+      <c r="EI16" s="13"/>
+      <c r="EJ16" s="13"/>
+      <c r="EK16" s="13"/>
+      <c r="EL16" s="13"/>
+      <c r="EM16" s="13"/>
+      <c r="EN16" s="13"/>
+      <c r="EO16" s="13"/>
+      <c r="EP16" s="13"/>
+      <c r="EQ16" s="13"/>
+      <c r="ER16" s="13"/>
+      <c r="ES16" s="13"/>
+      <c r="ET16" s="13"/>
+      <c r="EU16" s="13"/>
+      <c r="EV16" s="13"/>
+      <c r="EW16" s="13"/>
+      <c r="EX16" s="13"/>
+      <c r="EY16" s="13"/>
+      <c r="EZ16" s="13"/>
+      <c r="FA16" s="13"/>
+      <c r="FB16" s="13"/>
+      <c r="FC16" s="13"/>
+      <c r="FD16" s="13"/>
+      <c r="FE16" s="13"/>
+      <c r="FF16" s="13"/>
+      <c r="FG16" s="13"/>
+      <c r="FH16" s="13"/>
+      <c r="FI16" s="13"/>
+      <c r="FJ16" s="13"/>
+      <c r="FK16" s="13"/>
+      <c r="FL16" s="13"/>
+      <c r="FM16" s="13"/>
+      <c r="FN16" s="13"/>
+      <c r="FO16" s="13"/>
+      <c r="FP16" s="13"/>
+      <c r="FQ16" s="13"/>
+      <c r="FR16" s="13"/>
+      <c r="FS16" s="13"/>
+      <c r="FT16" s="13"/>
+      <c r="FU16" s="13"/>
+      <c r="FV16" s="13"/>
+      <c r="FW16" s="13"/>
+      <c r="FX16" s="13"/>
+      <c r="FY16" s="13"/>
+      <c r="FZ16" s="13"/>
+      <c r="GA16" s="13"/>
+      <c r="GB16" s="13"/>
+      <c r="GC16" s="13"/>
+      <c r="GD16" s="13"/>
+      <c r="GE16" s="13"/>
+      <c r="GF16" s="13"/>
+      <c r="GG16" s="13"/>
+      <c r="GH16" s="13"/>
+      <c r="GI16" s="13"/>
+      <c r="GJ16" s="13"/>
+      <c r="GK16" s="13"/>
+      <c r="GL16" s="13"/>
+      <c r="GM16" s="13"/>
+      <c r="GN16" s="13"/>
+      <c r="GO16" s="13"/>
+      <c r="GP16" s="13"/>
+      <c r="GQ16" s="13"/>
+      <c r="GR16" s="13"/>
+      <c r="GS16" s="13"/>
+      <c r="GT16" s="13"/>
+      <c r="GU16" s="13"/>
+      <c r="GV16" s="13"/>
+      <c r="GW16" s="13"/>
+      <c r="GX16" s="13"/>
+      <c r="GY16" s="13"/>
+      <c r="GZ16" s="13"/>
+      <c r="HA16" s="13"/>
+      <c r="HB16" s="13"/>
+      <c r="HC16" s="13"/>
+      <c r="HD16" s="13"/>
+      <c r="HE16" s="13"/>
+      <c r="HF16" s="13"/>
+      <c r="HG16" s="13"/>
+      <c r="HH16" s="13"/>
+      <c r="HI16" s="13"/>
+      <c r="HJ16" s="13"/>
+      <c r="HK16" s="13"/>
+      <c r="HL16" s="13"/>
+      <c r="HM16" s="13"/>
+      <c r="HN16" s="13"/>
+      <c r="HO16" s="13"/>
+      <c r="HP16" s="13"/>
+      <c r="HQ16" s="13"/>
+      <c r="HR16" s="13"/>
+      <c r="HS16" s="13"/>
+      <c r="HT16" s="13"/>
+      <c r="HU16" s="13"/>
+      <c r="HV16" s="13"/>
+      <c r="HW16" s="13"/>
+      <c r="HX16" s="13"/>
+      <c r="HY16" s="13"/>
+      <c r="HZ16" s="13"/>
+      <c r="IA16" s="13"/>
+      <c r="IB16" s="13"/>
+      <c r="IC16" s="13"/>
+      <c r="ID16" s="13"/>
+      <c r="IE16" s="13"/>
+      <c r="IF16" s="13"/>
+      <c r="IG16" s="13"/>
+      <c r="IH16" s="13"/>
+      <c r="II16" s="13"/>
+      <c r="IJ16" s="13"/>
+      <c r="IK16" s="13"/>
+      <c r="IL16" s="13"/>
+      <c r="IM16" s="13"/>
+      <c r="IN16" s="13"/>
+      <c r="IO16" s="13"/>
+      <c r="IP16" s="13"/>
+      <c r="IQ16" s="13"/>
+      <c r="IR16" s="13"/>
+      <c r="IS16" s="13"/>
+      <c r="IT16" s="13"/>
+      <c r="IU16" s="13"/>
+      <c r="IV16" s="13"/>
+      <c r="IW16" s="13"/>
+      <c r="IX16" s="13"/>
+      <c r="IY16" s="13"/>
+      <c r="IZ16" s="13"/>
+      <c r="JA16" s="13"/>
+      <c r="JB16" s="13"/>
+      <c r="JC16" s="13"/>
+      <c r="JD16" s="13"/>
+      <c r="JE16" s="13"/>
+      <c r="JF16" s="13"/>
+      <c r="JG16" s="13"/>
+      <c r="JH16" s="13"/>
+      <c r="JI16" s="13"/>
+      <c r="JJ16" s="13"/>
+      <c r="JK16" s="13"/>
+      <c r="JL16" s="13"/>
+      <c r="JM16" s="13"/>
+      <c r="JN16" s="13"/>
+      <c r="JO16" s="13"/>
+      <c r="JP16" s="13"/>
+      <c r="JQ16" s="13"/>
+      <c r="JR16" s="13"/>
+      <c r="JS16" s="13"/>
+      <c r="JT16" s="13"/>
+      <c r="JU16" s="13"/>
+      <c r="JV16" s="13"/>
+      <c r="JW16" s="13"/>
+      <c r="JX16" s="13"/>
+      <c r="JY16" s="13"/>
+      <c r="JZ16" s="13"/>
+      <c r="KA16" s="13"/>
+      <c r="KB16" s="13"/>
+      <c r="KC16" s="13"/>
+      <c r="KD16" s="13"/>
+      <c r="KE16" s="13"/>
+      <c r="KF16" s="13"/>
+      <c r="KG16" s="13"/>
+      <c r="KH16" s="13"/>
+      <c r="KI16" s="13"/>
+      <c r="KJ16" s="13"/>
+      <c r="KK16" s="13"/>
+      <c r="KL16" s="13"/>
+      <c r="KM16" s="13"/>
+      <c r="KN16" s="13"/>
+      <c r="KO16" s="13"/>
+      <c r="KP16" s="13"/>
+      <c r="KQ16" s="13"/>
+      <c r="KR16" s="13"/>
+      <c r="KS16" s="13"/>
+      <c r="KT16" s="13"/>
+      <c r="KU16" s="13"/>
+      <c r="KV16" s="13"/>
+      <c r="KW16" s="13"/>
+      <c r="KX16" s="13"/>
+      <c r="KY16" s="13"/>
+      <c r="KZ16" s="13"/>
+      <c r="LA16" s="13"/>
+      <c r="LB16" s="13"/>
+      <c r="LC16" s="13"/>
+      <c r="LD16" s="13"/>
+      <c r="LE16" s="13"/>
+      <c r="LF16" s="13"/>
+      <c r="LG16" s="13"/>
+      <c r="LH16" s="13"/>
+      <c r="LI16" s="13"/>
+      <c r="LJ16" s="13"/>
+      <c r="LK16" s="13"/>
+      <c r="LL16" s="13"/>
+      <c r="LM16" s="13"/>
+      <c r="LN16" s="13"/>
+      <c r="LO16" s="13"/>
+      <c r="LP16" s="13"/>
+      <c r="LQ16" s="13"/>
+      <c r="LR16" s="13"/>
+      <c r="LS16" s="13"/>
+      <c r="LT16" s="13"/>
+      <c r="LU16" s="13"/>
+      <c r="LV16" s="13"/>
+      <c r="LW16" s="13"/>
+      <c r="LX16" s="13"/>
+      <c r="LY16" s="13"/>
+      <c r="LZ16" s="13"/>
+      <c r="MA16" s="13"/>
+      <c r="MB16" s="13"/>
+      <c r="MC16" s="13"/>
+      <c r="MD16" s="13"/>
+      <c r="ME16" s="13"/>
+      <c r="MF16" s="13"/>
+      <c r="MG16" s="13"/>
+      <c r="MH16" s="13"/>
+      <c r="MI16" s="13"/>
+      <c r="MJ16" s="13"/>
+      <c r="MK16" s="13"/>
+      <c r="ML16" s="13"/>
+      <c r="MM16" s="13"/>
+      <c r="MN16" s="13"/>
+      <c r="MO16" s="13"/>
+      <c r="MP16" s="13"/>
+      <c r="MQ16" s="13"/>
+      <c r="MR16" s="13"/>
+      <c r="MS16" s="13"/>
+      <c r="MT16" s="13"/>
+      <c r="MU16" s="13"/>
+      <c r="MV16" s="13"/>
+      <c r="MW16" s="13"/>
+      <c r="MX16" s="13"/>
+      <c r="MY16" s="13"/>
+      <c r="MZ16" s="13"/>
+      <c r="NA16" s="13"/>
+      <c r="NB16" s="13"/>
+      <c r="NC16" s="13"/>
+      <c r="ND16" s="13"/>
+      <c r="NE16" s="13"/>
+      <c r="NF16" s="13"/>
+      <c r="NG16" s="13"/>
+      <c r="NH16" s="13"/>
+      <c r="NI16" s="13"/>
+      <c r="NJ16" s="13"/>
+      <c r="NK16" s="13"/>
+      <c r="NL16" s="13"/>
+      <c r="NM16" s="13"/>
+      <c r="NN16" s="13"/>
+      <c r="NO16" s="13"/>
+      <c r="NP16" s="13"/>
+      <c r="NQ16" s="13"/>
+      <c r="NR16" s="13"/>
+      <c r="NS16" s="13"/>
+      <c r="NT16" s="13"/>
+      <c r="NU16" s="13"/>
+      <c r="NV16" s="13"/>
+      <c r="NW16" s="13"/>
+      <c r="NX16" s="13"/>
+      <c r="NY16" s="13"/>
+      <c r="NZ16" s="13"/>
+      <c r="OA16" s="13"/>
+      <c r="OB16" s="13"/>
+      <c r="OC16" s="13"/>
+      <c r="OD16" s="13"/>
+      <c r="OE16" s="13"/>
+      <c r="OF16" s="13"/>
+      <c r="OG16" s="13"/>
+      <c r="OH16" s="13"/>
+      <c r="OI16" s="13"/>
+      <c r="OJ16" s="13"/>
+      <c r="OK16" s="13"/>
+      <c r="OL16" s="13"/>
+      <c r="OM16" s="13"/>
+      <c r="ON16" s="13"/>
+      <c r="OO16" s="13"/>
+      <c r="OP16" s="13"/>
+      <c r="OQ16" s="13"/>
+      <c r="OR16" s="13"/>
+      <c r="OS16" s="13"/>
+      <c r="OT16" s="13"/>
+      <c r="OU16" s="13"/>
+      <c r="OV16" s="13"/>
+      <c r="OW16" s="13"/>
+      <c r="OX16" s="13"/>
+      <c r="OY16" s="13"/>
+      <c r="OZ16" s="13"/>
+      <c r="PA16" s="13"/>
+      <c r="PB16" s="13"/>
+      <c r="PC16" s="13"/>
+      <c r="PD16" s="13"/>
+      <c r="PE16" s="13"/>
+      <c r="PF16" s="13"/>
+      <c r="PG16" s="13"/>
+      <c r="PH16" s="13"/>
+      <c r="PI16" s="13"/>
+      <c r="PJ16" s="13"/>
+      <c r="PK16" s="13"/>
+      <c r="PL16" s="13"/>
+      <c r="PM16" s="13"/>
+      <c r="PN16" s="13"/>
+      <c r="PO16" s="13"/>
+      <c r="PP16" s="13"/>
+      <c r="PQ16" s="13"/>
+      <c r="PR16" s="13"/>
+      <c r="PS16" s="13"/>
+      <c r="PT16" s="13"/>
+      <c r="PU16" s="13"/>
+      <c r="PV16" s="13"/>
+      <c r="PW16" s="13"/>
+      <c r="PX16" s="13"/>
+      <c r="PY16" s="13"/>
+      <c r="PZ16" s="13"/>
+      <c r="QA16" s="13"/>
+      <c r="QB16" s="13"/>
+      <c r="QC16" s="13"/>
+      <c r="QD16" s="13"/>
+      <c r="QE16" s="13"/>
+      <c r="QF16" s="13"/>
+      <c r="QG16" s="13"/>
+      <c r="QH16" s="13"/>
+      <c r="QI16" s="13"/>
+      <c r="QJ16" s="13"/>
+      <c r="QK16" s="13"/>
+      <c r="QL16" s="13"/>
+      <c r="QM16" s="13"/>
+      <c r="QN16" s="13"/>
+      <c r="QO16" s="13"/>
+      <c r="QP16" s="13"/>
+      <c r="QQ16" s="13"/>
+      <c r="QR16" s="13"/>
+      <c r="QS16" s="13"/>
+      <c r="QT16" s="13"/>
+      <c r="QU16" s="13"/>
+      <c r="QV16" s="13"/>
+      <c r="QW16" s="13"/>
+      <c r="QX16" s="13"/>
+      <c r="QY16" s="13"/>
+      <c r="QZ16" s="13"/>
+      <c r="RA16" s="13"/>
+      <c r="RB16" s="13"/>
+      <c r="RC16" s="13"/>
+      <c r="RD16" s="13"/>
+      <c r="RE16" s="13"/>
+      <c r="RF16" s="13"/>
+      <c r="RG16" s="13"/>
+      <c r="RH16" s="13"/>
+      <c r="RI16" s="13"/>
+      <c r="RJ16" s="13"/>
+      <c r="RK16" s="13"/>
+      <c r="RL16" s="13"/>
+      <c r="RM16" s="13"/>
+      <c r="RN16" s="13"/>
+      <c r="RO16" s="13"/>
+      <c r="RP16" s="13"/>
+      <c r="RQ16" s="13"/>
+      <c r="RR16" s="13"/>
+      <c r="RS16" s="13"/>
+      <c r="RT16" s="13"/>
+      <c r="RU16" s="13"/>
+      <c r="RV16" s="13"/>
+      <c r="RW16" s="13"/>
+      <c r="RX16" s="13"/>
+      <c r="RY16" s="13"/>
+      <c r="RZ16" s="13"/>
+      <c r="SA16" s="13"/>
+      <c r="SB16" s="13"/>
+      <c r="SC16" s="13"/>
+      <c r="SD16" s="13"/>
+      <c r="SE16" s="13"/>
+      <c r="SF16" s="13"/>
+      <c r="SG16" s="13"/>
+      <c r="SH16" s="13"/>
+      <c r="SI16" s="13"/>
+      <c r="SJ16" s="13"/>
+      <c r="SK16" s="13"/>
+      <c r="SL16" s="13"/>
+      <c r="SM16" s="13"/>
+      <c r="SN16" s="13"/>
+      <c r="SO16" s="13"/>
+      <c r="SP16" s="13"/>
+      <c r="SQ16" s="13"/>
+      <c r="SR16" s="13"/>
+      <c r="SS16" s="13"/>
+      <c r="ST16" s="13"/>
+      <c r="SU16" s="13"/>
+      <c r="SV16" s="13"/>
+      <c r="SW16" s="13"/>
+      <c r="SX16" s="13"/>
+      <c r="SY16" s="13"/>
+      <c r="SZ16" s="13"/>
+      <c r="TA16" s="13"/>
+      <c r="TB16" s="13"/>
+      <c r="TC16" s="13"/>
+      <c r="TD16" s="13"/>
+      <c r="TE16" s="13"/>
+      <c r="TF16" s="13"/>
+      <c r="TG16" s="13"/>
+      <c r="TH16" s="13"/>
+      <c r="TI16" s="13"/>
+      <c r="TJ16" s="13"/>
+      <c r="TK16" s="13"/>
+      <c r="TL16" s="13"/>
+      <c r="TM16" s="13"/>
+      <c r="TN16" s="13"/>
+      <c r="TO16" s="13"/>
+      <c r="TP16" s="13"/>
+      <c r="TQ16" s="13"/>
+      <c r="TR16" s="13"/>
+      <c r="TS16" s="13"/>
+      <c r="TT16" s="13"/>
+      <c r="TU16" s="13"/>
+      <c r="TV16" s="13"/>
+      <c r="TW16" s="13"/>
+      <c r="TX16" s="13"/>
+      <c r="TY16" s="13"/>
+      <c r="TZ16" s="13"/>
+      <c r="UA16" s="13"/>
+      <c r="UB16" s="13"/>
+      <c r="UC16" s="13"/>
+      <c r="UD16" s="13"/>
+      <c r="UE16" s="13"/>
+      <c r="UF16" s="13"/>
+      <c r="UG16" s="13"/>
+      <c r="UH16" s="13"/>
+      <c r="UI16" s="13"/>
+      <c r="UJ16" s="13"/>
+      <c r="UK16" s="13"/>
+      <c r="UL16" s="13"/>
+      <c r="UM16" s="13"/>
+      <c r="UN16" s="13"/>
+      <c r="UO16" s="13"/>
+      <c r="UP16" s="13"/>
+      <c r="UQ16" s="13"/>
+      <c r="UR16" s="13"/>
+      <c r="US16" s="13"/>
+      <c r="UT16" s="13"/>
+      <c r="UU16" s="13"/>
+      <c r="UV16" s="13"/>
+      <c r="UW16" s="13"/>
+      <c r="UX16" s="13"/>
+      <c r="UY16" s="13"/>
+      <c r="UZ16" s="13"/>
+      <c r="VA16" s="13"/>
+      <c r="VB16" s="13"/>
+      <c r="VC16" s="13"/>
+      <c r="VD16" s="13"/>
+      <c r="VE16" s="13"/>
+      <c r="VF16" s="13"/>
+      <c r="VG16" s="13"/>
+      <c r="VH16" s="13"/>
+      <c r="VI16" s="13"/>
+      <c r="VJ16" s="13"/>
+      <c r="VK16" s="13"/>
+      <c r="VL16" s="13"/>
+      <c r="VM16" s="13"/>
+      <c r="VN16" s="13"/>
+      <c r="VO16" s="13"/>
+      <c r="VP16" s="13"/>
+      <c r="VQ16" s="13"/>
+      <c r="VR16" s="13"/>
+      <c r="VS16" s="13"/>
+      <c r="VT16" s="13"/>
+      <c r="VU16" s="13"/>
+      <c r="VV16" s="13"/>
+      <c r="VW16" s="13"/>
+      <c r="VX16" s="13"/>
+      <c r="VY16" s="13"/>
+      <c r="VZ16" s="13"/>
+      <c r="WA16" s="13"/>
+      <c r="WB16" s="13"/>
+      <c r="WC16" s="13"/>
+      <c r="WD16" s="13"/>
+      <c r="WE16" s="13"/>
+      <c r="WF16" s="13"/>
+      <c r="WG16" s="13"/>
+      <c r="WH16" s="13"/>
+      <c r="WI16" s="13"/>
+      <c r="WJ16" s="13"/>
+      <c r="WK16" s="13"/>
+      <c r="WL16" s="13"/>
+      <c r="WM16" s="13"/>
+      <c r="WN16" s="13"/>
+      <c r="WO16" s="13"/>
+      <c r="WP16" s="13"/>
+      <c r="WQ16" s="13"/>
+      <c r="WR16" s="13"/>
+      <c r="WS16" s="13"/>
+      <c r="WT16" s="13"/>
+      <c r="WU16" s="13"/>
+      <c r="WV16" s="13"/>
+      <c r="WW16" s="13"/>
+      <c r="WX16" s="13"/>
+      <c r="WY16" s="13"/>
+      <c r="WZ16" s="13"/>
+      <c r="XA16" s="13"/>
+      <c r="XB16" s="13"/>
+      <c r="XC16" s="13"/>
+      <c r="XD16" s="13"/>
+      <c r="XE16" s="13"/>
+      <c r="XF16" s="13"/>
+      <c r="XG16" s="13"/>
+      <c r="XH16" s="13"/>
+      <c r="XI16" s="13"/>
+      <c r="XJ16" s="13"/>
+      <c r="XK16" s="13"/>
+      <c r="XL16" s="13"/>
+      <c r="XM16" s="13"/>
+      <c r="XN16" s="13"/>
+      <c r="XO16" s="13"/>
+      <c r="XP16" s="13"/>
+      <c r="XQ16" s="13"/>
+      <c r="XR16" s="13"/>
+      <c r="XS16" s="13"/>
+      <c r="XT16" s="13"/>
+      <c r="XU16" s="13"/>
+      <c r="XV16" s="13"/>
+      <c r="XW16" s="13"/>
+      <c r="XX16" s="13"/>
+      <c r="XY16" s="13"/>
+      <c r="XZ16" s="13"/>
     </row>
-    <row r="17" spans="1:650" ht="20.45" customHeight="1" thickBot="1">
-      <c r="A17" s="177" t="s">
+    <row r="17" spans="1:650" s="180" customFormat="1" ht="20.399999999999999" customHeight="1" thickBot="1">
+      <c r="A17" s="190" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="178">
+      <c r="B17" s="191">
         <v>77414.92</v>
       </c>
-      <c r="C17" s="178">
+      <c r="C17" s="191">
         <v>85220.6</v>
       </c>
-      <c r="D17" s="178">
+      <c r="D17" s="191">
         <v>71947.55</v>
       </c>
-      <c r="E17" s="179">
+      <c r="E17" s="192">
         <f t="shared" si="0"/>
         <v>-0.15574931413296789</v>
       </c>
-      <c r="F17" s="179">
+      <c r="F17" s="192">
         <f t="shared" si="1"/>
         <v>-7.0624241425296219E-2</v>
       </c>
-      <c r="H17" s="200" t="s">
+      <c r="G17" s="8"/>
+      <c r="H17" s="215" t="s">
         <v>14</v>
       </c>
-      <c r="I17" s="203">
+      <c r="I17" s="218">
         <v>0.16345327864879389</v>
       </c>
-      <c r="J17" s="203">
+      <c r="J17" s="218">
         <v>0.4391409642625792</v>
       </c>
-      <c r="K17" s="11"/>
-[...638 lines deleted...]
-      <c r="XZ17" s="11"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="13"/>
+      <c r="O17" s="13"/>
+      <c r="P17" s="13"/>
+      <c r="Q17" s="13"/>
+      <c r="R17" s="13"/>
+      <c r="S17" s="13"/>
+      <c r="T17" s="13"/>
+      <c r="U17" s="13"/>
+      <c r="V17" s="13"/>
+      <c r="W17" s="13"/>
+      <c r="X17" s="13"/>
+      <c r="Y17" s="13"/>
+      <c r="Z17" s="13"/>
+      <c r="AA17" s="13"/>
+      <c r="AB17" s="13"/>
+      <c r="AC17" s="13"/>
+      <c r="AD17" s="13"/>
+      <c r="AE17" s="13"/>
+      <c r="AF17" s="13"/>
+      <c r="AG17" s="13"/>
+      <c r="AH17" s="13"/>
+      <c r="AI17" s="13"/>
+      <c r="AJ17" s="13"/>
+      <c r="AK17" s="13"/>
+      <c r="AL17" s="13"/>
+      <c r="AM17" s="13"/>
+      <c r="AN17" s="13"/>
+      <c r="AO17" s="13"/>
+      <c r="AP17" s="13"/>
+      <c r="AQ17" s="13"/>
+      <c r="AR17" s="13"/>
+      <c r="AS17" s="13"/>
+      <c r="AT17" s="13"/>
+      <c r="AU17" s="13"/>
+      <c r="AV17" s="13"/>
+      <c r="AW17" s="13"/>
+      <c r="AX17" s="13"/>
+      <c r="AY17" s="13"/>
+      <c r="AZ17" s="13"/>
+      <c r="BA17" s="13"/>
+      <c r="BB17" s="13"/>
+      <c r="BC17" s="13"/>
+      <c r="BD17" s="13"/>
+      <c r="BE17" s="13"/>
+      <c r="BF17" s="13"/>
+      <c r="BG17" s="13"/>
+      <c r="BH17" s="13"/>
+      <c r="BI17" s="13"/>
+      <c r="BJ17" s="13"/>
+      <c r="BK17" s="13"/>
+      <c r="BL17" s="13"/>
+      <c r="BM17" s="13"/>
+      <c r="BN17" s="13"/>
+      <c r="BO17" s="13"/>
+      <c r="BP17" s="13"/>
+      <c r="BQ17" s="13"/>
+      <c r="BR17" s="13"/>
+      <c r="BS17" s="13"/>
+      <c r="BT17" s="13"/>
+      <c r="BU17" s="13"/>
+      <c r="BV17" s="13"/>
+      <c r="BW17" s="13"/>
+      <c r="BX17" s="13"/>
+      <c r="BY17" s="13"/>
+      <c r="BZ17" s="13"/>
+      <c r="CA17" s="13"/>
+      <c r="CB17" s="13"/>
+      <c r="CC17" s="13"/>
+      <c r="CD17" s="13"/>
+      <c r="CE17" s="13"/>
+      <c r="CF17" s="13"/>
+      <c r="CG17" s="13"/>
+      <c r="CH17" s="13"/>
+      <c r="CI17" s="13"/>
+      <c r="CJ17" s="13"/>
+      <c r="CK17" s="13"/>
+      <c r="CL17" s="13"/>
+      <c r="CM17" s="13"/>
+      <c r="CN17" s="13"/>
+      <c r="CO17" s="13"/>
+      <c r="CP17" s="13"/>
+      <c r="CQ17" s="13"/>
+      <c r="CR17" s="13"/>
+      <c r="CS17" s="13"/>
+      <c r="CT17" s="13"/>
+      <c r="CU17" s="13"/>
+      <c r="CV17" s="13"/>
+      <c r="CW17" s="13"/>
+      <c r="CX17" s="13"/>
+      <c r="CY17" s="13"/>
+      <c r="CZ17" s="13"/>
+      <c r="DA17" s="13"/>
+      <c r="DB17" s="13"/>
+      <c r="DC17" s="13"/>
+      <c r="DD17" s="13"/>
+      <c r="DE17" s="13"/>
+      <c r="DF17" s="13"/>
+      <c r="DG17" s="13"/>
+      <c r="DH17" s="13"/>
+      <c r="DI17" s="13"/>
+      <c r="DJ17" s="13"/>
+      <c r="DK17" s="13"/>
+      <c r="DL17" s="13"/>
+      <c r="DM17" s="13"/>
+      <c r="DN17" s="13"/>
+      <c r="DO17" s="13"/>
+      <c r="DP17" s="13"/>
+      <c r="DQ17" s="13"/>
+      <c r="DR17" s="13"/>
+      <c r="DS17" s="13"/>
+      <c r="DT17" s="13"/>
+      <c r="DU17" s="13"/>
+      <c r="DV17" s="13"/>
+      <c r="DW17" s="13"/>
+      <c r="DX17" s="13"/>
+      <c r="DY17" s="13"/>
+      <c r="DZ17" s="13"/>
+      <c r="EA17" s="13"/>
+      <c r="EB17" s="13"/>
+      <c r="EC17" s="13"/>
+      <c r="ED17" s="13"/>
+      <c r="EE17" s="13"/>
+      <c r="EF17" s="13"/>
+      <c r="EG17" s="13"/>
+      <c r="EH17" s="13"/>
+      <c r="EI17" s="13"/>
+      <c r="EJ17" s="13"/>
+      <c r="EK17" s="13"/>
+      <c r="EL17" s="13"/>
+      <c r="EM17" s="13"/>
+      <c r="EN17" s="13"/>
+      <c r="EO17" s="13"/>
+      <c r="EP17" s="13"/>
+      <c r="EQ17" s="13"/>
+      <c r="ER17" s="13"/>
+      <c r="ES17" s="13"/>
+      <c r="ET17" s="13"/>
+      <c r="EU17" s="13"/>
+      <c r="EV17" s="13"/>
+      <c r="EW17" s="13"/>
+      <c r="EX17" s="13"/>
+      <c r="EY17" s="13"/>
+      <c r="EZ17" s="13"/>
+      <c r="FA17" s="13"/>
+      <c r="FB17" s="13"/>
+      <c r="FC17" s="13"/>
+      <c r="FD17" s="13"/>
+      <c r="FE17" s="13"/>
+      <c r="FF17" s="13"/>
+      <c r="FG17" s="13"/>
+      <c r="FH17" s="13"/>
+      <c r="FI17" s="13"/>
+      <c r="FJ17" s="13"/>
+      <c r="FK17" s="13"/>
+      <c r="FL17" s="13"/>
+      <c r="FM17" s="13"/>
+      <c r="FN17" s="13"/>
+      <c r="FO17" s="13"/>
+      <c r="FP17" s="13"/>
+      <c r="FQ17" s="13"/>
+      <c r="FR17" s="13"/>
+      <c r="FS17" s="13"/>
+      <c r="FT17" s="13"/>
+      <c r="FU17" s="13"/>
+      <c r="FV17" s="13"/>
+      <c r="FW17" s="13"/>
+      <c r="FX17" s="13"/>
+      <c r="FY17" s="13"/>
+      <c r="FZ17" s="13"/>
+      <c r="GA17" s="13"/>
+      <c r="GB17" s="13"/>
+      <c r="GC17" s="13"/>
+      <c r="GD17" s="13"/>
+      <c r="GE17" s="13"/>
+      <c r="GF17" s="13"/>
+      <c r="GG17" s="13"/>
+      <c r="GH17" s="13"/>
+      <c r="GI17" s="13"/>
+      <c r="GJ17" s="13"/>
+      <c r="GK17" s="13"/>
+      <c r="GL17" s="13"/>
+      <c r="GM17" s="13"/>
+      <c r="GN17" s="13"/>
+      <c r="GO17" s="13"/>
+      <c r="GP17" s="13"/>
+      <c r="GQ17" s="13"/>
+      <c r="GR17" s="13"/>
+      <c r="GS17" s="13"/>
+      <c r="GT17" s="13"/>
+      <c r="GU17" s="13"/>
+      <c r="GV17" s="13"/>
+      <c r="GW17" s="13"/>
+      <c r="GX17" s="13"/>
+      <c r="GY17" s="13"/>
+      <c r="GZ17" s="13"/>
+      <c r="HA17" s="13"/>
+      <c r="HB17" s="13"/>
+      <c r="HC17" s="13"/>
+      <c r="HD17" s="13"/>
+      <c r="HE17" s="13"/>
+      <c r="HF17" s="13"/>
+      <c r="HG17" s="13"/>
+      <c r="HH17" s="13"/>
+      <c r="HI17" s="13"/>
+      <c r="HJ17" s="13"/>
+      <c r="HK17" s="13"/>
+      <c r="HL17" s="13"/>
+      <c r="HM17" s="13"/>
+      <c r="HN17" s="13"/>
+      <c r="HO17" s="13"/>
+      <c r="HP17" s="13"/>
+      <c r="HQ17" s="13"/>
+      <c r="HR17" s="13"/>
+      <c r="HS17" s="13"/>
+      <c r="HT17" s="13"/>
+      <c r="HU17" s="13"/>
+      <c r="HV17" s="13"/>
+      <c r="HW17" s="13"/>
+      <c r="HX17" s="13"/>
+      <c r="HY17" s="13"/>
+      <c r="HZ17" s="13"/>
+      <c r="IA17" s="13"/>
+      <c r="IB17" s="13"/>
+      <c r="IC17" s="13"/>
+      <c r="ID17" s="13"/>
+      <c r="IE17" s="13"/>
+      <c r="IF17" s="13"/>
+      <c r="IG17" s="13"/>
+      <c r="IH17" s="13"/>
+      <c r="II17" s="13"/>
+      <c r="IJ17" s="13"/>
+      <c r="IK17" s="13"/>
+      <c r="IL17" s="13"/>
+      <c r="IM17" s="13"/>
+      <c r="IN17" s="13"/>
+      <c r="IO17" s="13"/>
+      <c r="IP17" s="13"/>
+      <c r="IQ17" s="13"/>
+      <c r="IR17" s="13"/>
+      <c r="IS17" s="13"/>
+      <c r="IT17" s="13"/>
+      <c r="IU17" s="13"/>
+      <c r="IV17" s="13"/>
+      <c r="IW17" s="13"/>
+      <c r="IX17" s="13"/>
+      <c r="IY17" s="13"/>
+      <c r="IZ17" s="13"/>
+      <c r="JA17" s="13"/>
+      <c r="JB17" s="13"/>
+      <c r="JC17" s="13"/>
+      <c r="JD17" s="13"/>
+      <c r="JE17" s="13"/>
+      <c r="JF17" s="13"/>
+      <c r="JG17" s="13"/>
+      <c r="JH17" s="13"/>
+      <c r="JI17" s="13"/>
+      <c r="JJ17" s="13"/>
+      <c r="JK17" s="13"/>
+      <c r="JL17" s="13"/>
+      <c r="JM17" s="13"/>
+      <c r="JN17" s="13"/>
+      <c r="JO17" s="13"/>
+      <c r="JP17" s="13"/>
+      <c r="JQ17" s="13"/>
+      <c r="JR17" s="13"/>
+      <c r="JS17" s="13"/>
+      <c r="JT17" s="13"/>
+      <c r="JU17" s="13"/>
+      <c r="JV17" s="13"/>
+      <c r="JW17" s="13"/>
+      <c r="JX17" s="13"/>
+      <c r="JY17" s="13"/>
+      <c r="JZ17" s="13"/>
+      <c r="KA17" s="13"/>
+      <c r="KB17" s="13"/>
+      <c r="KC17" s="13"/>
+      <c r="KD17" s="13"/>
+      <c r="KE17" s="13"/>
+      <c r="KF17" s="13"/>
+      <c r="KG17" s="13"/>
+      <c r="KH17" s="13"/>
+      <c r="KI17" s="13"/>
+      <c r="KJ17" s="13"/>
+      <c r="KK17" s="13"/>
+      <c r="KL17" s="13"/>
+      <c r="KM17" s="13"/>
+      <c r="KN17" s="13"/>
+      <c r="KO17" s="13"/>
+      <c r="KP17" s="13"/>
+      <c r="KQ17" s="13"/>
+      <c r="KR17" s="13"/>
+      <c r="KS17" s="13"/>
+      <c r="KT17" s="13"/>
+      <c r="KU17" s="13"/>
+      <c r="KV17" s="13"/>
+      <c r="KW17" s="13"/>
+      <c r="KX17" s="13"/>
+      <c r="KY17" s="13"/>
+      <c r="KZ17" s="13"/>
+      <c r="LA17" s="13"/>
+      <c r="LB17" s="13"/>
+      <c r="LC17" s="13"/>
+      <c r="LD17" s="13"/>
+      <c r="LE17" s="13"/>
+      <c r="LF17" s="13"/>
+      <c r="LG17" s="13"/>
+      <c r="LH17" s="13"/>
+      <c r="LI17" s="13"/>
+      <c r="LJ17" s="13"/>
+      <c r="LK17" s="13"/>
+      <c r="LL17" s="13"/>
+      <c r="LM17" s="13"/>
+      <c r="LN17" s="13"/>
+      <c r="LO17" s="13"/>
+      <c r="LP17" s="13"/>
+      <c r="LQ17" s="13"/>
+      <c r="LR17" s="13"/>
+      <c r="LS17" s="13"/>
+      <c r="LT17" s="13"/>
+      <c r="LU17" s="13"/>
+      <c r="LV17" s="13"/>
+      <c r="LW17" s="13"/>
+      <c r="LX17" s="13"/>
+      <c r="LY17" s="13"/>
+      <c r="LZ17" s="13"/>
+      <c r="MA17" s="13"/>
+      <c r="MB17" s="13"/>
+      <c r="MC17" s="13"/>
+      <c r="MD17" s="13"/>
+      <c r="ME17" s="13"/>
+      <c r="MF17" s="13"/>
+      <c r="MG17" s="13"/>
+      <c r="MH17" s="13"/>
+      <c r="MI17" s="13"/>
+      <c r="MJ17" s="13"/>
+      <c r="MK17" s="13"/>
+      <c r="ML17" s="13"/>
+      <c r="MM17" s="13"/>
+      <c r="MN17" s="13"/>
+      <c r="MO17" s="13"/>
+      <c r="MP17" s="13"/>
+      <c r="MQ17" s="13"/>
+      <c r="MR17" s="13"/>
+      <c r="MS17" s="13"/>
+      <c r="MT17" s="13"/>
+      <c r="MU17" s="13"/>
+      <c r="MV17" s="13"/>
+      <c r="MW17" s="13"/>
+      <c r="MX17" s="13"/>
+      <c r="MY17" s="13"/>
+      <c r="MZ17" s="13"/>
+      <c r="NA17" s="13"/>
+      <c r="NB17" s="13"/>
+      <c r="NC17" s="13"/>
+      <c r="ND17" s="13"/>
+      <c r="NE17" s="13"/>
+      <c r="NF17" s="13"/>
+      <c r="NG17" s="13"/>
+      <c r="NH17" s="13"/>
+      <c r="NI17" s="13"/>
+      <c r="NJ17" s="13"/>
+      <c r="NK17" s="13"/>
+      <c r="NL17" s="13"/>
+      <c r="NM17" s="13"/>
+      <c r="NN17" s="13"/>
+      <c r="NO17" s="13"/>
+      <c r="NP17" s="13"/>
+      <c r="NQ17" s="13"/>
+      <c r="NR17" s="13"/>
+      <c r="NS17" s="13"/>
+      <c r="NT17" s="13"/>
+      <c r="NU17" s="13"/>
+      <c r="NV17" s="13"/>
+      <c r="NW17" s="13"/>
+      <c r="NX17" s="13"/>
+      <c r="NY17" s="13"/>
+      <c r="NZ17" s="13"/>
+      <c r="OA17" s="13"/>
+      <c r="OB17" s="13"/>
+      <c r="OC17" s="13"/>
+      <c r="OD17" s="13"/>
+      <c r="OE17" s="13"/>
+      <c r="OF17" s="13"/>
+      <c r="OG17" s="13"/>
+      <c r="OH17" s="13"/>
+      <c r="OI17" s="13"/>
+      <c r="OJ17" s="13"/>
+      <c r="OK17" s="13"/>
+      <c r="OL17" s="13"/>
+      <c r="OM17" s="13"/>
+      <c r="ON17" s="13"/>
+      <c r="OO17" s="13"/>
+      <c r="OP17" s="13"/>
+      <c r="OQ17" s="13"/>
+      <c r="OR17" s="13"/>
+      <c r="OS17" s="13"/>
+      <c r="OT17" s="13"/>
+      <c r="OU17" s="13"/>
+      <c r="OV17" s="13"/>
+      <c r="OW17" s="13"/>
+      <c r="OX17" s="13"/>
+      <c r="OY17" s="13"/>
+      <c r="OZ17" s="13"/>
+      <c r="PA17" s="13"/>
+      <c r="PB17" s="13"/>
+      <c r="PC17" s="13"/>
+      <c r="PD17" s="13"/>
+      <c r="PE17" s="13"/>
+      <c r="PF17" s="13"/>
+      <c r="PG17" s="13"/>
+      <c r="PH17" s="13"/>
+      <c r="PI17" s="13"/>
+      <c r="PJ17" s="13"/>
+      <c r="PK17" s="13"/>
+      <c r="PL17" s="13"/>
+      <c r="PM17" s="13"/>
+      <c r="PN17" s="13"/>
+      <c r="PO17" s="13"/>
+      <c r="PP17" s="13"/>
+      <c r="PQ17" s="13"/>
+      <c r="PR17" s="13"/>
+      <c r="PS17" s="13"/>
+      <c r="PT17" s="13"/>
+      <c r="PU17" s="13"/>
+      <c r="PV17" s="13"/>
+      <c r="PW17" s="13"/>
+      <c r="PX17" s="13"/>
+      <c r="PY17" s="13"/>
+      <c r="PZ17" s="13"/>
+      <c r="QA17" s="13"/>
+      <c r="QB17" s="13"/>
+      <c r="QC17" s="13"/>
+      <c r="QD17" s="13"/>
+      <c r="QE17" s="13"/>
+      <c r="QF17" s="13"/>
+      <c r="QG17" s="13"/>
+      <c r="QH17" s="13"/>
+      <c r="QI17" s="13"/>
+      <c r="QJ17" s="13"/>
+      <c r="QK17" s="13"/>
+      <c r="QL17" s="13"/>
+      <c r="QM17" s="13"/>
+      <c r="QN17" s="13"/>
+      <c r="QO17" s="13"/>
+      <c r="QP17" s="13"/>
+      <c r="QQ17" s="13"/>
+      <c r="QR17" s="13"/>
+      <c r="QS17" s="13"/>
+      <c r="QT17" s="13"/>
+      <c r="QU17" s="13"/>
+      <c r="QV17" s="13"/>
+      <c r="QW17" s="13"/>
+      <c r="QX17" s="13"/>
+      <c r="QY17" s="13"/>
+      <c r="QZ17" s="13"/>
+      <c r="RA17" s="13"/>
+      <c r="RB17" s="13"/>
+      <c r="RC17" s="13"/>
+      <c r="RD17" s="13"/>
+      <c r="RE17" s="13"/>
+      <c r="RF17" s="13"/>
+      <c r="RG17" s="13"/>
+      <c r="RH17" s="13"/>
+      <c r="RI17" s="13"/>
+      <c r="RJ17" s="13"/>
+      <c r="RK17" s="13"/>
+      <c r="RL17" s="13"/>
+      <c r="RM17" s="13"/>
+      <c r="RN17" s="13"/>
+      <c r="RO17" s="13"/>
+      <c r="RP17" s="13"/>
+      <c r="RQ17" s="13"/>
+      <c r="RR17" s="13"/>
+      <c r="RS17" s="13"/>
+      <c r="RT17" s="13"/>
+      <c r="RU17" s="13"/>
+      <c r="RV17" s="13"/>
+      <c r="RW17" s="13"/>
+      <c r="RX17" s="13"/>
+      <c r="RY17" s="13"/>
+      <c r="RZ17" s="13"/>
+      <c r="SA17" s="13"/>
+      <c r="SB17" s="13"/>
+      <c r="SC17" s="13"/>
+      <c r="SD17" s="13"/>
+      <c r="SE17" s="13"/>
+      <c r="SF17" s="13"/>
+      <c r="SG17" s="13"/>
+      <c r="SH17" s="13"/>
+      <c r="SI17" s="13"/>
+      <c r="SJ17" s="13"/>
+      <c r="SK17" s="13"/>
+      <c r="SL17" s="13"/>
+      <c r="SM17" s="13"/>
+      <c r="SN17" s="13"/>
+      <c r="SO17" s="13"/>
+      <c r="SP17" s="13"/>
+      <c r="SQ17" s="13"/>
+      <c r="SR17" s="13"/>
+      <c r="SS17" s="13"/>
+      <c r="ST17" s="13"/>
+      <c r="SU17" s="13"/>
+      <c r="SV17" s="13"/>
+      <c r="SW17" s="13"/>
+      <c r="SX17" s="13"/>
+      <c r="SY17" s="13"/>
+      <c r="SZ17" s="13"/>
+      <c r="TA17" s="13"/>
+      <c r="TB17" s="13"/>
+      <c r="TC17" s="13"/>
+      <c r="TD17" s="13"/>
+      <c r="TE17" s="13"/>
+      <c r="TF17" s="13"/>
+      <c r="TG17" s="13"/>
+      <c r="TH17" s="13"/>
+      <c r="TI17" s="13"/>
+      <c r="TJ17" s="13"/>
+      <c r="TK17" s="13"/>
+      <c r="TL17" s="13"/>
+      <c r="TM17" s="13"/>
+      <c r="TN17" s="13"/>
+      <c r="TO17" s="13"/>
+      <c r="TP17" s="13"/>
+      <c r="TQ17" s="13"/>
+      <c r="TR17" s="13"/>
+      <c r="TS17" s="13"/>
+      <c r="TT17" s="13"/>
+      <c r="TU17" s="13"/>
+      <c r="TV17" s="13"/>
+      <c r="TW17" s="13"/>
+      <c r="TX17" s="13"/>
+      <c r="TY17" s="13"/>
+      <c r="TZ17" s="13"/>
+      <c r="UA17" s="13"/>
+      <c r="UB17" s="13"/>
+      <c r="UC17" s="13"/>
+      <c r="UD17" s="13"/>
+      <c r="UE17" s="13"/>
+      <c r="UF17" s="13"/>
+      <c r="UG17" s="13"/>
+      <c r="UH17" s="13"/>
+      <c r="UI17" s="13"/>
+      <c r="UJ17" s="13"/>
+      <c r="UK17" s="13"/>
+      <c r="UL17" s="13"/>
+      <c r="UM17" s="13"/>
+      <c r="UN17" s="13"/>
+      <c r="UO17" s="13"/>
+      <c r="UP17" s="13"/>
+      <c r="UQ17" s="13"/>
+      <c r="UR17" s="13"/>
+      <c r="US17" s="13"/>
+      <c r="UT17" s="13"/>
+      <c r="UU17" s="13"/>
+      <c r="UV17" s="13"/>
+      <c r="UW17" s="13"/>
+      <c r="UX17" s="13"/>
+      <c r="UY17" s="13"/>
+      <c r="UZ17" s="13"/>
+      <c r="VA17" s="13"/>
+      <c r="VB17" s="13"/>
+      <c r="VC17" s="13"/>
+      <c r="VD17" s="13"/>
+      <c r="VE17" s="13"/>
+      <c r="VF17" s="13"/>
+      <c r="VG17" s="13"/>
+      <c r="VH17" s="13"/>
+      <c r="VI17" s="13"/>
+      <c r="VJ17" s="13"/>
+      <c r="VK17" s="13"/>
+      <c r="VL17" s="13"/>
+      <c r="VM17" s="13"/>
+      <c r="VN17" s="13"/>
+      <c r="VO17" s="13"/>
+      <c r="VP17" s="13"/>
+      <c r="VQ17" s="13"/>
+      <c r="VR17" s="13"/>
+      <c r="VS17" s="13"/>
+      <c r="VT17" s="13"/>
+      <c r="VU17" s="13"/>
+      <c r="VV17" s="13"/>
+      <c r="VW17" s="13"/>
+      <c r="VX17" s="13"/>
+      <c r="VY17" s="13"/>
+      <c r="VZ17" s="13"/>
+      <c r="WA17" s="13"/>
+      <c r="WB17" s="13"/>
+      <c r="WC17" s="13"/>
+      <c r="WD17" s="13"/>
+      <c r="WE17" s="13"/>
+      <c r="WF17" s="13"/>
+      <c r="WG17" s="13"/>
+      <c r="WH17" s="13"/>
+      <c r="WI17" s="13"/>
+      <c r="WJ17" s="13"/>
+      <c r="WK17" s="13"/>
+      <c r="WL17" s="13"/>
+      <c r="WM17" s="13"/>
+      <c r="WN17" s="13"/>
+      <c r="WO17" s="13"/>
+      <c r="WP17" s="13"/>
+      <c r="WQ17" s="13"/>
+      <c r="WR17" s="13"/>
+      <c r="WS17" s="13"/>
+      <c r="WT17" s="13"/>
+      <c r="WU17" s="13"/>
+      <c r="WV17" s="13"/>
+      <c r="WW17" s="13"/>
+      <c r="WX17" s="13"/>
+      <c r="WY17" s="13"/>
+      <c r="WZ17" s="13"/>
+      <c r="XA17" s="13"/>
+      <c r="XB17" s="13"/>
+      <c r="XC17" s="13"/>
+      <c r="XD17" s="13"/>
+      <c r="XE17" s="13"/>
+      <c r="XF17" s="13"/>
+      <c r="XG17" s="13"/>
+      <c r="XH17" s="13"/>
+      <c r="XI17" s="13"/>
+      <c r="XJ17" s="13"/>
+      <c r="XK17" s="13"/>
+      <c r="XL17" s="13"/>
+      <c r="XM17" s="13"/>
+      <c r="XN17" s="13"/>
+      <c r="XO17" s="13"/>
+      <c r="XP17" s="13"/>
+      <c r="XQ17" s="13"/>
+      <c r="XR17" s="13"/>
+      <c r="XS17" s="13"/>
+      <c r="XT17" s="13"/>
+      <c r="XU17" s="13"/>
+      <c r="XV17" s="13"/>
+      <c r="XW17" s="13"/>
+      <c r="XX17" s="13"/>
+      <c r="XY17" s="13"/>
+      <c r="XZ17" s="13"/>
     </row>
-    <row r="18" spans="1:650" s="11" customFormat="1" ht="13.15" customHeight="1">
-      <c r="A18" s="57" t="s">
+    <row r="18" spans="1:650" s="13" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A18" s="67" t="s">
         <v>69</v>
       </c>
-      <c r="D18" s="58"/>
-[...2 lines deleted...]
-      <c r="G18" s="57" t="s">
+      <c r="D18" s="68"/>
+      <c r="E18" s="68"/>
+      <c r="F18" s="68"/>
+      <c r="G18" s="187" t="s">
         <v>79</v>
       </c>
-      <c r="K18" s="57"/>
+      <c r="K18" s="187"/>
     </row>
-    <row r="19" spans="1:650" s="11" customFormat="1">
-      <c r="A19" s="59" t="s">
+    <row r="19" spans="1:650" s="13" customFormat="1">
+      <c r="A19" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="58"/>
-[...3 lines deleted...]
-      <c r="G19" s="3"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="8"/>
     </row>
-    <row r="20" spans="1:650" s="11" customFormat="1">
-      <c r="A20" s="57" t="s">
+    <row r="20" spans="1:650" s="13" customFormat="1">
+      <c r="A20" s="67" t="s">
         <v>79</v>
       </c>
-      <c r="C20" s="84"/>
-[...5 lines deleted...]
-      <c r="J20" s="3"/>
+      <c r="C20" s="94"/>
+      <c r="D20" s="68"/>
+      <c r="E20" s="68"/>
+      <c r="F20" s="68"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+    </row>
+    <row r="22" spans="1:650">
+      <c r="B22" s="8"/>
+    </row>
+    <row r="23" spans="1:650">
+      <c r="B23" s="8"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:F17">
+  <sortState ref="A3:F17">
     <sortCondition descending="1" ref="E3:E17"/>
     <sortCondition descending="1" ref="F3:F17"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:XFD1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <conditionalFormatting sqref="E3:F17">
-    <cfRule type="cellIs" dxfId="4" priority="3" operator="lessThan">
+  <conditionalFormatting sqref="E3:E11 E17 E13:F15 I3:J14">
+    <cfRule type="cellIs" dxfId="33" priority="22" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I3:J16">
-    <cfRule type="cellIs" dxfId="3" priority="1" operator="lessThan">
+  <conditionalFormatting sqref="F3:F11 F17">
+    <cfRule type="cellIs" dxfId="32" priority="11" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I16">
+    <cfRule type="cellIs" dxfId="31" priority="8" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J16">
+    <cfRule type="cellIs" dxfId="30" priority="7" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E12">
+    <cfRule type="cellIs" dxfId="29" priority="6" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F12">
+    <cfRule type="cellIs" dxfId="28" priority="5" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E16">
+    <cfRule type="cellIs" dxfId="27" priority="4" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F16">
+    <cfRule type="cellIs" dxfId="26" priority="3" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I15">
+    <cfRule type="cellIs" dxfId="25" priority="2" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J15">
+    <cfRule type="cellIs" dxfId="24" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A19" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="1200" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:I121"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:XFD1"/>
       <selection pane="bottomLeft" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="1"/>
+  <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1"/>
   <cols>
-    <col min="1" max="1" width="64.85546875" style="13" customWidth="1"/>
-[...508 lines deleted...]
-    <col min="16372" max="16384" width="8.85546875" style="13" customWidth="1"/>
+    <col min="1" max="1" width="64.88671875" style="16" customWidth="1"/>
+    <col min="2" max="5" width="10.109375" style="16" customWidth="1"/>
+    <col min="6" max="6" width="10.88671875" style="16" customWidth="1"/>
+    <col min="7" max="9" width="10.109375" style="16" customWidth="1"/>
+    <col min="10" max="228" width="8.88671875" style="16"/>
+    <col min="229" max="229" width="62.109375" style="16" customWidth="1"/>
+    <col min="230" max="232" width="11" style="16" customWidth="1"/>
+    <col min="233" max="234" width="11.44140625" style="16" customWidth="1"/>
+    <col min="235" max="235" width="11.33203125" style="16" customWidth="1"/>
+    <col min="236" max="236" width="12" style="16" customWidth="1"/>
+    <col min="237" max="238" width="10.33203125" style="16" customWidth="1"/>
+    <col min="239" max="239" width="12.6640625" style="16" customWidth="1"/>
+    <col min="240" max="484" width="8.88671875" style="16"/>
+    <col min="485" max="485" width="62.109375" style="16" customWidth="1"/>
+    <col min="486" max="488" width="11" style="16" customWidth="1"/>
+    <col min="489" max="490" width="11.44140625" style="16" customWidth="1"/>
+    <col min="491" max="491" width="11.33203125" style="16" customWidth="1"/>
+    <col min="492" max="492" width="12" style="16" customWidth="1"/>
+    <col min="493" max="494" width="10.33203125" style="16" customWidth="1"/>
+    <col min="495" max="495" width="12.6640625" style="16" customWidth="1"/>
+    <col min="496" max="740" width="8.88671875" style="16"/>
+    <col min="741" max="741" width="62.109375" style="16" customWidth="1"/>
+    <col min="742" max="744" width="11" style="16" customWidth="1"/>
+    <col min="745" max="746" width="11.44140625" style="16" customWidth="1"/>
+    <col min="747" max="747" width="11.33203125" style="16" customWidth="1"/>
+    <col min="748" max="748" width="12" style="16" customWidth="1"/>
+    <col min="749" max="750" width="10.33203125" style="16" customWidth="1"/>
+    <col min="751" max="751" width="12.6640625" style="16" customWidth="1"/>
+    <col min="752" max="996" width="8.88671875" style="16"/>
+    <col min="997" max="997" width="62.109375" style="16" customWidth="1"/>
+    <col min="998" max="1000" width="11" style="16" customWidth="1"/>
+    <col min="1001" max="1002" width="11.44140625" style="16" customWidth="1"/>
+    <col min="1003" max="1003" width="11.33203125" style="16" customWidth="1"/>
+    <col min="1004" max="1004" width="12" style="16" customWidth="1"/>
+    <col min="1005" max="1006" width="10.33203125" style="16" customWidth="1"/>
+    <col min="1007" max="1007" width="12.6640625" style="16" customWidth="1"/>
+    <col min="1008" max="1252" width="8.88671875" style="16"/>
+    <col min="1253" max="1253" width="62.109375" style="16" customWidth="1"/>
+    <col min="1254" max="1256" width="11" style="16" customWidth="1"/>
+    <col min="1257" max="1258" width="11.44140625" style="16" customWidth="1"/>
+    <col min="1259" max="1259" width="11.33203125" style="16" customWidth="1"/>
+    <col min="1260" max="1260" width="12" style="16" customWidth="1"/>
+    <col min="1261" max="1262" width="10.33203125" style="16" customWidth="1"/>
+    <col min="1263" max="1263" width="12.6640625" style="16" customWidth="1"/>
+    <col min="1264" max="1508" width="8.88671875" style="16"/>
+    <col min="1509" max="1509" width="62.109375" style="16" customWidth="1"/>
+    <col min="1510" max="1512" width="11" style="16" customWidth="1"/>
+    <col min="1513" max="1514" width="11.44140625" style="16" customWidth="1"/>
+    <col min="1515" max="1515" width="11.33203125" style="16" customWidth="1"/>
+    <col min="1516" max="1516" width="12" style="16" customWidth="1"/>
+    <col min="1517" max="1518" width="10.33203125" style="16" customWidth="1"/>
+    <col min="1519" max="1519" width="12.6640625" style="16" customWidth="1"/>
+    <col min="1520" max="1764" width="8.88671875" style="16"/>
+    <col min="1765" max="1765" width="62.109375" style="16" customWidth="1"/>
+    <col min="1766" max="1768" width="11" style="16" customWidth="1"/>
+    <col min="1769" max="1770" width="11.44140625" style="16" customWidth="1"/>
+    <col min="1771" max="1771" width="11.33203125" style="16" customWidth="1"/>
+    <col min="1772" max="1772" width="12" style="16" customWidth="1"/>
+    <col min="1773" max="1774" width="10.33203125" style="16" customWidth="1"/>
+    <col min="1775" max="1775" width="12.6640625" style="16" customWidth="1"/>
+    <col min="1776" max="2020" width="8.88671875" style="16"/>
+    <col min="2021" max="2021" width="62.109375" style="16" customWidth="1"/>
+    <col min="2022" max="2024" width="11" style="16" customWidth="1"/>
+    <col min="2025" max="2026" width="11.44140625" style="16" customWidth="1"/>
+    <col min="2027" max="2027" width="11.33203125" style="16" customWidth="1"/>
+    <col min="2028" max="2028" width="12" style="16" customWidth="1"/>
+    <col min="2029" max="2030" width="10.33203125" style="16" customWidth="1"/>
+    <col min="2031" max="2031" width="12.6640625" style="16" customWidth="1"/>
+    <col min="2032" max="2276" width="8.88671875" style="16"/>
+    <col min="2277" max="2277" width="62.109375" style="16" customWidth="1"/>
+    <col min="2278" max="2280" width="11" style="16" customWidth="1"/>
+    <col min="2281" max="2282" width="11.44140625" style="16" customWidth="1"/>
+    <col min="2283" max="2283" width="11.33203125" style="16" customWidth="1"/>
+    <col min="2284" max="2284" width="12" style="16" customWidth="1"/>
+    <col min="2285" max="2286" width="10.33203125" style="16" customWidth="1"/>
+    <col min="2287" max="2287" width="12.6640625" style="16" customWidth="1"/>
+    <col min="2288" max="2532" width="8.88671875" style="16"/>
+    <col min="2533" max="2533" width="62.109375" style="16" customWidth="1"/>
+    <col min="2534" max="2536" width="11" style="16" customWidth="1"/>
+    <col min="2537" max="2538" width="11.44140625" style="16" customWidth="1"/>
+    <col min="2539" max="2539" width="11.33203125" style="16" customWidth="1"/>
+    <col min="2540" max="2540" width="12" style="16" customWidth="1"/>
+    <col min="2541" max="2542" width="10.33203125" style="16" customWidth="1"/>
+    <col min="2543" max="2543" width="12.6640625" style="16" customWidth="1"/>
+    <col min="2544" max="2788" width="8.88671875" style="16"/>
+    <col min="2789" max="2789" width="62.109375" style="16" customWidth="1"/>
+    <col min="2790" max="2792" width="11" style="16" customWidth="1"/>
+    <col min="2793" max="2794" width="11.44140625" style="16" customWidth="1"/>
+    <col min="2795" max="2795" width="11.33203125" style="16" customWidth="1"/>
+    <col min="2796" max="2796" width="12" style="16" customWidth="1"/>
+    <col min="2797" max="2798" width="10.33203125" style="16" customWidth="1"/>
+    <col min="2799" max="2799" width="12.6640625" style="16" customWidth="1"/>
+    <col min="2800" max="3044" width="8.88671875" style="16"/>
+    <col min="3045" max="3045" width="62.109375" style="16" customWidth="1"/>
+    <col min="3046" max="3048" width="11" style="16" customWidth="1"/>
+    <col min="3049" max="3050" width="11.44140625" style="16" customWidth="1"/>
+    <col min="3051" max="3051" width="11.33203125" style="16" customWidth="1"/>
+    <col min="3052" max="3052" width="12" style="16" customWidth="1"/>
+    <col min="3053" max="3054" width="10.33203125" style="16" customWidth="1"/>
+    <col min="3055" max="3055" width="12.6640625" style="16" customWidth="1"/>
+    <col min="3056" max="3300" width="8.88671875" style="16"/>
+    <col min="3301" max="3301" width="62.109375" style="16" customWidth="1"/>
+    <col min="3302" max="3304" width="11" style="16" customWidth="1"/>
+    <col min="3305" max="3306" width="11.44140625" style="16" customWidth="1"/>
+    <col min="3307" max="3307" width="11.33203125" style="16" customWidth="1"/>
+    <col min="3308" max="3308" width="12" style="16" customWidth="1"/>
+    <col min="3309" max="3310" width="10.33203125" style="16" customWidth="1"/>
+    <col min="3311" max="3311" width="12.6640625" style="16" customWidth="1"/>
+    <col min="3312" max="3556" width="8.88671875" style="16"/>
+    <col min="3557" max="3557" width="62.109375" style="16" customWidth="1"/>
+    <col min="3558" max="3560" width="11" style="16" customWidth="1"/>
+    <col min="3561" max="3562" width="11.44140625" style="16" customWidth="1"/>
+    <col min="3563" max="3563" width="11.33203125" style="16" customWidth="1"/>
+    <col min="3564" max="3564" width="12" style="16" customWidth="1"/>
+    <col min="3565" max="3566" width="10.33203125" style="16" customWidth="1"/>
+    <col min="3567" max="3567" width="12.6640625" style="16" customWidth="1"/>
+    <col min="3568" max="3812" width="8.88671875" style="16"/>
+    <col min="3813" max="3813" width="62.109375" style="16" customWidth="1"/>
+    <col min="3814" max="3816" width="11" style="16" customWidth="1"/>
+    <col min="3817" max="3818" width="11.44140625" style="16" customWidth="1"/>
+    <col min="3819" max="3819" width="11.33203125" style="16" customWidth="1"/>
+    <col min="3820" max="3820" width="12" style="16" customWidth="1"/>
+    <col min="3821" max="3822" width="10.33203125" style="16" customWidth="1"/>
+    <col min="3823" max="3823" width="12.6640625" style="16" customWidth="1"/>
+    <col min="3824" max="4068" width="8.88671875" style="16"/>
+    <col min="4069" max="4069" width="62.109375" style="16" customWidth="1"/>
+    <col min="4070" max="4072" width="11" style="16" customWidth="1"/>
+    <col min="4073" max="4074" width="11.44140625" style="16" customWidth="1"/>
+    <col min="4075" max="4075" width="11.33203125" style="16" customWidth="1"/>
+    <col min="4076" max="4076" width="12" style="16" customWidth="1"/>
+    <col min="4077" max="4078" width="10.33203125" style="16" customWidth="1"/>
+    <col min="4079" max="4079" width="12.6640625" style="16" customWidth="1"/>
+    <col min="4080" max="4324" width="8.88671875" style="16"/>
+    <col min="4325" max="4325" width="62.109375" style="16" customWidth="1"/>
+    <col min="4326" max="4328" width="11" style="16" customWidth="1"/>
+    <col min="4329" max="4330" width="11.44140625" style="16" customWidth="1"/>
+    <col min="4331" max="4331" width="11.33203125" style="16" customWidth="1"/>
+    <col min="4332" max="4332" width="12" style="16" customWidth="1"/>
+    <col min="4333" max="4334" width="10.33203125" style="16" customWidth="1"/>
+    <col min="4335" max="4335" width="12.6640625" style="16" customWidth="1"/>
+    <col min="4336" max="4580" width="8.88671875" style="16"/>
+    <col min="4581" max="4581" width="62.109375" style="16" customWidth="1"/>
+    <col min="4582" max="4584" width="11" style="16" customWidth="1"/>
+    <col min="4585" max="4586" width="11.44140625" style="16" customWidth="1"/>
+    <col min="4587" max="4587" width="11.33203125" style="16" customWidth="1"/>
+    <col min="4588" max="4588" width="12" style="16" customWidth="1"/>
+    <col min="4589" max="4590" width="10.33203125" style="16" customWidth="1"/>
+    <col min="4591" max="4591" width="12.6640625" style="16" customWidth="1"/>
+    <col min="4592" max="4836" width="8.88671875" style="16"/>
+    <col min="4837" max="4837" width="62.109375" style="16" customWidth="1"/>
+    <col min="4838" max="4840" width="11" style="16" customWidth="1"/>
+    <col min="4841" max="4842" width="11.44140625" style="16" customWidth="1"/>
+    <col min="4843" max="4843" width="11.33203125" style="16" customWidth="1"/>
+    <col min="4844" max="4844" width="12" style="16" customWidth="1"/>
+    <col min="4845" max="4846" width="10.33203125" style="16" customWidth="1"/>
+    <col min="4847" max="4847" width="12.6640625" style="16" customWidth="1"/>
+    <col min="4848" max="5092" width="8.88671875" style="16"/>
+    <col min="5093" max="5093" width="62.109375" style="16" customWidth="1"/>
+    <col min="5094" max="5096" width="11" style="16" customWidth="1"/>
+    <col min="5097" max="5098" width="11.44140625" style="16" customWidth="1"/>
+    <col min="5099" max="5099" width="11.33203125" style="16" customWidth="1"/>
+    <col min="5100" max="5100" width="12" style="16" customWidth="1"/>
+    <col min="5101" max="5102" width="10.33203125" style="16" customWidth="1"/>
+    <col min="5103" max="5103" width="12.6640625" style="16" customWidth="1"/>
+    <col min="5104" max="5348" width="8.88671875" style="16"/>
+    <col min="5349" max="5349" width="62.109375" style="16" customWidth="1"/>
+    <col min="5350" max="5352" width="11" style="16" customWidth="1"/>
+    <col min="5353" max="5354" width="11.44140625" style="16" customWidth="1"/>
+    <col min="5355" max="5355" width="11.33203125" style="16" customWidth="1"/>
+    <col min="5356" max="5356" width="12" style="16" customWidth="1"/>
+    <col min="5357" max="5358" width="10.33203125" style="16" customWidth="1"/>
+    <col min="5359" max="5359" width="12.6640625" style="16" customWidth="1"/>
+    <col min="5360" max="5604" width="8.88671875" style="16"/>
+    <col min="5605" max="5605" width="62.109375" style="16" customWidth="1"/>
+    <col min="5606" max="5608" width="11" style="16" customWidth="1"/>
+    <col min="5609" max="5610" width="11.44140625" style="16" customWidth="1"/>
+    <col min="5611" max="5611" width="11.33203125" style="16" customWidth="1"/>
+    <col min="5612" max="5612" width="12" style="16" customWidth="1"/>
+    <col min="5613" max="5614" width="10.33203125" style="16" customWidth="1"/>
+    <col min="5615" max="5615" width="12.6640625" style="16" customWidth="1"/>
+    <col min="5616" max="5860" width="8.88671875" style="16"/>
+    <col min="5861" max="5861" width="62.109375" style="16" customWidth="1"/>
+    <col min="5862" max="5864" width="11" style="16" customWidth="1"/>
+    <col min="5865" max="5866" width="11.44140625" style="16" customWidth="1"/>
+    <col min="5867" max="5867" width="11.33203125" style="16" customWidth="1"/>
+    <col min="5868" max="5868" width="12" style="16" customWidth="1"/>
+    <col min="5869" max="5870" width="10.33203125" style="16" customWidth="1"/>
+    <col min="5871" max="5871" width="12.6640625" style="16" customWidth="1"/>
+    <col min="5872" max="6116" width="8.88671875" style="16"/>
+    <col min="6117" max="6117" width="62.109375" style="16" customWidth="1"/>
+    <col min="6118" max="6120" width="11" style="16" customWidth="1"/>
+    <col min="6121" max="6122" width="11.44140625" style="16" customWidth="1"/>
+    <col min="6123" max="6123" width="11.33203125" style="16" customWidth="1"/>
+    <col min="6124" max="6124" width="12" style="16" customWidth="1"/>
+    <col min="6125" max="6126" width="10.33203125" style="16" customWidth="1"/>
+    <col min="6127" max="6127" width="12.6640625" style="16" customWidth="1"/>
+    <col min="6128" max="6372" width="8.88671875" style="16"/>
+    <col min="6373" max="6373" width="62.109375" style="16" customWidth="1"/>
+    <col min="6374" max="6376" width="11" style="16" customWidth="1"/>
+    <col min="6377" max="6378" width="11.44140625" style="16" customWidth="1"/>
+    <col min="6379" max="6379" width="11.33203125" style="16" customWidth="1"/>
+    <col min="6380" max="6380" width="12" style="16" customWidth="1"/>
+    <col min="6381" max="6382" width="10.33203125" style="16" customWidth="1"/>
+    <col min="6383" max="6383" width="12.6640625" style="16" customWidth="1"/>
+    <col min="6384" max="6628" width="8.88671875" style="16"/>
+    <col min="6629" max="6629" width="62.109375" style="16" customWidth="1"/>
+    <col min="6630" max="6632" width="11" style="16" customWidth="1"/>
+    <col min="6633" max="6634" width="11.44140625" style="16" customWidth="1"/>
+    <col min="6635" max="6635" width="11.33203125" style="16" customWidth="1"/>
+    <col min="6636" max="6636" width="12" style="16" customWidth="1"/>
+    <col min="6637" max="6638" width="10.33203125" style="16" customWidth="1"/>
+    <col min="6639" max="6639" width="12.6640625" style="16" customWidth="1"/>
+    <col min="6640" max="6884" width="8.88671875" style="16"/>
+    <col min="6885" max="6885" width="62.109375" style="16" customWidth="1"/>
+    <col min="6886" max="6888" width="11" style="16" customWidth="1"/>
+    <col min="6889" max="6890" width="11.44140625" style="16" customWidth="1"/>
+    <col min="6891" max="6891" width="11.33203125" style="16" customWidth="1"/>
+    <col min="6892" max="6892" width="12" style="16" customWidth="1"/>
+    <col min="6893" max="6894" width="10.33203125" style="16" customWidth="1"/>
+    <col min="6895" max="6895" width="12.6640625" style="16" customWidth="1"/>
+    <col min="6896" max="7140" width="8.88671875" style="16"/>
+    <col min="7141" max="7141" width="62.109375" style="16" customWidth="1"/>
+    <col min="7142" max="7144" width="11" style="16" customWidth="1"/>
+    <col min="7145" max="7146" width="11.44140625" style="16" customWidth="1"/>
+    <col min="7147" max="7147" width="11.33203125" style="16" customWidth="1"/>
+    <col min="7148" max="7148" width="12" style="16" customWidth="1"/>
+    <col min="7149" max="7150" width="10.33203125" style="16" customWidth="1"/>
+    <col min="7151" max="7151" width="12.6640625" style="16" customWidth="1"/>
+    <col min="7152" max="7396" width="8.88671875" style="16"/>
+    <col min="7397" max="7397" width="62.109375" style="16" customWidth="1"/>
+    <col min="7398" max="7400" width="11" style="16" customWidth="1"/>
+    <col min="7401" max="7402" width="11.44140625" style="16" customWidth="1"/>
+    <col min="7403" max="7403" width="11.33203125" style="16" customWidth="1"/>
+    <col min="7404" max="7404" width="12" style="16" customWidth="1"/>
+    <col min="7405" max="7406" width="10.33203125" style="16" customWidth="1"/>
+    <col min="7407" max="7407" width="12.6640625" style="16" customWidth="1"/>
+    <col min="7408" max="7652" width="8.88671875" style="16"/>
+    <col min="7653" max="7653" width="62.109375" style="16" customWidth="1"/>
+    <col min="7654" max="7656" width="11" style="16" customWidth="1"/>
+    <col min="7657" max="7658" width="11.44140625" style="16" customWidth="1"/>
+    <col min="7659" max="7659" width="11.33203125" style="16" customWidth="1"/>
+    <col min="7660" max="7660" width="12" style="16" customWidth="1"/>
+    <col min="7661" max="7662" width="10.33203125" style="16" customWidth="1"/>
+    <col min="7663" max="7663" width="12.6640625" style="16" customWidth="1"/>
+    <col min="7664" max="7908" width="8.88671875" style="16"/>
+    <col min="7909" max="7909" width="62.109375" style="16" customWidth="1"/>
+    <col min="7910" max="7912" width="11" style="16" customWidth="1"/>
+    <col min="7913" max="7914" width="11.44140625" style="16" customWidth="1"/>
+    <col min="7915" max="7915" width="11.33203125" style="16" customWidth="1"/>
+    <col min="7916" max="7916" width="12" style="16" customWidth="1"/>
+    <col min="7917" max="7918" width="10.33203125" style="16" customWidth="1"/>
+    <col min="7919" max="7919" width="12.6640625" style="16" customWidth="1"/>
+    <col min="7920" max="8164" width="8.88671875" style="16"/>
+    <col min="8165" max="8165" width="62.109375" style="16" customWidth="1"/>
+    <col min="8166" max="8168" width="11" style="16" customWidth="1"/>
+    <col min="8169" max="8170" width="11.44140625" style="16" customWidth="1"/>
+    <col min="8171" max="8171" width="11.33203125" style="16" customWidth="1"/>
+    <col min="8172" max="8172" width="12" style="16" customWidth="1"/>
+    <col min="8173" max="8174" width="10.33203125" style="16" customWidth="1"/>
+    <col min="8175" max="8175" width="12.6640625" style="16" customWidth="1"/>
+    <col min="8176" max="8420" width="8.88671875" style="16"/>
+    <col min="8421" max="8421" width="62.109375" style="16" customWidth="1"/>
+    <col min="8422" max="8424" width="11" style="16" customWidth="1"/>
+    <col min="8425" max="8426" width="11.44140625" style="16" customWidth="1"/>
+    <col min="8427" max="8427" width="11.33203125" style="16" customWidth="1"/>
+    <col min="8428" max="8428" width="12" style="16" customWidth="1"/>
+    <col min="8429" max="8430" width="10.33203125" style="16" customWidth="1"/>
+    <col min="8431" max="8431" width="12.6640625" style="16" customWidth="1"/>
+    <col min="8432" max="8676" width="8.88671875" style="16"/>
+    <col min="8677" max="8677" width="62.109375" style="16" customWidth="1"/>
+    <col min="8678" max="8680" width="11" style="16" customWidth="1"/>
+    <col min="8681" max="8682" width="11.44140625" style="16" customWidth="1"/>
+    <col min="8683" max="8683" width="11.33203125" style="16" customWidth="1"/>
+    <col min="8684" max="8684" width="12" style="16" customWidth="1"/>
+    <col min="8685" max="8686" width="10.33203125" style="16" customWidth="1"/>
+    <col min="8687" max="8687" width="12.6640625" style="16" customWidth="1"/>
+    <col min="8688" max="8932" width="8.88671875" style="16"/>
+    <col min="8933" max="8933" width="62.109375" style="16" customWidth="1"/>
+    <col min="8934" max="8936" width="11" style="16" customWidth="1"/>
+    <col min="8937" max="8938" width="11.44140625" style="16" customWidth="1"/>
+    <col min="8939" max="8939" width="11.33203125" style="16" customWidth="1"/>
+    <col min="8940" max="8940" width="12" style="16" customWidth="1"/>
+    <col min="8941" max="8942" width="10.33203125" style="16" customWidth="1"/>
+    <col min="8943" max="8943" width="12.6640625" style="16" customWidth="1"/>
+    <col min="8944" max="9188" width="8.88671875" style="16"/>
+    <col min="9189" max="9189" width="62.109375" style="16" customWidth="1"/>
+    <col min="9190" max="9192" width="11" style="16" customWidth="1"/>
+    <col min="9193" max="9194" width="11.44140625" style="16" customWidth="1"/>
+    <col min="9195" max="9195" width="11.33203125" style="16" customWidth="1"/>
+    <col min="9196" max="9196" width="12" style="16" customWidth="1"/>
+    <col min="9197" max="9198" width="10.33203125" style="16" customWidth="1"/>
+    <col min="9199" max="9199" width="12.6640625" style="16" customWidth="1"/>
+    <col min="9200" max="9444" width="8.88671875" style="16"/>
+    <col min="9445" max="9445" width="62.109375" style="16" customWidth="1"/>
+    <col min="9446" max="9448" width="11" style="16" customWidth="1"/>
+    <col min="9449" max="9450" width="11.44140625" style="16" customWidth="1"/>
+    <col min="9451" max="9451" width="11.33203125" style="16" customWidth="1"/>
+    <col min="9452" max="9452" width="12" style="16" customWidth="1"/>
+    <col min="9453" max="9454" width="10.33203125" style="16" customWidth="1"/>
+    <col min="9455" max="9455" width="12.6640625" style="16" customWidth="1"/>
+    <col min="9456" max="9700" width="8.88671875" style="16"/>
+    <col min="9701" max="9701" width="62.109375" style="16" customWidth="1"/>
+    <col min="9702" max="9704" width="11" style="16" customWidth="1"/>
+    <col min="9705" max="9706" width="11.44140625" style="16" customWidth="1"/>
+    <col min="9707" max="9707" width="11.33203125" style="16" customWidth="1"/>
+    <col min="9708" max="9708" width="12" style="16" customWidth="1"/>
+    <col min="9709" max="9710" width="10.33203125" style="16" customWidth="1"/>
+    <col min="9711" max="9711" width="12.6640625" style="16" customWidth="1"/>
+    <col min="9712" max="9956" width="8.88671875" style="16"/>
+    <col min="9957" max="9957" width="62.109375" style="16" customWidth="1"/>
+    <col min="9958" max="9960" width="11" style="16" customWidth="1"/>
+    <col min="9961" max="9962" width="11.44140625" style="16" customWidth="1"/>
+    <col min="9963" max="9963" width="11.33203125" style="16" customWidth="1"/>
+    <col min="9964" max="9964" width="12" style="16" customWidth="1"/>
+    <col min="9965" max="9966" width="10.33203125" style="16" customWidth="1"/>
+    <col min="9967" max="9967" width="12.6640625" style="16" customWidth="1"/>
+    <col min="9968" max="10212" width="8.88671875" style="16"/>
+    <col min="10213" max="10213" width="62.109375" style="16" customWidth="1"/>
+    <col min="10214" max="10216" width="11" style="16" customWidth="1"/>
+    <col min="10217" max="10218" width="11.44140625" style="16" customWidth="1"/>
+    <col min="10219" max="10219" width="11.33203125" style="16" customWidth="1"/>
+    <col min="10220" max="10220" width="12" style="16" customWidth="1"/>
+    <col min="10221" max="10222" width="10.33203125" style="16" customWidth="1"/>
+    <col min="10223" max="10223" width="12.6640625" style="16" customWidth="1"/>
+    <col min="10224" max="10468" width="8.88671875" style="16"/>
+    <col min="10469" max="10469" width="62.109375" style="16" customWidth="1"/>
+    <col min="10470" max="10472" width="11" style="16" customWidth="1"/>
+    <col min="10473" max="10474" width="11.44140625" style="16" customWidth="1"/>
+    <col min="10475" max="10475" width="11.33203125" style="16" customWidth="1"/>
+    <col min="10476" max="10476" width="12" style="16" customWidth="1"/>
+    <col min="10477" max="10478" width="10.33203125" style="16" customWidth="1"/>
+    <col min="10479" max="10479" width="12.6640625" style="16" customWidth="1"/>
+    <col min="10480" max="10724" width="8.88671875" style="16"/>
+    <col min="10725" max="10725" width="62.109375" style="16" customWidth="1"/>
+    <col min="10726" max="10728" width="11" style="16" customWidth="1"/>
+    <col min="10729" max="10730" width="11.44140625" style="16" customWidth="1"/>
+    <col min="10731" max="10731" width="11.33203125" style="16" customWidth="1"/>
+    <col min="10732" max="10732" width="12" style="16" customWidth="1"/>
+    <col min="10733" max="10734" width="10.33203125" style="16" customWidth="1"/>
+    <col min="10735" max="10735" width="12.6640625" style="16" customWidth="1"/>
+    <col min="10736" max="10980" width="8.88671875" style="16"/>
+    <col min="10981" max="10981" width="62.109375" style="16" customWidth="1"/>
+    <col min="10982" max="10984" width="11" style="16" customWidth="1"/>
+    <col min="10985" max="10986" width="11.44140625" style="16" customWidth="1"/>
+    <col min="10987" max="10987" width="11.33203125" style="16" customWidth="1"/>
+    <col min="10988" max="10988" width="12" style="16" customWidth="1"/>
+    <col min="10989" max="10990" width="10.33203125" style="16" customWidth="1"/>
+    <col min="10991" max="10991" width="12.6640625" style="16" customWidth="1"/>
+    <col min="10992" max="11236" width="8.88671875" style="16"/>
+    <col min="11237" max="11237" width="62.109375" style="16" customWidth="1"/>
+    <col min="11238" max="11240" width="11" style="16" customWidth="1"/>
+    <col min="11241" max="11242" width="11.44140625" style="16" customWidth="1"/>
+    <col min="11243" max="11243" width="11.33203125" style="16" customWidth="1"/>
+    <col min="11244" max="11244" width="12" style="16" customWidth="1"/>
+    <col min="11245" max="11246" width="10.33203125" style="16" customWidth="1"/>
+    <col min="11247" max="11247" width="12.6640625" style="16" customWidth="1"/>
+    <col min="11248" max="11492" width="8.88671875" style="16"/>
+    <col min="11493" max="11493" width="62.109375" style="16" customWidth="1"/>
+    <col min="11494" max="11496" width="11" style="16" customWidth="1"/>
+    <col min="11497" max="11498" width="11.44140625" style="16" customWidth="1"/>
+    <col min="11499" max="11499" width="11.33203125" style="16" customWidth="1"/>
+    <col min="11500" max="11500" width="12" style="16" customWidth="1"/>
+    <col min="11501" max="11502" width="10.33203125" style="16" customWidth="1"/>
+    <col min="11503" max="11503" width="12.6640625" style="16" customWidth="1"/>
+    <col min="11504" max="11748" width="8.88671875" style="16"/>
+    <col min="11749" max="11749" width="62.109375" style="16" customWidth="1"/>
+    <col min="11750" max="11752" width="11" style="16" customWidth="1"/>
+    <col min="11753" max="11754" width="11.44140625" style="16" customWidth="1"/>
+    <col min="11755" max="11755" width="11.33203125" style="16" customWidth="1"/>
+    <col min="11756" max="11756" width="12" style="16" customWidth="1"/>
+    <col min="11757" max="11758" width="10.33203125" style="16" customWidth="1"/>
+    <col min="11759" max="11759" width="12.6640625" style="16" customWidth="1"/>
+    <col min="11760" max="12004" width="8.88671875" style="16"/>
+    <col min="12005" max="12005" width="62.109375" style="16" customWidth="1"/>
+    <col min="12006" max="12008" width="11" style="16" customWidth="1"/>
+    <col min="12009" max="12010" width="11.44140625" style="16" customWidth="1"/>
+    <col min="12011" max="12011" width="11.33203125" style="16" customWidth="1"/>
+    <col min="12012" max="12012" width="12" style="16" customWidth="1"/>
+    <col min="12013" max="12014" width="10.33203125" style="16" customWidth="1"/>
+    <col min="12015" max="12015" width="12.6640625" style="16" customWidth="1"/>
+    <col min="12016" max="12260" width="8.88671875" style="16"/>
+    <col min="12261" max="12261" width="62.109375" style="16" customWidth="1"/>
+    <col min="12262" max="12264" width="11" style="16" customWidth="1"/>
+    <col min="12265" max="12266" width="11.44140625" style="16" customWidth="1"/>
+    <col min="12267" max="12267" width="11.33203125" style="16" customWidth="1"/>
+    <col min="12268" max="12268" width="12" style="16" customWidth="1"/>
+    <col min="12269" max="12270" width="10.33203125" style="16" customWidth="1"/>
+    <col min="12271" max="12271" width="12.6640625" style="16" customWidth="1"/>
+    <col min="12272" max="12516" width="8.88671875" style="16"/>
+    <col min="12517" max="12517" width="62.109375" style="16" customWidth="1"/>
+    <col min="12518" max="12520" width="11" style="16" customWidth="1"/>
+    <col min="12521" max="12522" width="11.44140625" style="16" customWidth="1"/>
+    <col min="12523" max="12523" width="11.33203125" style="16" customWidth="1"/>
+    <col min="12524" max="12524" width="12" style="16" customWidth="1"/>
+    <col min="12525" max="12526" width="10.33203125" style="16" customWidth="1"/>
+    <col min="12527" max="12527" width="12.6640625" style="16" customWidth="1"/>
+    <col min="12528" max="12772" width="8.88671875" style="16"/>
+    <col min="12773" max="12773" width="62.109375" style="16" customWidth="1"/>
+    <col min="12774" max="12776" width="11" style="16" customWidth="1"/>
+    <col min="12777" max="12778" width="11.44140625" style="16" customWidth="1"/>
+    <col min="12779" max="12779" width="11.33203125" style="16" customWidth="1"/>
+    <col min="12780" max="12780" width="12" style="16" customWidth="1"/>
+    <col min="12781" max="12782" width="10.33203125" style="16" customWidth="1"/>
+    <col min="12783" max="12783" width="12.6640625" style="16" customWidth="1"/>
+    <col min="12784" max="13028" width="8.88671875" style="16"/>
+    <col min="13029" max="13029" width="62.109375" style="16" customWidth="1"/>
+    <col min="13030" max="13032" width="11" style="16" customWidth="1"/>
+    <col min="13033" max="13034" width="11.44140625" style="16" customWidth="1"/>
+    <col min="13035" max="13035" width="11.33203125" style="16" customWidth="1"/>
+    <col min="13036" max="13036" width="12" style="16" customWidth="1"/>
+    <col min="13037" max="13038" width="10.33203125" style="16" customWidth="1"/>
+    <col min="13039" max="13039" width="12.6640625" style="16" customWidth="1"/>
+    <col min="13040" max="13284" width="8.88671875" style="16"/>
+    <col min="13285" max="13285" width="62.109375" style="16" customWidth="1"/>
+    <col min="13286" max="13288" width="11" style="16" customWidth="1"/>
+    <col min="13289" max="13290" width="11.44140625" style="16" customWidth="1"/>
+    <col min="13291" max="13291" width="11.33203125" style="16" customWidth="1"/>
+    <col min="13292" max="13292" width="12" style="16" customWidth="1"/>
+    <col min="13293" max="13294" width="10.33203125" style="16" customWidth="1"/>
+    <col min="13295" max="13295" width="12.6640625" style="16" customWidth="1"/>
+    <col min="13296" max="13540" width="8.88671875" style="16"/>
+    <col min="13541" max="13541" width="62.109375" style="16" customWidth="1"/>
+    <col min="13542" max="13544" width="11" style="16" customWidth="1"/>
+    <col min="13545" max="13546" width="11.44140625" style="16" customWidth="1"/>
+    <col min="13547" max="13547" width="11.33203125" style="16" customWidth="1"/>
+    <col min="13548" max="13548" width="12" style="16" customWidth="1"/>
+    <col min="13549" max="13550" width="10.33203125" style="16" customWidth="1"/>
+    <col min="13551" max="13551" width="12.6640625" style="16" customWidth="1"/>
+    <col min="13552" max="13796" width="8.88671875" style="16"/>
+    <col min="13797" max="13797" width="62.109375" style="16" customWidth="1"/>
+    <col min="13798" max="13800" width="11" style="16" customWidth="1"/>
+    <col min="13801" max="13802" width="11.44140625" style="16" customWidth="1"/>
+    <col min="13803" max="13803" width="11.33203125" style="16" customWidth="1"/>
+    <col min="13804" max="13804" width="12" style="16" customWidth="1"/>
+    <col min="13805" max="13806" width="10.33203125" style="16" customWidth="1"/>
+    <col min="13807" max="13807" width="12.6640625" style="16" customWidth="1"/>
+    <col min="13808" max="14052" width="8.88671875" style="16"/>
+    <col min="14053" max="14053" width="62.109375" style="16" customWidth="1"/>
+    <col min="14054" max="14056" width="11" style="16" customWidth="1"/>
+    <col min="14057" max="14058" width="11.44140625" style="16" customWidth="1"/>
+    <col min="14059" max="14059" width="11.33203125" style="16" customWidth="1"/>
+    <col min="14060" max="14060" width="12" style="16" customWidth="1"/>
+    <col min="14061" max="14062" width="10.33203125" style="16" customWidth="1"/>
+    <col min="14063" max="14063" width="12.6640625" style="16" customWidth="1"/>
+    <col min="14064" max="14308" width="8.88671875" style="16"/>
+    <col min="14309" max="14309" width="62.109375" style="16" customWidth="1"/>
+    <col min="14310" max="14312" width="11" style="16" customWidth="1"/>
+    <col min="14313" max="14314" width="11.44140625" style="16" customWidth="1"/>
+    <col min="14315" max="14315" width="11.33203125" style="16" customWidth="1"/>
+    <col min="14316" max="14316" width="12" style="16" customWidth="1"/>
+    <col min="14317" max="14318" width="10.33203125" style="16" customWidth="1"/>
+    <col min="14319" max="14319" width="12.6640625" style="16" customWidth="1"/>
+    <col min="14320" max="14564" width="8.88671875" style="16"/>
+    <col min="14565" max="14565" width="62.109375" style="16" customWidth="1"/>
+    <col min="14566" max="14568" width="11" style="16" customWidth="1"/>
+    <col min="14569" max="14570" width="11.44140625" style="16" customWidth="1"/>
+    <col min="14571" max="14571" width="11.33203125" style="16" customWidth="1"/>
+    <col min="14572" max="14572" width="12" style="16" customWidth="1"/>
+    <col min="14573" max="14574" width="10.33203125" style="16" customWidth="1"/>
+    <col min="14575" max="14575" width="12.6640625" style="16" customWidth="1"/>
+    <col min="14576" max="14820" width="8.88671875" style="16"/>
+    <col min="14821" max="14821" width="62.109375" style="16" customWidth="1"/>
+    <col min="14822" max="14824" width="11" style="16" customWidth="1"/>
+    <col min="14825" max="14826" width="11.44140625" style="16" customWidth="1"/>
+    <col min="14827" max="14827" width="11.33203125" style="16" customWidth="1"/>
+    <col min="14828" max="14828" width="12" style="16" customWidth="1"/>
+    <col min="14829" max="14830" width="10.33203125" style="16" customWidth="1"/>
+    <col min="14831" max="14831" width="12.6640625" style="16" customWidth="1"/>
+    <col min="14832" max="15076" width="8.88671875" style="16"/>
+    <col min="15077" max="15077" width="62.109375" style="16" customWidth="1"/>
+    <col min="15078" max="15080" width="11" style="16" customWidth="1"/>
+    <col min="15081" max="15082" width="11.44140625" style="16" customWidth="1"/>
+    <col min="15083" max="15083" width="11.33203125" style="16" customWidth="1"/>
+    <col min="15084" max="15084" width="12" style="16" customWidth="1"/>
+    <col min="15085" max="15086" width="10.33203125" style="16" customWidth="1"/>
+    <col min="15087" max="15087" width="12.6640625" style="16" customWidth="1"/>
+    <col min="15088" max="15332" width="8.88671875" style="16"/>
+    <col min="15333" max="15333" width="62.109375" style="16" customWidth="1"/>
+    <col min="15334" max="15336" width="11" style="16" customWidth="1"/>
+    <col min="15337" max="15338" width="11.44140625" style="16" customWidth="1"/>
+    <col min="15339" max="15339" width="11.33203125" style="16" customWidth="1"/>
+    <col min="15340" max="15340" width="12" style="16" customWidth="1"/>
+    <col min="15341" max="15342" width="10.33203125" style="16" customWidth="1"/>
+    <col min="15343" max="15343" width="12.6640625" style="16" customWidth="1"/>
+    <col min="15344" max="15588" width="8.88671875" style="16"/>
+    <col min="15589" max="15589" width="62.109375" style="16" customWidth="1"/>
+    <col min="15590" max="15592" width="11" style="16" customWidth="1"/>
+    <col min="15593" max="15594" width="11.44140625" style="16" customWidth="1"/>
+    <col min="15595" max="15595" width="11.33203125" style="16" customWidth="1"/>
+    <col min="15596" max="15596" width="12" style="16" customWidth="1"/>
+    <col min="15597" max="15598" width="10.33203125" style="16" customWidth="1"/>
+    <col min="15599" max="15599" width="12.6640625" style="16" customWidth="1"/>
+    <col min="15600" max="15844" width="8.88671875" style="16"/>
+    <col min="15845" max="15845" width="62.109375" style="16" customWidth="1"/>
+    <col min="15846" max="15848" width="11" style="16" customWidth="1"/>
+    <col min="15849" max="15850" width="11.44140625" style="16" customWidth="1"/>
+    <col min="15851" max="15851" width="11.33203125" style="16" customWidth="1"/>
+    <col min="15852" max="15852" width="12" style="16" customWidth="1"/>
+    <col min="15853" max="15854" width="10.33203125" style="16" customWidth="1"/>
+    <col min="15855" max="15855" width="12.6640625" style="16" customWidth="1"/>
+    <col min="15856" max="16100" width="8.88671875" style="16"/>
+    <col min="16101" max="16101" width="62.109375" style="16" customWidth="1"/>
+    <col min="16102" max="16104" width="11" style="16" customWidth="1"/>
+    <col min="16105" max="16106" width="11.44140625" style="16" customWidth="1"/>
+    <col min="16107" max="16107" width="11.33203125" style="16" customWidth="1"/>
+    <col min="16108" max="16108" width="12" style="16" customWidth="1"/>
+    <col min="16109" max="16110" width="10.33203125" style="16" customWidth="1"/>
+    <col min="16111" max="16111" width="12.6640625" style="16" customWidth="1"/>
+    <col min="16112" max="16371" width="8.88671875" style="16"/>
+    <col min="16372" max="16384" width="8.88671875" style="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="208" customFormat="1" ht="26.45" customHeight="1" thickBot="1">
-      <c r="A1" s="207" t="s">
+    <row r="1" spans="1:8" s="223" customFormat="1" ht="26.4" customHeight="1" thickBot="1">
+      <c r="A1" s="222" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="42.6" customHeight="1" thickBot="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="106" t="s">
+      <c r="B2" s="116" t="s">
         <v>103</v>
       </c>
-      <c r="C2" s="91" t="s">
+      <c r="C2" s="101" t="s">
         <v>83</v>
       </c>
-      <c r="D2" s="106" t="s">
+      <c r="D2" s="116" t="s">
         <v>100</v>
       </c>
-      <c r="E2" s="122" t="s">
+      <c r="E2" s="131" t="s">
         <v>101</v>
       </c>
-      <c r="F2" s="151" t="s">
+      <c r="F2" s="160" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="20.45" customHeight="1">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:8" ht="20.399999999999999" customHeight="1">
+      <c r="A3" s="34" t="s">
         <v>67</v>
       </c>
-      <c r="B3" s="143">
+      <c r="B3" s="152">
         <v>525</v>
       </c>
-      <c r="C3" s="92">
+      <c r="C3" s="102">
         <v>517</v>
       </c>
-      <c r="D3" s="107">
+      <c r="D3" s="117">
         <v>514</v>
       </c>
-      <c r="E3" s="123">
+      <c r="E3" s="132">
         <f>D3/C3-1</f>
         <v>-5.8027079303675233E-3</v>
       </c>
-      <c r="F3" s="152">
+      <c r="F3" s="161">
         <f t="shared" ref="F3:F13" si="0">D3/B3-1</f>
         <v>-2.0952380952380945E-2</v>
       </c>
-      <c r="G3" s="83"/>
+      <c r="G3" s="193"/>
     </row>
-    <row r="4" spans="1:8" ht="20.45" customHeight="1">
-      <c r="A4" s="31" t="s">
+    <row r="4" spans="1:8" ht="20.399999999999999" customHeight="1">
+      <c r="A4" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="B4" s="144">
+      <c r="B4" s="153">
         <v>186</v>
       </c>
-      <c r="C4" s="93">
+      <c r="C4" s="103">
         <v>180</v>
       </c>
-      <c r="D4" s="108">
-[...2 lines deleted...]
-      <c r="E4" s="123">
+      <c r="D4" s="118">
+        <v>183</v>
+      </c>
+      <c r="E4" s="132">
         <f>D4/C4-1</f>
-        <v>-1.1111111111111072E-2</v>
-[...1 lines deleted...]
-      <c r="F4" s="152">
+        <v>1.6666666666666607E-2</v>
+      </c>
+      <c r="F4" s="161">
         <f t="shared" si="0"/>
-        <v>-4.3010752688172005E-2</v>
-[...1 lines deleted...]
-      <c r="G4" s="35"/>
+        <v>-1.6129032258064502E-2</v>
+      </c>
+      <c r="G4" s="42"/>
     </row>
-    <row r="5" spans="1:8" s="15" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A5" s="14" t="s">
+    <row r="5" spans="1:8" s="18" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A5" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B5" s="145">
+      <c r="B5" s="154">
         <v>0.35428571428571426</v>
       </c>
-      <c r="C5" s="94">
+      <c r="C5" s="104">
         <v>0.34816247582205029</v>
       </c>
-      <c r="D5" s="109">
+      <c r="D5" s="119">
         <f>D4/$D$3</f>
-        <v>0.34630350194552528</v>
-[...1 lines deleted...]
-      <c r="E5" s="124">
+        <v>0.35603112840466927</v>
+      </c>
+      <c r="E5" s="133">
         <f t="shared" ref="E5:E36" si="1">D5/C5-1</f>
-        <v>-5.3393860786856706E-3</v>
-[...1 lines deleted...]
-      <c r="F5" s="153">
+        <v>2.2600518806744629E-2</v>
+      </c>
+      <c r="F5" s="162">
         <f t="shared" si="0"/>
-        <v>-2.2530438056985069E-2</v>
-[...2 lines deleted...]
-      <c r="H5" s="12"/>
+        <v>4.9265721099536197E-3</v>
+      </c>
+      <c r="G5" s="14"/>
+      <c r="H5" s="14"/>
     </row>
     <row r="6" spans="1:8" ht="18" customHeight="1" collapsed="1">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="146">
+      <c r="B6" s="155">
         <v>168</v>
       </c>
-      <c r="C6" s="95">
+      <c r="C6" s="105">
         <v>164</v>
       </c>
-      <c r="D6" s="110">
+      <c r="D6" s="120">
         <v>166</v>
       </c>
-      <c r="E6" s="125">
+      <c r="E6" s="134">
         <f t="shared" si="1"/>
         <v>1.2195121951219523E-2</v>
       </c>
-      <c r="F6" s="154">
+      <c r="F6" s="163">
         <f t="shared" si="0"/>
         <v>-1.1904761904761862E-2</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A7" s="14" t="s">
+    <row r="7" spans="1:8" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A7" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="B7" s="147">
+      <c r="B7" s="156">
         <v>0.90322580645161288</v>
       </c>
-      <c r="C7" s="96">
+      <c r="C7" s="106">
         <v>0.91111111111111109</v>
       </c>
-      <c r="D7" s="111">
+      <c r="D7" s="121">
         <f>D6/$D$4</f>
-        <v>0.93258426966292129</v>
-[...1 lines deleted...]
-      <c r="E7" s="126">
+        <v>0.90710382513661203</v>
+      </c>
+      <c r="E7" s="135">
         <f t="shared" si="1"/>
-        <v>2.3568100849547857E-2</v>
-[...1 lines deleted...]
-      <c r="F7" s="155">
+        <v>-4.3982407037185256E-3</v>
+      </c>
+      <c r="F7" s="164">
         <f t="shared" si="0"/>
-        <v>3.250401284109139E-2</v>
+        <v>4.2935206869634257E-3</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="18" customHeight="1" collapsed="1">
-      <c r="A8" s="29" t="s">
+      <c r="A8" s="33" t="s">
         <v>76</v>
       </c>
-      <c r="B8" s="146">
+      <c r="B8" s="155">
         <v>9</v>
       </c>
-      <c r="C8" s="95">
+      <c r="C8" s="105">
         <v>8</v>
       </c>
-      <c r="D8" s="110">
+      <c r="D8" s="120">
         <v>9</v>
       </c>
-      <c r="E8" s="126">
+      <c r="E8" s="135">
         <f t="shared" si="1"/>
         <v>0.125</v>
       </c>
-      <c r="F8" s="155">
+      <c r="F8" s="164">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A9" s="14" t="s">
+    <row r="9" spans="1:8" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A9" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="147">
+      <c r="B9" s="156">
         <v>4.8387096774193547E-2</v>
       </c>
-      <c r="C9" s="96">
+      <c r="C9" s="106">
         <v>4.4444444444444446E-2</v>
       </c>
-      <c r="D9" s="111">
+      <c r="D9" s="121">
         <f>D8/$D$4</f>
-        <v>5.0561797752808987E-2</v>
-[...1 lines deleted...]
-      <c r="E9" s="126">
+        <v>4.9180327868852458E-2</v>
+      </c>
+      <c r="E9" s="135">
         <f t="shared" si="1"/>
-        <v>0.13764044943820219</v>
-[...1 lines deleted...]
-      <c r="F9" s="156">
+        <v>0.10655737704918034</v>
+      </c>
+      <c r="F9" s="165">
         <f t="shared" si="0"/>
-        <v>4.4943820224719211E-2</v>
+        <v>1.6393442622950838E-2</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="18" customHeight="1" collapsed="1">
-      <c r="A10" s="32" t="s">
+      <c r="A10" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="148">
+      <c r="B10" s="157">
         <v>2</v>
       </c>
-      <c r="C10" s="97">
+      <c r="C10" s="107">
         <v>1</v>
       </c>
-      <c r="D10" s="112">
+      <c r="D10" s="122">
         <v>1</v>
       </c>
-      <c r="E10" s="127">
+      <c r="E10" s="136">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F10" s="157">
+      <c r="F10" s="166">
         <f t="shared" si="0"/>
         <v>-0.5</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A11" s="14" t="s">
+    <row r="11" spans="1:8" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A11" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="147">
+      <c r="B11" s="156">
         <v>1.0752688172043012E-2</v>
       </c>
-      <c r="C11" s="96">
+      <c r="C11" s="106">
         <v>5.5555555555555558E-3</v>
       </c>
-      <c r="D11" s="111">
+      <c r="D11" s="121">
         <f>D10/$D$4</f>
-        <v>5.6179775280898875E-3</v>
-[...1 lines deleted...]
-      <c r="E11" s="127">
+        <v>5.4644808743169399E-3</v>
+      </c>
+      <c r="E11" s="136">
         <f t="shared" si="1"/>
-        <v>1.1235955056179803E-2</v>
-[...1 lines deleted...]
-      <c r="F11" s="157">
+        <v>-1.6393442622950838E-2</v>
+      </c>
+      <c r="F11" s="166">
         <f t="shared" si="0"/>
-        <v>-0.47752808988764051</v>
+        <v>-0.49180327868852458</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="18" customHeight="1" collapsed="1">
-      <c r="A12" s="32" t="s">
+      <c r="A12" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="148">
+      <c r="B12" s="157">
         <v>5</v>
       </c>
-      <c r="C12" s="97">
+      <c r="C12" s="107">
         <v>5</v>
       </c>
-      <c r="D12" s="112">
+      <c r="D12" s="122">
         <v>5</v>
       </c>
-      <c r="E12" s="126">
+      <c r="E12" s="135">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F12" s="155">
+      <c r="F12" s="164">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A13" s="14" t="s">
+    <row r="13" spans="1:8" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A13" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="147">
+      <c r="B13" s="156">
         <v>2.6881720430107527E-2</v>
       </c>
-      <c r="C13" s="96">
+      <c r="C13" s="106">
         <v>2.7777777777777776E-2</v>
       </c>
-      <c r="D13" s="111">
+      <c r="D13" s="121">
         <f>D12/$D$4</f>
-        <v>2.8089887640449437E-2</v>
-[...1 lines deleted...]
-      <c r="E13" s="126">
+        <v>2.7322404371584699E-2</v>
+      </c>
+      <c r="E13" s="135">
         <f t="shared" si="1"/>
-        <v>1.1235955056179803E-2</v>
-[...1 lines deleted...]
-      <c r="F13" s="155">
+        <v>-1.6393442622950838E-2</v>
+      </c>
+      <c r="F13" s="164">
         <f t="shared" si="0"/>
-        <v>4.4943820224718989E-2</v>
+        <v>1.6393442622950838E-2</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="18" customHeight="1" collapsed="1">
-      <c r="A14" s="32" t="s">
+      <c r="A14" s="36" t="s">
         <v>77</v>
       </c>
-      <c r="B14" s="148">
+      <c r="B14" s="157">
         <v>0</v>
       </c>
-      <c r="C14" s="97">
+      <c r="C14" s="107">
         <v>0</v>
       </c>
-      <c r="D14" s="112">
+      <c r="D14" s="122">
         <v>0</v>
       </c>
-      <c r="E14" s="127" t="s">
+      <c r="E14" s="136" t="s">
         <v>80</v>
       </c>
-      <c r="F14" s="157" t="s">
+      <c r="F14" s="166" t="s">
         <v>80</v>
       </c>
-      <c r="H14" s="35"/>
+      <c r="H14" s="42"/>
     </row>
-    <row r="15" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A15" s="14" t="s">
+    <row r="15" spans="1:8" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A15" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="B15" s="147">
+      <c r="B15" s="156">
         <v>0</v>
       </c>
-      <c r="C15" s="96">
+      <c r="C15" s="106">
         <v>0</v>
       </c>
-      <c r="D15" s="111">
+      <c r="D15" s="121">
         <f>D14/$D$4</f>
         <v>0</v>
       </c>
-      <c r="E15" s="127" t="s">
+      <c r="E15" s="136" t="s">
         <v>80</v>
       </c>
-      <c r="F15" s="157" t="s">
+      <c r="F15" s="166" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="18" customHeight="1" collapsed="1">
-      <c r="A16" s="32" t="s">
+      <c r="A16" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="B16" s="148">
+      <c r="B16" s="157">
         <v>1</v>
       </c>
-      <c r="C16" s="97">
+      <c r="C16" s="107">
         <v>1</v>
       </c>
-      <c r="D16" s="112">
+      <c r="D16" s="122">
         <v>1</v>
       </c>
-      <c r="E16" s="126">
+      <c r="E16" s="135">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F16" s="155">
+      <c r="F16" s="164">
         <f>D16/B16-1</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:9" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A17" s="14" t="s">
+    <row r="17" spans="1:9" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A17" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="147">
+      <c r="B17" s="156">
         <v>5.3763440860215058E-3</v>
       </c>
-      <c r="C17" s="96">
+      <c r="C17" s="106">
         <v>5.5555555555555558E-3</v>
       </c>
-      <c r="D17" s="111">
+      <c r="D17" s="121">
         <f>D16/$D$4</f>
-        <v>5.6179775280898875E-3</v>
-[...1 lines deleted...]
-      <c r="E17" s="126">
+        <v>5.4644808743169399E-3</v>
+      </c>
+      <c r="E17" s="135">
         <f t="shared" si="1"/>
-        <v>1.1235955056179803E-2</v>
-[...1 lines deleted...]
-      <c r="F17" s="155">
+        <v>-1.6393442622950838E-2</v>
+      </c>
+      <c r="F17" s="164">
         <f>D17/B17-1</f>
-        <v>4.4943820224718989E-2</v>
+        <v>1.6393442622950838E-2</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="18" customHeight="1" collapsed="1">
-      <c r="A18" s="32" t="s">
+      <c r="A18" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="148">
+      <c r="B18" s="157">
         <v>1</v>
       </c>
-      <c r="C18" s="97">
+      <c r="C18" s="107">
         <v>1</v>
       </c>
-      <c r="D18" s="112">
+      <c r="D18" s="122">
         <v>1</v>
       </c>
-      <c r="E18" s="126">
+      <c r="E18" s="135">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F18" s="155">
+      <c r="F18" s="164">
         <f>D18/B18-1</f>
         <v>0</v>
       </c>
-      <c r="G18" s="18"/>
-      <c r="H18" s="18"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
     </row>
-    <row r="19" spans="1:9" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A19" s="16" t="s">
+    <row r="19" spans="1:9" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A19" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="147">
+      <c r="B19" s="156">
         <v>5.3763440860215058E-3</v>
       </c>
-      <c r="C19" s="96">
+      <c r="C19" s="106">
         <v>5.5555555555555558E-3</v>
       </c>
-      <c r="D19" s="111">
+      <c r="D19" s="121">
         <f>D18/$D$4</f>
-        <v>5.6179775280898875E-3</v>
-[...1 lines deleted...]
-      <c r="E19" s="126">
+        <v>5.4644808743169399E-3</v>
+      </c>
+      <c r="E19" s="135">
         <f t="shared" si="1"/>
-        <v>1.1235955056179803E-2</v>
-[...1 lines deleted...]
-      <c r="F19" s="155">
+        <v>-1.6393442622950838E-2</v>
+      </c>
+      <c r="F19" s="164">
         <f>D19/B19-1</f>
-        <v>4.4943820224718989E-2</v>
-[...2 lines deleted...]
-      <c r="H19" s="18"/>
+        <v>1.6393442622950838E-2</v>
+      </c>
+      <c r="G19" s="22"/>
+      <c r="H19" s="22"/>
     </row>
     <row r="20" spans="1:9" ht="18" customHeight="1" collapsed="1">
-      <c r="A20" s="32" t="s">
+      <c r="A20" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="149">
+      <c r="B20" s="158">
         <v>0</v>
       </c>
-      <c r="C20" s="98">
+      <c r="C20" s="108">
         <v>0</v>
       </c>
-      <c r="D20" s="113">
+      <c r="D20" s="123">
         <v>0</v>
       </c>
-      <c r="E20" s="128" t="s">
+      <c r="E20" s="137" t="s">
         <v>80</v>
       </c>
-      <c r="F20" s="158" t="s">
+      <c r="F20" s="167" t="s">
         <v>80</v>
       </c>
-      <c r="G20" s="18"/>
-      <c r="H20" s="18"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="22"/>
     </row>
-    <row r="21" spans="1:9" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A21" s="16" t="s">
+    <row r="21" spans="1:9" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A21" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="147">
+      <c r="B21" s="156">
         <v>0</v>
       </c>
-      <c r="C21" s="96">
+      <c r="C21" s="106">
         <v>0</v>
       </c>
-      <c r="D21" s="111">
+      <c r="D21" s="121">
         <f>D20/$D$4</f>
         <v>0</v>
       </c>
-      <c r="E21" s="127" t="s">
+      <c r="E21" s="136" t="s">
         <v>80</v>
       </c>
-      <c r="F21" s="157" t="s">
+      <c r="F21" s="166" t="s">
         <v>80</v>
       </c>
-      <c r="G21" s="18"/>
-      <c r="H21" s="18"/>
+      <c r="G21" s="22"/>
+      <c r="H21" s="22"/>
     </row>
     <row r="22" spans="1:9" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A22" s="17" t="s">
+      <c r="A22" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="150">
+      <c r="B22" s="159">
         <v>0.99999999999999989</v>
       </c>
-      <c r="C22" s="99">
+      <c r="C22" s="109">
         <v>0.99999999999999989</v>
       </c>
-      <c r="D22" s="114">
+      <c r="D22" s="159">
         <f>SUM(D7,D9,D15,D17,D13,D11,D19,D21)</f>
-        <v>1.0280898876404492</v>
-[...1 lines deleted...]
-      <c r="E22" s="129">
+        <v>1</v>
+      </c>
+      <c r="E22" s="138">
         <f t="shared" si="1"/>
-        <v>2.8089887640449396E-2</v>
-[...1 lines deleted...]
-      <c r="F22" s="204">
+        <v>0</v>
+      </c>
+      <c r="F22" s="219">
         <f>D22/B22-1</f>
-        <v>2.8089887640449396E-2</v>
-[...2 lines deleted...]
-      <c r="H22" s="18"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="22"/>
+      <c r="H22" s="22"/>
     </row>
     <row r="23" spans="1:9" ht="18" customHeight="1" collapsed="1">
-      <c r="A23" s="33" t="s">
+      <c r="A23" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="B23" s="115">
+      <c r="B23" s="124">
         <v>252075.83000000002</v>
       </c>
-      <c r="C23" s="100">
+      <c r="C23" s="110">
         <v>297102.92000000004</v>
       </c>
-      <c r="D23" s="115">
+      <c r="D23" s="124">
         <v>357549.6</v>
       </c>
-      <c r="E23" s="130">
+      <c r="E23" s="139">
         <f>D23/C23-1</f>
         <v>0.20345367187909136</v>
       </c>
-      <c r="F23" s="159">
+      <c r="F23" s="168">
         <f>D23/B23-1</f>
         <v>0.41842079821774236</v>
       </c>
-      <c r="G23" s="76"/>
-      <c r="H23" s="18"/>
+      <c r="G23" s="86"/>
+      <c r="H23" s="22"/>
     </row>
     <row r="24" spans="1:9" ht="18" customHeight="1">
-      <c r="A24" s="29" t="s">
+      <c r="A24" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="B24" s="116">
+      <c r="B24" s="125">
         <v>174278.2</v>
       </c>
-      <c r="C24" s="101">
+      <c r="C24" s="111">
         <v>238077.24999999997</v>
       </c>
-      <c r="D24" s="116">
+      <c r="D24" s="125">
         <v>282363.15000000002</v>
       </c>
-      <c r="E24" s="131">
+      <c r="E24" s="140">
         <f t="shared" si="1"/>
         <v>0.18601483342066527</v>
       </c>
-      <c r="F24" s="160">
+      <c r="F24" s="169">
         <f>D24/B24-1</f>
         <v>0.62018628835964562</v>
       </c>
-      <c r="G24" s="76"/>
-      <c r="H24" s="71"/>
+      <c r="G24" s="86"/>
+      <c r="H24" s="81"/>
     </row>
-    <row r="25" spans="1:9" ht="18" customHeight="1" outlineLevel="1">
-      <c r="A25" s="14" t="s">
+    <row r="25" spans="1:9" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A25" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="B25" s="147">
+      <c r="B25" s="156">
         <v>0.6913721160811015</v>
       </c>
-      <c r="C25" s="96">
+      <c r="C25" s="106">
         <v>0.801329216151763</v>
       </c>
-      <c r="D25" s="111">
+      <c r="D25" s="121">
         <f>D24/$D$23</f>
         <v>0.78971742661717437</v>
       </c>
-      <c r="E25" s="132">
+      <c r="E25" s="141">
         <f t="shared" si="1"/>
         <v>-1.4490660393429944E-2</v>
       </c>
-      <c r="F25" s="156">
+      <c r="F25" s="165">
         <f>D25/B25-1</f>
         <v>0.14224656772900057</v>
       </c>
-      <c r="G25" s="18"/>
-      <c r="H25" s="18"/>
+      <c r="G25" s="22"/>
+      <c r="H25" s="22"/>
     </row>
-    <row r="26" spans="1:9" ht="18" customHeight="1">
-      <c r="A26" s="32" t="s">
+    <row r="26" spans="1:9" ht="18" customHeight="1" collapsed="1">
+      <c r="A26" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="117">
+      <c r="B26" s="126">
         <v>0</v>
       </c>
-      <c r="C26" s="102">
+      <c r="C26" s="112">
         <v>96.49</v>
       </c>
-      <c r="D26" s="117">
+      <c r="D26" s="126">
         <v>106.05</v>
       </c>
-      <c r="E26" s="163" t="s">
+      <c r="E26" s="172" t="s">
         <v>80</v>
       </c>
-      <c r="F26" s="164" t="s">
+      <c r="F26" s="173" t="s">
         <v>105</v>
       </c>
-      <c r="G26" s="76"/>
-      <c r="H26" s="18"/>
+      <c r="G26" s="86"/>
+      <c r="H26" s="22"/>
     </row>
-    <row r="27" spans="1:9" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A27" s="14" t="s">
+    <row r="27" spans="1:9" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A27" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="B27" s="147">
+      <c r="B27" s="156">
         <v>0</v>
       </c>
-      <c r="C27" s="96">
+      <c r="C27" s="106">
         <v>3.2476961182340442E-4</v>
       </c>
-      <c r="D27" s="111">
+      <c r="D27" s="121">
         <f>D26/$D$23</f>
         <v>2.966022056799952E-4</v>
       </c>
-      <c r="E27" s="163" t="s">
+      <c r="E27" s="172" t="s">
         <v>80</v>
       </c>
-      <c r="F27" s="164" t="s">
+      <c r="F27" s="173" t="s">
         <v>105</v>
       </c>
-      <c r="G27" s="18"/>
-      <c r="H27" s="18"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="22"/>
     </row>
     <row r="28" spans="1:9" ht="18" customHeight="1" collapsed="1">
-      <c r="A28" s="32" t="s">
+      <c r="A28" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="B28" s="118">
+      <c r="B28" s="127">
         <v>2122.65</v>
       </c>
-      <c r="C28" s="103">
+      <c r="C28" s="113">
         <v>2140.67</v>
       </c>
-      <c r="D28" s="118">
+      <c r="D28" s="127">
         <v>2404.92</v>
       </c>
-      <c r="E28" s="163">
+      <c r="E28" s="172">
         <f t="shared" si="1"/>
         <v>0.1234426604754586</v>
       </c>
-      <c r="F28" s="164">
+      <c r="F28" s="173">
         <f t="shared" ref="F28:F37" si="2">D28/B28-1</f>
         <v>0.13298000141332778</v>
       </c>
-      <c r="G28" s="76"/>
-[...1 lines deleted...]
-      <c r="I28" s="75"/>
+      <c r="G28" s="86"/>
+      <c r="H28" s="85"/>
+      <c r="I28" s="85"/>
     </row>
-    <row r="29" spans="1:9" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A29" s="14" t="s">
+    <row r="29" spans="1:9" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A29" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="B29" s="147">
+      <c r="B29" s="156">
         <v>8.4206803960538389E-3</v>
       </c>
-      <c r="C29" s="96">
+      <c r="C29" s="106">
         <v>7.2051462839880526E-3</v>
       </c>
-      <c r="D29" s="111">
+      <c r="D29" s="121">
         <f>D28/$D$23</f>
         <v>6.7261157612817923E-3</v>
       </c>
-      <c r="E29" s="163">
+      <c r="E29" s="172">
         <f t="shared" si="1"/>
         <v>-6.6484496473139809E-2</v>
       </c>
-      <c r="F29" s="164">
+      <c r="F29" s="173">
         <f t="shared" si="2"/>
         <v>-0.2012384457158789</v>
       </c>
-      <c r="G29" s="75"/>
-[...1 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="G29" s="85"/>
+      <c r="H29" s="85"/>
+      <c r="I29" s="85"/>
     </row>
     <row r="30" spans="1:9" ht="18" customHeight="1" collapsed="1">
-      <c r="A30" s="32" t="s">
+      <c r="A30" s="36" t="s">
         <v>78</v>
       </c>
-      <c r="B30" s="118">
+      <c r="B30" s="127">
         <v>17184.18</v>
       </c>
-      <c r="C30" s="103">
+      <c r="C30" s="113">
         <v>8491.82</v>
       </c>
-      <c r="D30" s="118">
+      <c r="D30" s="127">
         <v>3126.2100000000005</v>
       </c>
-      <c r="E30" s="163">
+      <c r="E30" s="172">
         <f>D30/C30-1</f>
         <v>-0.6318563040667371</v>
       </c>
-      <c r="F30" s="164">
+      <c r="F30" s="173">
         <f t="shared" si="2"/>
         <v>-0.81807627713396858</v>
       </c>
-      <c r="G30" s="76"/>
-[...1 lines deleted...]
-      <c r="I30" s="75"/>
+      <c r="G30" s="86"/>
+      <c r="H30" s="85"/>
+      <c r="I30" s="85"/>
     </row>
-    <row r="31" spans="1:9" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A31" s="14" t="s">
+    <row r="31" spans="1:9" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A31" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="B31" s="147">
+      <c r="B31" s="156">
         <v>6.8170677053805598E-2</v>
       </c>
-      <c r="C31" s="96">
+      <c r="C31" s="106">
         <v>2.8582081926357368E-2</v>
       </c>
-      <c r="D31" s="111">
+      <c r="D31" s="121">
         <f>D30/$D$23</f>
         <v>8.743430282120301E-3</v>
       </c>
-      <c r="E31" s="132">
+      <c r="E31" s="141">
         <f t="shared" si="1"/>
         <v>-0.69409400250660447</v>
       </c>
-      <c r="F31" s="156">
+      <c r="F31" s="165">
         <f t="shared" si="2"/>
         <v>-0.87174206477046856</v>
       </c>
-      <c r="G31" s="18"/>
-[...1 lines deleted...]
-      <c r="I31" s="18"/>
+      <c r="G31" s="22"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="22"/>
     </row>
     <row r="32" spans="1:9" ht="18" customHeight="1" collapsed="1">
-      <c r="A32" s="32" t="s">
+      <c r="A32" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="118">
+      <c r="B32" s="127">
         <v>3.5300000000000002</v>
       </c>
-      <c r="C32" s="103">
+      <c r="C32" s="113">
         <v>35.160000000000004</v>
       </c>
-      <c r="D32" s="118">
+      <c r="D32" s="127">
         <v>50.5</v>
       </c>
-      <c r="E32" s="163">
+      <c r="E32" s="172">
         <f t="shared" si="1"/>
         <v>0.43629124004550612</v>
       </c>
-      <c r="F32" s="164">
+      <c r="F32" s="173">
         <f t="shared" si="2"/>
         <v>13.305949008498583</v>
       </c>
-      <c r="G32" s="76"/>
-      <c r="H32" s="18"/>
+      <c r="G32" s="86"/>
+      <c r="H32" s="22"/>
     </row>
-    <row r="33" spans="1:9" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A33" s="14" t="s">
+    <row r="33" spans="1:9" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A33" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="B33" s="147">
+      <c r="B33" s="156">
         <v>1.4003722609978117E-5</v>
       </c>
-      <c r="C33" s="96">
+      <c r="C33" s="106">
         <v>1.1834282880827963E-4</v>
       </c>
-      <c r="D33" s="111">
+      <c r="D33" s="121">
         <f>D32/$D$23</f>
         <v>1.4123914556190246E-4</v>
       </c>
-      <c r="E33" s="132">
+      <c r="E33" s="141">
         <f t="shared" si="1"/>
         <v>0.19347447567537723</v>
       </c>
-      <c r="F33" s="156">
+      <c r="F33" s="165">
         <f t="shared" si="2"/>
         <v>9.0858285682740458</v>
       </c>
-      <c r="G33" s="18"/>
-      <c r="H33" s="18"/>
+      <c r="G33" s="22"/>
+      <c r="H33" s="22"/>
     </row>
     <row r="34" spans="1:9" ht="18" customHeight="1" collapsed="1">
-      <c r="A34" s="34" t="s">
+      <c r="A34" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="B34" s="117">
+      <c r="B34" s="126">
         <v>697.22</v>
       </c>
-      <c r="C34" s="102">
+      <c r="C34" s="112">
         <v>500.55000000000007</v>
       </c>
-      <c r="D34" s="117">
+      <c r="D34" s="126">
         <v>179.38</v>
       </c>
-      <c r="E34" s="163">
+      <c r="E34" s="172">
         <f t="shared" si="1"/>
         <v>-0.64163420237738489</v>
       </c>
-      <c r="F34" s="164">
+      <c r="F34" s="173">
         <f t="shared" si="2"/>
         <v>-0.74272109233814287</v>
       </c>
-      <c r="G34" s="76"/>
-[...1 lines deleted...]
-      <c r="I34" s="77"/>
+      <c r="G34" s="86"/>
+      <c r="H34" s="87"/>
+      <c r="I34" s="87"/>
     </row>
-    <row r="35" spans="1:9" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A35" s="14" t="s">
+    <row r="35" spans="1:9" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A35" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="B35" s="147">
+      <c r="B35" s="156">
         <v>2.7659137331810034E-3</v>
       </c>
-      <c r="C35" s="96">
+      <c r="C35" s="106">
         <v>1.6847697087595101E-3</v>
       </c>
-      <c r="D35" s="111">
+      <c r="D35" s="121">
         <f>D34/$D$23</f>
         <v>5.01692632294932E-4</v>
       </c>
-      <c r="E35" s="132">
+      <c r="E35" s="141">
         <f t="shared" si="1"/>
         <v>-0.70221886725140226</v>
       </c>
-      <c r="F35" s="156">
+      <c r="F35" s="165">
         <f t="shared" si="2"/>
         <v>-0.81861595093280481</v>
       </c>
-      <c r="G35" s="18"/>
-      <c r="H35" s="18"/>
+      <c r="G35" s="22"/>
+      <c r="H35" s="22"/>
     </row>
-    <row r="36" spans="1:9" ht="18" customHeight="1" collapsed="1" thickBot="1">
-      <c r="A36" s="74" t="s">
+    <row r="36" spans="1:9" s="19" customFormat="1" ht="18" customHeight="1" collapsed="1" thickBot="1">
+      <c r="A36" s="84" t="s">
         <v>24</v>
       </c>
-      <c r="B36" s="119">
+      <c r="B36" s="128">
         <v>57790.049999999996</v>
       </c>
-      <c r="C36" s="104">
+      <c r="C36" s="114">
         <v>47760.89</v>
       </c>
-      <c r="D36" s="119">
+      <c r="D36" s="128">
         <v>69319.39</v>
       </c>
-      <c r="E36" s="165">
+      <c r="E36" s="174">
         <f t="shared" si="1"/>
         <v>0.45138396709106554</v>
       </c>
-      <c r="F36" s="166">
+      <c r="F36" s="175">
         <f t="shared" si="2"/>
         <v>0.19950389383639577</v>
       </c>
-      <c r="G36" s="76"/>
-      <c r="H36" s="18"/>
+      <c r="G36" s="86"/>
+      <c r="H36" s="22"/>
     </row>
-    <row r="37" spans="1:9" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A37" s="72" t="s">
+    <row r="37" spans="1:9" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A37" s="82" t="s">
         <v>46</v>
       </c>
-      <c r="B37" s="120">
+      <c r="B37" s="129">
         <v>0.2292566090132481</v>
       </c>
-      <c r="C37" s="96">
+      <c r="C37" s="106">
         <v>0.16075537056317046</v>
       </c>
-      <c r="D37" s="120">
+      <c r="D37" s="129">
         <f>D36/$D$23</f>
         <v>0.19387349335588686</v>
       </c>
-      <c r="E37" s="133">
+      <c r="E37" s="142">
         <f>D37/C37-1</f>
         <v>0.20601565395105914</v>
       </c>
-      <c r="F37" s="161">
+      <c r="F37" s="170">
         <f t="shared" si="2"/>
         <v>-0.15433847604069095</v>
       </c>
-      <c r="G37" s="18"/>
-      <c r="H37" s="18"/>
+      <c r="G37" s="22"/>
+      <c r="H37" s="22"/>
     </row>
     <row r="38" spans="1:9" ht="18" hidden="1" customHeight="1" outlineLevel="1" thickBot="1">
-      <c r="A38" s="73" t="s">
+      <c r="A38" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="B38" s="121">
+      <c r="B38" s="130">
         <v>1</v>
       </c>
-      <c r="C38" s="105">
+      <c r="C38" s="115">
         <v>0.99999969707467007</v>
       </c>
-      <c r="D38" s="121">
+      <c r="D38" s="130">
         <f>SUM(D25,D31,D33,D29,D27,D35,D37)</f>
         <v>1</v>
       </c>
-      <c r="E38" s="134" t="s">
+      <c r="E38" s="143" t="s">
         <v>80</v>
       </c>
-      <c r="F38" s="162" t="s">
+      <c r="F38" s="171" t="s">
         <v>80</v>
       </c>
-      <c r="G38" s="18"/>
-      <c r="H38" s="18"/>
+      <c r="G38" s="22"/>
+      <c r="H38" s="22"/>
     </row>
-    <row r="39" spans="1:9" s="198" customFormat="1" ht="7.5" customHeight="1" collapsed="1">
-[...5 lines deleted...]
-      <c r="F39" s="211"/>
+    <row r="39" spans="1:9" s="212" customFormat="1" ht="7.5" customHeight="1" collapsed="1">
+      <c r="A39" s="227"/>
+      <c r="B39" s="227"/>
+      <c r="C39" s="227"/>
+      <c r="D39" s="227"/>
+      <c r="E39" s="227"/>
+      <c r="F39" s="227"/>
     </row>
-    <row r="40" spans="1:9" s="9" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A40" s="209" t="s">
+    <row r="40" spans="1:9" s="11" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A40" s="224" t="s">
         <v>27</v>
       </c>
-      <c r="B40" s="209"/>
-[...6 lines deleted...]
-      <c r="I40" s="196"/>
+      <c r="B40" s="224"/>
+      <c r="C40" s="224"/>
+      <c r="D40" s="224"/>
+      <c r="E40" s="224"/>
+      <c r="F40" s="224"/>
+      <c r="G40" s="210"/>
+      <c r="H40" s="210"/>
+      <c r="I40" s="210"/>
     </row>
-    <row r="41" spans="1:9" ht="40.15" customHeight="1">
-      <c r="A41" s="210" t="s">
+    <row r="41" spans="1:9" ht="40.200000000000003" customHeight="1">
+      <c r="A41" s="225" t="s">
         <v>104</v>
       </c>
-      <c r="B41" s="210"/>
-[...6 lines deleted...]
-      <c r="I41" s="197"/>
+      <c r="B41" s="225"/>
+      <c r="C41" s="225"/>
+      <c r="D41" s="225"/>
+      <c r="E41" s="225"/>
+      <c r="F41" s="225"/>
+      <c r="G41" s="211"/>
+      <c r="H41" s="211"/>
+      <c r="I41" s="211"/>
     </row>
-    <row r="42" spans="1:9" s="18" customFormat="1" ht="17.25" customHeight="1" collapsed="1">
-      <c r="A42" s="209" t="s">
+    <row r="42" spans="1:9" s="22" customFormat="1" ht="17.25" customHeight="1" collapsed="1">
+      <c r="A42" s="226" t="s">
         <v>82</v>
       </c>
-      <c r="B42" s="209"/>
-[...6 lines deleted...]
-      <c r="I42" s="196"/>
+      <c r="B42" s="226"/>
+      <c r="C42" s="226"/>
+      <c r="D42" s="226"/>
+      <c r="E42" s="226"/>
+      <c r="F42" s="226"/>
+      <c r="G42" s="213"/>
+      <c r="H42" s="213"/>
+      <c r="I42" s="213"/>
     </row>
     <row r="44" spans="1:9">
-      <c r="A44" s="35"/>
+      <c r="A44" s="42"/>
     </row>
     <row r="121" spans="1:1">
-      <c r="A121" s="13" t="s">
+      <c r="A121" s="16" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:XFD1"/>
     <mergeCell ref="A40:F40"/>
     <mergeCell ref="A41:F41"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A39:F39"/>
   </mergeCells>
-  <conditionalFormatting sqref="E3:F38">
-    <cfRule type="cellIs" dxfId="2" priority="1" operator="lessThan">
+  <conditionalFormatting sqref="F16 F32:F38 F18:F20 F3:F13 F22:F28">
+    <cfRule type="cellIs" dxfId="23" priority="18" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F30:F31">
+    <cfRule type="cellIs" dxfId="22" priority="16" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F14">
+    <cfRule type="cellIs" dxfId="21" priority="17" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F17">
+    <cfRule type="cellIs" dxfId="20" priority="15" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F29">
+    <cfRule type="cellIs" dxfId="19" priority="10" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E16 E32:E38 E18:E28 E3:E13">
+    <cfRule type="cellIs" dxfId="18" priority="9" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E30:E31">
+    <cfRule type="cellIs" dxfId="17" priority="7" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E14:E15">
+    <cfRule type="cellIs" dxfId="16" priority="8" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E17">
+    <cfRule type="cellIs" dxfId="15" priority="6" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E29">
+    <cfRule type="cellIs" dxfId="14" priority="5" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F15">
+    <cfRule type="cellIs" dxfId="13" priority="3" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F21">
+    <cfRule type="cellIs" dxfId="12" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" outlineLevelRow="1" outlineLevelCol="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" outlineLevelRow="1" outlineLevelCol="1"/>
   <cols>
-    <col min="1" max="1" width="12.28515625" style="2" customWidth="1"/>
-    <col min="2" max="2" width="14.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="12.33203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="14.88671875" style="1" customWidth="1"/>
     <col min="3" max="3" width="27" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="26" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
-    <col min="5" max="5" width="14.85546875" style="1" customWidth="1" collapsed="1"/>
-    <col min="6" max="6" width="20.5703125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="5" max="5" width="14.88671875" style="1" customWidth="1" collapsed="1"/>
+    <col min="6" max="6" width="20.5546875" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="18" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
-    <col min="8" max="8" width="17.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
-[...8 lines deleted...]
-    <col min="247" max="247" width="17.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="17.109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="9" max="9" width="17.109375" style="1" customWidth="1" collapsed="1"/>
+    <col min="10" max="10" width="14.44140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="15.109375" style="1" customWidth="1"/>
+    <col min="12" max="16" width="12.88671875" style="1" customWidth="1"/>
+    <col min="17" max="19" width="11.6640625" style="1" customWidth="1"/>
+    <col min="20" max="244" width="9.109375" style="1"/>
+    <col min="245" max="245" width="10.33203125" style="1" customWidth="1"/>
+    <col min="246" max="246" width="10.6640625" style="1" customWidth="1"/>
+    <col min="247" max="247" width="17.6640625" style="1" customWidth="1"/>
     <col min="248" max="248" width="16" style="1" customWidth="1"/>
-    <col min="249" max="249" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="503" max="503" width="17.7109375" style="1" customWidth="1"/>
+    <col min="249" max="249" width="14.44140625" style="1" customWidth="1"/>
+    <col min="250" max="262" width="11.6640625" style="1" customWidth="1"/>
+    <col min="263" max="500" width="9.109375" style="1"/>
+    <col min="501" max="501" width="10.33203125" style="1" customWidth="1"/>
+    <col min="502" max="502" width="10.6640625" style="1" customWidth="1"/>
+    <col min="503" max="503" width="17.6640625" style="1" customWidth="1"/>
     <col min="504" max="504" width="16" style="1" customWidth="1"/>
-    <col min="505" max="505" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="759" max="759" width="17.7109375" style="1" customWidth="1"/>
+    <col min="505" max="505" width="14.44140625" style="1" customWidth="1"/>
+    <col min="506" max="518" width="11.6640625" style="1" customWidth="1"/>
+    <col min="519" max="756" width="9.109375" style="1"/>
+    <col min="757" max="757" width="10.33203125" style="1" customWidth="1"/>
+    <col min="758" max="758" width="10.6640625" style="1" customWidth="1"/>
+    <col min="759" max="759" width="17.6640625" style="1" customWidth="1"/>
     <col min="760" max="760" width="16" style="1" customWidth="1"/>
-    <col min="761" max="761" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="1015" max="1015" width="17.7109375" style="1" customWidth="1"/>
+    <col min="761" max="761" width="14.44140625" style="1" customWidth="1"/>
+    <col min="762" max="774" width="11.6640625" style="1" customWidth="1"/>
+    <col min="775" max="1012" width="9.109375" style="1"/>
+    <col min="1013" max="1013" width="10.33203125" style="1" customWidth="1"/>
+    <col min="1014" max="1014" width="10.6640625" style="1" customWidth="1"/>
+    <col min="1015" max="1015" width="17.6640625" style="1" customWidth="1"/>
     <col min="1016" max="1016" width="16" style="1" customWidth="1"/>
-    <col min="1017" max="1017" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="1271" max="1271" width="17.7109375" style="1" customWidth="1"/>
+    <col min="1017" max="1017" width="14.44140625" style="1" customWidth="1"/>
+    <col min="1018" max="1030" width="11.6640625" style="1" customWidth="1"/>
+    <col min="1031" max="1268" width="9.109375" style="1"/>
+    <col min="1269" max="1269" width="10.33203125" style="1" customWidth="1"/>
+    <col min="1270" max="1270" width="10.6640625" style="1" customWidth="1"/>
+    <col min="1271" max="1271" width="17.6640625" style="1" customWidth="1"/>
     <col min="1272" max="1272" width="16" style="1" customWidth="1"/>
-    <col min="1273" max="1273" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="1527" max="1527" width="17.7109375" style="1" customWidth="1"/>
+    <col min="1273" max="1273" width="14.44140625" style="1" customWidth="1"/>
+    <col min="1274" max="1286" width="11.6640625" style="1" customWidth="1"/>
+    <col min="1287" max="1524" width="9.109375" style="1"/>
+    <col min="1525" max="1525" width="10.33203125" style="1" customWidth="1"/>
+    <col min="1526" max="1526" width="10.6640625" style="1" customWidth="1"/>
+    <col min="1527" max="1527" width="17.6640625" style="1" customWidth="1"/>
     <col min="1528" max="1528" width="16" style="1" customWidth="1"/>
-    <col min="1529" max="1529" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="1783" max="1783" width="17.7109375" style="1" customWidth="1"/>
+    <col min="1529" max="1529" width="14.44140625" style="1" customWidth="1"/>
+    <col min="1530" max="1542" width="11.6640625" style="1" customWidth="1"/>
+    <col min="1543" max="1780" width="9.109375" style="1"/>
+    <col min="1781" max="1781" width="10.33203125" style="1" customWidth="1"/>
+    <col min="1782" max="1782" width="10.6640625" style="1" customWidth="1"/>
+    <col min="1783" max="1783" width="17.6640625" style="1" customWidth="1"/>
     <col min="1784" max="1784" width="16" style="1" customWidth="1"/>
-    <col min="1785" max="1785" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="2039" max="2039" width="17.7109375" style="1" customWidth="1"/>
+    <col min="1785" max="1785" width="14.44140625" style="1" customWidth="1"/>
+    <col min="1786" max="1798" width="11.6640625" style="1" customWidth="1"/>
+    <col min="1799" max="2036" width="9.109375" style="1"/>
+    <col min="2037" max="2037" width="10.33203125" style="1" customWidth="1"/>
+    <col min="2038" max="2038" width="10.6640625" style="1" customWidth="1"/>
+    <col min="2039" max="2039" width="17.6640625" style="1" customWidth="1"/>
     <col min="2040" max="2040" width="16" style="1" customWidth="1"/>
-    <col min="2041" max="2041" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="2295" max="2295" width="17.7109375" style="1" customWidth="1"/>
+    <col min="2041" max="2041" width="14.44140625" style="1" customWidth="1"/>
+    <col min="2042" max="2054" width="11.6640625" style="1" customWidth="1"/>
+    <col min="2055" max="2292" width="9.109375" style="1"/>
+    <col min="2293" max="2293" width="10.33203125" style="1" customWidth="1"/>
+    <col min="2294" max="2294" width="10.6640625" style="1" customWidth="1"/>
+    <col min="2295" max="2295" width="17.6640625" style="1" customWidth="1"/>
     <col min="2296" max="2296" width="16" style="1" customWidth="1"/>
-    <col min="2297" max="2297" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="2551" max="2551" width="17.7109375" style="1" customWidth="1"/>
+    <col min="2297" max="2297" width="14.44140625" style="1" customWidth="1"/>
+    <col min="2298" max="2310" width="11.6640625" style="1" customWidth="1"/>
+    <col min="2311" max="2548" width="9.109375" style="1"/>
+    <col min="2549" max="2549" width="10.33203125" style="1" customWidth="1"/>
+    <col min="2550" max="2550" width="10.6640625" style="1" customWidth="1"/>
+    <col min="2551" max="2551" width="17.6640625" style="1" customWidth="1"/>
     <col min="2552" max="2552" width="16" style="1" customWidth="1"/>
-    <col min="2553" max="2553" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="2807" max="2807" width="17.7109375" style="1" customWidth="1"/>
+    <col min="2553" max="2553" width="14.44140625" style="1" customWidth="1"/>
+    <col min="2554" max="2566" width="11.6640625" style="1" customWidth="1"/>
+    <col min="2567" max="2804" width="9.109375" style="1"/>
+    <col min="2805" max="2805" width="10.33203125" style="1" customWidth="1"/>
+    <col min="2806" max="2806" width="10.6640625" style="1" customWidth="1"/>
+    <col min="2807" max="2807" width="17.6640625" style="1" customWidth="1"/>
     <col min="2808" max="2808" width="16" style="1" customWidth="1"/>
-    <col min="2809" max="2809" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="3063" max="3063" width="17.7109375" style="1" customWidth="1"/>
+    <col min="2809" max="2809" width="14.44140625" style="1" customWidth="1"/>
+    <col min="2810" max="2822" width="11.6640625" style="1" customWidth="1"/>
+    <col min="2823" max="3060" width="9.109375" style="1"/>
+    <col min="3061" max="3061" width="10.33203125" style="1" customWidth="1"/>
+    <col min="3062" max="3062" width="10.6640625" style="1" customWidth="1"/>
+    <col min="3063" max="3063" width="17.6640625" style="1" customWidth="1"/>
     <col min="3064" max="3064" width="16" style="1" customWidth="1"/>
-    <col min="3065" max="3065" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="3319" max="3319" width="17.7109375" style="1" customWidth="1"/>
+    <col min="3065" max="3065" width="14.44140625" style="1" customWidth="1"/>
+    <col min="3066" max="3078" width="11.6640625" style="1" customWidth="1"/>
+    <col min="3079" max="3316" width="9.109375" style="1"/>
+    <col min="3317" max="3317" width="10.33203125" style="1" customWidth="1"/>
+    <col min="3318" max="3318" width="10.6640625" style="1" customWidth="1"/>
+    <col min="3319" max="3319" width="17.6640625" style="1" customWidth="1"/>
     <col min="3320" max="3320" width="16" style="1" customWidth="1"/>
-    <col min="3321" max="3321" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="3575" max="3575" width="17.7109375" style="1" customWidth="1"/>
+    <col min="3321" max="3321" width="14.44140625" style="1" customWidth="1"/>
+    <col min="3322" max="3334" width="11.6640625" style="1" customWidth="1"/>
+    <col min="3335" max="3572" width="9.109375" style="1"/>
+    <col min="3573" max="3573" width="10.33203125" style="1" customWidth="1"/>
+    <col min="3574" max="3574" width="10.6640625" style="1" customWidth="1"/>
+    <col min="3575" max="3575" width="17.6640625" style="1" customWidth="1"/>
     <col min="3576" max="3576" width="16" style="1" customWidth="1"/>
-    <col min="3577" max="3577" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="3831" max="3831" width="17.7109375" style="1" customWidth="1"/>
+    <col min="3577" max="3577" width="14.44140625" style="1" customWidth="1"/>
+    <col min="3578" max="3590" width="11.6640625" style="1" customWidth="1"/>
+    <col min="3591" max="3828" width="9.109375" style="1"/>
+    <col min="3829" max="3829" width="10.33203125" style="1" customWidth="1"/>
+    <col min="3830" max="3830" width="10.6640625" style="1" customWidth="1"/>
+    <col min="3831" max="3831" width="17.6640625" style="1" customWidth="1"/>
     <col min="3832" max="3832" width="16" style="1" customWidth="1"/>
-    <col min="3833" max="3833" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="4087" max="4087" width="17.7109375" style="1" customWidth="1"/>
+    <col min="3833" max="3833" width="14.44140625" style="1" customWidth="1"/>
+    <col min="3834" max="3846" width="11.6640625" style="1" customWidth="1"/>
+    <col min="3847" max="4084" width="9.109375" style="1"/>
+    <col min="4085" max="4085" width="10.33203125" style="1" customWidth="1"/>
+    <col min="4086" max="4086" width="10.6640625" style="1" customWidth="1"/>
+    <col min="4087" max="4087" width="17.6640625" style="1" customWidth="1"/>
     <col min="4088" max="4088" width="16" style="1" customWidth="1"/>
-    <col min="4089" max="4089" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="4343" max="4343" width="17.7109375" style="1" customWidth="1"/>
+    <col min="4089" max="4089" width="14.44140625" style="1" customWidth="1"/>
+    <col min="4090" max="4102" width="11.6640625" style="1" customWidth="1"/>
+    <col min="4103" max="4340" width="9.109375" style="1"/>
+    <col min="4341" max="4341" width="10.33203125" style="1" customWidth="1"/>
+    <col min="4342" max="4342" width="10.6640625" style="1" customWidth="1"/>
+    <col min="4343" max="4343" width="17.6640625" style="1" customWidth="1"/>
     <col min="4344" max="4344" width="16" style="1" customWidth="1"/>
-    <col min="4345" max="4345" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="4599" max="4599" width="17.7109375" style="1" customWidth="1"/>
+    <col min="4345" max="4345" width="14.44140625" style="1" customWidth="1"/>
+    <col min="4346" max="4358" width="11.6640625" style="1" customWidth="1"/>
+    <col min="4359" max="4596" width="9.109375" style="1"/>
+    <col min="4597" max="4597" width="10.33203125" style="1" customWidth="1"/>
+    <col min="4598" max="4598" width="10.6640625" style="1" customWidth="1"/>
+    <col min="4599" max="4599" width="17.6640625" style="1" customWidth="1"/>
     <col min="4600" max="4600" width="16" style="1" customWidth="1"/>
-    <col min="4601" max="4601" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="4855" max="4855" width="17.7109375" style="1" customWidth="1"/>
+    <col min="4601" max="4601" width="14.44140625" style="1" customWidth="1"/>
+    <col min="4602" max="4614" width="11.6640625" style="1" customWidth="1"/>
+    <col min="4615" max="4852" width="9.109375" style="1"/>
+    <col min="4853" max="4853" width="10.33203125" style="1" customWidth="1"/>
+    <col min="4854" max="4854" width="10.6640625" style="1" customWidth="1"/>
+    <col min="4855" max="4855" width="17.6640625" style="1" customWidth="1"/>
     <col min="4856" max="4856" width="16" style="1" customWidth="1"/>
-    <col min="4857" max="4857" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="5111" max="5111" width="17.7109375" style="1" customWidth="1"/>
+    <col min="4857" max="4857" width="14.44140625" style="1" customWidth="1"/>
+    <col min="4858" max="4870" width="11.6640625" style="1" customWidth="1"/>
+    <col min="4871" max="5108" width="9.109375" style="1"/>
+    <col min="5109" max="5109" width="10.33203125" style="1" customWidth="1"/>
+    <col min="5110" max="5110" width="10.6640625" style="1" customWidth="1"/>
+    <col min="5111" max="5111" width="17.6640625" style="1" customWidth="1"/>
     <col min="5112" max="5112" width="16" style="1" customWidth="1"/>
-    <col min="5113" max="5113" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="5367" max="5367" width="17.7109375" style="1" customWidth="1"/>
+    <col min="5113" max="5113" width="14.44140625" style="1" customWidth="1"/>
+    <col min="5114" max="5126" width="11.6640625" style="1" customWidth="1"/>
+    <col min="5127" max="5364" width="9.109375" style="1"/>
+    <col min="5365" max="5365" width="10.33203125" style="1" customWidth="1"/>
+    <col min="5366" max="5366" width="10.6640625" style="1" customWidth="1"/>
+    <col min="5367" max="5367" width="17.6640625" style="1" customWidth="1"/>
     <col min="5368" max="5368" width="16" style="1" customWidth="1"/>
-    <col min="5369" max="5369" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="5623" max="5623" width="17.7109375" style="1" customWidth="1"/>
+    <col min="5369" max="5369" width="14.44140625" style="1" customWidth="1"/>
+    <col min="5370" max="5382" width="11.6640625" style="1" customWidth="1"/>
+    <col min="5383" max="5620" width="9.109375" style="1"/>
+    <col min="5621" max="5621" width="10.33203125" style="1" customWidth="1"/>
+    <col min="5622" max="5622" width="10.6640625" style="1" customWidth="1"/>
+    <col min="5623" max="5623" width="17.6640625" style="1" customWidth="1"/>
     <col min="5624" max="5624" width="16" style="1" customWidth="1"/>
-    <col min="5625" max="5625" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="5879" max="5879" width="17.7109375" style="1" customWidth="1"/>
+    <col min="5625" max="5625" width="14.44140625" style="1" customWidth="1"/>
+    <col min="5626" max="5638" width="11.6640625" style="1" customWidth="1"/>
+    <col min="5639" max="5876" width="9.109375" style="1"/>
+    <col min="5877" max="5877" width="10.33203125" style="1" customWidth="1"/>
+    <col min="5878" max="5878" width="10.6640625" style="1" customWidth="1"/>
+    <col min="5879" max="5879" width="17.6640625" style="1" customWidth="1"/>
     <col min="5880" max="5880" width="16" style="1" customWidth="1"/>
-    <col min="5881" max="5881" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6135" max="6135" width="17.7109375" style="1" customWidth="1"/>
+    <col min="5881" max="5881" width="14.44140625" style="1" customWidth="1"/>
+    <col min="5882" max="5894" width="11.6640625" style="1" customWidth="1"/>
+    <col min="5895" max="6132" width="9.109375" style="1"/>
+    <col min="6133" max="6133" width="10.33203125" style="1" customWidth="1"/>
+    <col min="6134" max="6134" width="10.6640625" style="1" customWidth="1"/>
+    <col min="6135" max="6135" width="17.6640625" style="1" customWidth="1"/>
     <col min="6136" max="6136" width="16" style="1" customWidth="1"/>
-    <col min="6137" max="6137" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6391" max="6391" width="17.7109375" style="1" customWidth="1"/>
+    <col min="6137" max="6137" width="14.44140625" style="1" customWidth="1"/>
+    <col min="6138" max="6150" width="11.6640625" style="1" customWidth="1"/>
+    <col min="6151" max="6388" width="9.109375" style="1"/>
+    <col min="6389" max="6389" width="10.33203125" style="1" customWidth="1"/>
+    <col min="6390" max="6390" width="10.6640625" style="1" customWidth="1"/>
+    <col min="6391" max="6391" width="17.6640625" style="1" customWidth="1"/>
     <col min="6392" max="6392" width="16" style="1" customWidth="1"/>
-    <col min="6393" max="6393" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6647" max="6647" width="17.7109375" style="1" customWidth="1"/>
+    <col min="6393" max="6393" width="14.44140625" style="1" customWidth="1"/>
+    <col min="6394" max="6406" width="11.6640625" style="1" customWidth="1"/>
+    <col min="6407" max="6644" width="9.109375" style="1"/>
+    <col min="6645" max="6645" width="10.33203125" style="1" customWidth="1"/>
+    <col min="6646" max="6646" width="10.6640625" style="1" customWidth="1"/>
+    <col min="6647" max="6647" width="17.6640625" style="1" customWidth="1"/>
     <col min="6648" max="6648" width="16" style="1" customWidth="1"/>
-    <col min="6649" max="6649" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6903" max="6903" width="17.7109375" style="1" customWidth="1"/>
+    <col min="6649" max="6649" width="14.44140625" style="1" customWidth="1"/>
+    <col min="6650" max="6662" width="11.6640625" style="1" customWidth="1"/>
+    <col min="6663" max="6900" width="9.109375" style="1"/>
+    <col min="6901" max="6901" width="10.33203125" style="1" customWidth="1"/>
+    <col min="6902" max="6902" width="10.6640625" style="1" customWidth="1"/>
+    <col min="6903" max="6903" width="17.6640625" style="1" customWidth="1"/>
     <col min="6904" max="6904" width="16" style="1" customWidth="1"/>
-    <col min="6905" max="6905" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7159" max="7159" width="17.7109375" style="1" customWidth="1"/>
+    <col min="6905" max="6905" width="14.44140625" style="1" customWidth="1"/>
+    <col min="6906" max="6918" width="11.6640625" style="1" customWidth="1"/>
+    <col min="6919" max="7156" width="9.109375" style="1"/>
+    <col min="7157" max="7157" width="10.33203125" style="1" customWidth="1"/>
+    <col min="7158" max="7158" width="10.6640625" style="1" customWidth="1"/>
+    <col min="7159" max="7159" width="17.6640625" style="1" customWidth="1"/>
     <col min="7160" max="7160" width="16" style="1" customWidth="1"/>
-    <col min="7161" max="7161" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7415" max="7415" width="17.7109375" style="1" customWidth="1"/>
+    <col min="7161" max="7161" width="14.44140625" style="1" customWidth="1"/>
+    <col min="7162" max="7174" width="11.6640625" style="1" customWidth="1"/>
+    <col min="7175" max="7412" width="9.109375" style="1"/>
+    <col min="7413" max="7413" width="10.33203125" style="1" customWidth="1"/>
+    <col min="7414" max="7414" width="10.6640625" style="1" customWidth="1"/>
+    <col min="7415" max="7415" width="17.6640625" style="1" customWidth="1"/>
     <col min="7416" max="7416" width="16" style="1" customWidth="1"/>
-    <col min="7417" max="7417" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7671" max="7671" width="17.7109375" style="1" customWidth="1"/>
+    <col min="7417" max="7417" width="14.44140625" style="1" customWidth="1"/>
+    <col min="7418" max="7430" width="11.6640625" style="1" customWidth="1"/>
+    <col min="7431" max="7668" width="9.109375" style="1"/>
+    <col min="7669" max="7669" width="10.33203125" style="1" customWidth="1"/>
+    <col min="7670" max="7670" width="10.6640625" style="1" customWidth="1"/>
+    <col min="7671" max="7671" width="17.6640625" style="1" customWidth="1"/>
     <col min="7672" max="7672" width="16" style="1" customWidth="1"/>
-    <col min="7673" max="7673" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7927" max="7927" width="17.7109375" style="1" customWidth="1"/>
+    <col min="7673" max="7673" width="14.44140625" style="1" customWidth="1"/>
+    <col min="7674" max="7686" width="11.6640625" style="1" customWidth="1"/>
+    <col min="7687" max="7924" width="9.109375" style="1"/>
+    <col min="7925" max="7925" width="10.33203125" style="1" customWidth="1"/>
+    <col min="7926" max="7926" width="10.6640625" style="1" customWidth="1"/>
+    <col min="7927" max="7927" width="17.6640625" style="1" customWidth="1"/>
     <col min="7928" max="7928" width="16" style="1" customWidth="1"/>
-    <col min="7929" max="7929" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8183" max="8183" width="17.7109375" style="1" customWidth="1"/>
+    <col min="7929" max="7929" width="14.44140625" style="1" customWidth="1"/>
+    <col min="7930" max="7942" width="11.6640625" style="1" customWidth="1"/>
+    <col min="7943" max="8180" width="9.109375" style="1"/>
+    <col min="8181" max="8181" width="10.33203125" style="1" customWidth="1"/>
+    <col min="8182" max="8182" width="10.6640625" style="1" customWidth="1"/>
+    <col min="8183" max="8183" width="17.6640625" style="1" customWidth="1"/>
     <col min="8184" max="8184" width="16" style="1" customWidth="1"/>
-    <col min="8185" max="8185" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8439" max="8439" width="17.7109375" style="1" customWidth="1"/>
+    <col min="8185" max="8185" width="14.44140625" style="1" customWidth="1"/>
+    <col min="8186" max="8198" width="11.6640625" style="1" customWidth="1"/>
+    <col min="8199" max="8436" width="9.109375" style="1"/>
+    <col min="8437" max="8437" width="10.33203125" style="1" customWidth="1"/>
+    <col min="8438" max="8438" width="10.6640625" style="1" customWidth="1"/>
+    <col min="8439" max="8439" width="17.6640625" style="1" customWidth="1"/>
     <col min="8440" max="8440" width="16" style="1" customWidth="1"/>
-    <col min="8441" max="8441" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8695" max="8695" width="17.7109375" style="1" customWidth="1"/>
+    <col min="8441" max="8441" width="14.44140625" style="1" customWidth="1"/>
+    <col min="8442" max="8454" width="11.6640625" style="1" customWidth="1"/>
+    <col min="8455" max="8692" width="9.109375" style="1"/>
+    <col min="8693" max="8693" width="10.33203125" style="1" customWidth="1"/>
+    <col min="8694" max="8694" width="10.6640625" style="1" customWidth="1"/>
+    <col min="8695" max="8695" width="17.6640625" style="1" customWidth="1"/>
     <col min="8696" max="8696" width="16" style="1" customWidth="1"/>
-    <col min="8697" max="8697" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8951" max="8951" width="17.7109375" style="1" customWidth="1"/>
+    <col min="8697" max="8697" width="14.44140625" style="1" customWidth="1"/>
+    <col min="8698" max="8710" width="11.6640625" style="1" customWidth="1"/>
+    <col min="8711" max="8948" width="9.109375" style="1"/>
+    <col min="8949" max="8949" width="10.33203125" style="1" customWidth="1"/>
+    <col min="8950" max="8950" width="10.6640625" style="1" customWidth="1"/>
+    <col min="8951" max="8951" width="17.6640625" style="1" customWidth="1"/>
     <col min="8952" max="8952" width="16" style="1" customWidth="1"/>
-    <col min="8953" max="8953" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9207" max="9207" width="17.7109375" style="1" customWidth="1"/>
+    <col min="8953" max="8953" width="14.44140625" style="1" customWidth="1"/>
+    <col min="8954" max="8966" width="11.6640625" style="1" customWidth="1"/>
+    <col min="8967" max="9204" width="9.109375" style="1"/>
+    <col min="9205" max="9205" width="10.33203125" style="1" customWidth="1"/>
+    <col min="9206" max="9206" width="10.6640625" style="1" customWidth="1"/>
+    <col min="9207" max="9207" width="17.6640625" style="1" customWidth="1"/>
     <col min="9208" max="9208" width="16" style="1" customWidth="1"/>
-    <col min="9209" max="9209" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9463" max="9463" width="17.7109375" style="1" customWidth="1"/>
+    <col min="9209" max="9209" width="14.44140625" style="1" customWidth="1"/>
+    <col min="9210" max="9222" width="11.6640625" style="1" customWidth="1"/>
+    <col min="9223" max="9460" width="9.109375" style="1"/>
+    <col min="9461" max="9461" width="10.33203125" style="1" customWidth="1"/>
+    <col min="9462" max="9462" width="10.6640625" style="1" customWidth="1"/>
+    <col min="9463" max="9463" width="17.6640625" style="1" customWidth="1"/>
     <col min="9464" max="9464" width="16" style="1" customWidth="1"/>
-    <col min="9465" max="9465" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9719" max="9719" width="17.7109375" style="1" customWidth="1"/>
+    <col min="9465" max="9465" width="14.44140625" style="1" customWidth="1"/>
+    <col min="9466" max="9478" width="11.6640625" style="1" customWidth="1"/>
+    <col min="9479" max="9716" width="9.109375" style="1"/>
+    <col min="9717" max="9717" width="10.33203125" style="1" customWidth="1"/>
+    <col min="9718" max="9718" width="10.6640625" style="1" customWidth="1"/>
+    <col min="9719" max="9719" width="17.6640625" style="1" customWidth="1"/>
     <col min="9720" max="9720" width="16" style="1" customWidth="1"/>
-    <col min="9721" max="9721" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9975" max="9975" width="17.7109375" style="1" customWidth="1"/>
+    <col min="9721" max="9721" width="14.44140625" style="1" customWidth="1"/>
+    <col min="9722" max="9734" width="11.6640625" style="1" customWidth="1"/>
+    <col min="9735" max="9972" width="9.109375" style="1"/>
+    <col min="9973" max="9973" width="10.33203125" style="1" customWidth="1"/>
+    <col min="9974" max="9974" width="10.6640625" style="1" customWidth="1"/>
+    <col min="9975" max="9975" width="17.6640625" style="1" customWidth="1"/>
     <col min="9976" max="9976" width="16" style="1" customWidth="1"/>
-    <col min="9977" max="9977" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10231" max="10231" width="17.7109375" style="1" customWidth="1"/>
+    <col min="9977" max="9977" width="14.44140625" style="1" customWidth="1"/>
+    <col min="9978" max="9990" width="11.6640625" style="1" customWidth="1"/>
+    <col min="9991" max="10228" width="9.109375" style="1"/>
+    <col min="10229" max="10229" width="10.33203125" style="1" customWidth="1"/>
+    <col min="10230" max="10230" width="10.6640625" style="1" customWidth="1"/>
+    <col min="10231" max="10231" width="17.6640625" style="1" customWidth="1"/>
     <col min="10232" max="10232" width="16" style="1" customWidth="1"/>
-    <col min="10233" max="10233" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10487" max="10487" width="17.7109375" style="1" customWidth="1"/>
+    <col min="10233" max="10233" width="14.44140625" style="1" customWidth="1"/>
+    <col min="10234" max="10246" width="11.6640625" style="1" customWidth="1"/>
+    <col min="10247" max="10484" width="9.109375" style="1"/>
+    <col min="10485" max="10485" width="10.33203125" style="1" customWidth="1"/>
+    <col min="10486" max="10486" width="10.6640625" style="1" customWidth="1"/>
+    <col min="10487" max="10487" width="17.6640625" style="1" customWidth="1"/>
     <col min="10488" max="10488" width="16" style="1" customWidth="1"/>
-    <col min="10489" max="10489" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10743" max="10743" width="17.7109375" style="1" customWidth="1"/>
+    <col min="10489" max="10489" width="14.44140625" style="1" customWidth="1"/>
+    <col min="10490" max="10502" width="11.6640625" style="1" customWidth="1"/>
+    <col min="10503" max="10740" width="9.109375" style="1"/>
+    <col min="10741" max="10741" width="10.33203125" style="1" customWidth="1"/>
+    <col min="10742" max="10742" width="10.6640625" style="1" customWidth="1"/>
+    <col min="10743" max="10743" width="17.6640625" style="1" customWidth="1"/>
     <col min="10744" max="10744" width="16" style="1" customWidth="1"/>
-    <col min="10745" max="10745" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10999" max="10999" width="17.7109375" style="1" customWidth="1"/>
+    <col min="10745" max="10745" width="14.44140625" style="1" customWidth="1"/>
+    <col min="10746" max="10758" width="11.6640625" style="1" customWidth="1"/>
+    <col min="10759" max="10996" width="9.109375" style="1"/>
+    <col min="10997" max="10997" width="10.33203125" style="1" customWidth="1"/>
+    <col min="10998" max="10998" width="10.6640625" style="1" customWidth="1"/>
+    <col min="10999" max="10999" width="17.6640625" style="1" customWidth="1"/>
     <col min="11000" max="11000" width="16" style="1" customWidth="1"/>
-    <col min="11001" max="11001" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11255" max="11255" width="17.7109375" style="1" customWidth="1"/>
+    <col min="11001" max="11001" width="14.44140625" style="1" customWidth="1"/>
+    <col min="11002" max="11014" width="11.6640625" style="1" customWidth="1"/>
+    <col min="11015" max="11252" width="9.109375" style="1"/>
+    <col min="11253" max="11253" width="10.33203125" style="1" customWidth="1"/>
+    <col min="11254" max="11254" width="10.6640625" style="1" customWidth="1"/>
+    <col min="11255" max="11255" width="17.6640625" style="1" customWidth="1"/>
     <col min="11256" max="11256" width="16" style="1" customWidth="1"/>
-    <col min="11257" max="11257" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11511" max="11511" width="17.7109375" style="1" customWidth="1"/>
+    <col min="11257" max="11257" width="14.44140625" style="1" customWidth="1"/>
+    <col min="11258" max="11270" width="11.6640625" style="1" customWidth="1"/>
+    <col min="11271" max="11508" width="9.109375" style="1"/>
+    <col min="11509" max="11509" width="10.33203125" style="1" customWidth="1"/>
+    <col min="11510" max="11510" width="10.6640625" style="1" customWidth="1"/>
+    <col min="11511" max="11511" width="17.6640625" style="1" customWidth="1"/>
     <col min="11512" max="11512" width="16" style="1" customWidth="1"/>
-    <col min="11513" max="11513" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11767" max="11767" width="17.7109375" style="1" customWidth="1"/>
+    <col min="11513" max="11513" width="14.44140625" style="1" customWidth="1"/>
+    <col min="11514" max="11526" width="11.6640625" style="1" customWidth="1"/>
+    <col min="11527" max="11764" width="9.109375" style="1"/>
+    <col min="11765" max="11765" width="10.33203125" style="1" customWidth="1"/>
+    <col min="11766" max="11766" width="10.6640625" style="1" customWidth="1"/>
+    <col min="11767" max="11767" width="17.6640625" style="1" customWidth="1"/>
     <col min="11768" max="11768" width="16" style="1" customWidth="1"/>
-    <col min="11769" max="11769" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12023" max="12023" width="17.7109375" style="1" customWidth="1"/>
+    <col min="11769" max="11769" width="14.44140625" style="1" customWidth="1"/>
+    <col min="11770" max="11782" width="11.6640625" style="1" customWidth="1"/>
+    <col min="11783" max="12020" width="9.109375" style="1"/>
+    <col min="12021" max="12021" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12022" max="12022" width="10.6640625" style="1" customWidth="1"/>
+    <col min="12023" max="12023" width="17.6640625" style="1" customWidth="1"/>
     <col min="12024" max="12024" width="16" style="1" customWidth="1"/>
-    <col min="12025" max="12025" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12279" max="12279" width="17.7109375" style="1" customWidth="1"/>
+    <col min="12025" max="12025" width="14.44140625" style="1" customWidth="1"/>
+    <col min="12026" max="12038" width="11.6640625" style="1" customWidth="1"/>
+    <col min="12039" max="12276" width="9.109375" style="1"/>
+    <col min="12277" max="12277" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12278" max="12278" width="10.6640625" style="1" customWidth="1"/>
+    <col min="12279" max="12279" width="17.6640625" style="1" customWidth="1"/>
     <col min="12280" max="12280" width="16" style="1" customWidth="1"/>
-    <col min="12281" max="12281" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12535" max="12535" width="17.7109375" style="1" customWidth="1"/>
+    <col min="12281" max="12281" width="14.44140625" style="1" customWidth="1"/>
+    <col min="12282" max="12294" width="11.6640625" style="1" customWidth="1"/>
+    <col min="12295" max="12532" width="9.109375" style="1"/>
+    <col min="12533" max="12533" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12534" max="12534" width="10.6640625" style="1" customWidth="1"/>
+    <col min="12535" max="12535" width="17.6640625" style="1" customWidth="1"/>
     <col min="12536" max="12536" width="16" style="1" customWidth="1"/>
-    <col min="12537" max="12537" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12791" max="12791" width="17.7109375" style="1" customWidth="1"/>
+    <col min="12537" max="12537" width="14.44140625" style="1" customWidth="1"/>
+    <col min="12538" max="12550" width="11.6640625" style="1" customWidth="1"/>
+    <col min="12551" max="12788" width="9.109375" style="1"/>
+    <col min="12789" max="12789" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12790" max="12790" width="10.6640625" style="1" customWidth="1"/>
+    <col min="12791" max="12791" width="17.6640625" style="1" customWidth="1"/>
     <col min="12792" max="12792" width="16" style="1" customWidth="1"/>
-    <col min="12793" max="12793" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13047" max="13047" width="17.7109375" style="1" customWidth="1"/>
+    <col min="12793" max="12793" width="14.44140625" style="1" customWidth="1"/>
+    <col min="12794" max="12806" width="11.6640625" style="1" customWidth="1"/>
+    <col min="12807" max="13044" width="9.109375" style="1"/>
+    <col min="13045" max="13045" width="10.33203125" style="1" customWidth="1"/>
+    <col min="13046" max="13046" width="10.6640625" style="1" customWidth="1"/>
+    <col min="13047" max="13047" width="17.6640625" style="1" customWidth="1"/>
     <col min="13048" max="13048" width="16" style="1" customWidth="1"/>
-    <col min="13049" max="13049" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13303" max="13303" width="17.7109375" style="1" customWidth="1"/>
+    <col min="13049" max="13049" width="14.44140625" style="1" customWidth="1"/>
+    <col min="13050" max="13062" width="11.6640625" style="1" customWidth="1"/>
+    <col min="13063" max="13300" width="9.109375" style="1"/>
+    <col min="13301" max="13301" width="10.33203125" style="1" customWidth="1"/>
+    <col min="13302" max="13302" width="10.6640625" style="1" customWidth="1"/>
+    <col min="13303" max="13303" width="17.6640625" style="1" customWidth="1"/>
     <col min="13304" max="13304" width="16" style="1" customWidth="1"/>
-    <col min="13305" max="13305" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13559" max="13559" width="17.7109375" style="1" customWidth="1"/>
+    <col min="13305" max="13305" width="14.44140625" style="1" customWidth="1"/>
+    <col min="13306" max="13318" width="11.6640625" style="1" customWidth="1"/>
+    <col min="13319" max="13556" width="9.109375" style="1"/>
+    <col min="13557" max="13557" width="10.33203125" style="1" customWidth="1"/>
+    <col min="13558" max="13558" width="10.6640625" style="1" customWidth="1"/>
+    <col min="13559" max="13559" width="17.6640625" style="1" customWidth="1"/>
     <col min="13560" max="13560" width="16" style="1" customWidth="1"/>
-    <col min="13561" max="13561" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13815" max="13815" width="17.7109375" style="1" customWidth="1"/>
+    <col min="13561" max="13561" width="14.44140625" style="1" customWidth="1"/>
+    <col min="13562" max="13574" width="11.6640625" style="1" customWidth="1"/>
+    <col min="13575" max="13812" width="9.109375" style="1"/>
+    <col min="13813" max="13813" width="10.33203125" style="1" customWidth="1"/>
+    <col min="13814" max="13814" width="10.6640625" style="1" customWidth="1"/>
+    <col min="13815" max="13815" width="17.6640625" style="1" customWidth="1"/>
     <col min="13816" max="13816" width="16" style="1" customWidth="1"/>
-    <col min="13817" max="13817" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14071" max="14071" width="17.7109375" style="1" customWidth="1"/>
+    <col min="13817" max="13817" width="14.44140625" style="1" customWidth="1"/>
+    <col min="13818" max="13830" width="11.6640625" style="1" customWidth="1"/>
+    <col min="13831" max="14068" width="9.109375" style="1"/>
+    <col min="14069" max="14069" width="10.33203125" style="1" customWidth="1"/>
+    <col min="14070" max="14070" width="10.6640625" style="1" customWidth="1"/>
+    <col min="14071" max="14071" width="17.6640625" style="1" customWidth="1"/>
     <col min="14072" max="14072" width="16" style="1" customWidth="1"/>
-    <col min="14073" max="14073" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14327" max="14327" width="17.7109375" style="1" customWidth="1"/>
+    <col min="14073" max="14073" width="14.44140625" style="1" customWidth="1"/>
+    <col min="14074" max="14086" width="11.6640625" style="1" customWidth="1"/>
+    <col min="14087" max="14324" width="9.109375" style="1"/>
+    <col min="14325" max="14325" width="10.33203125" style="1" customWidth="1"/>
+    <col min="14326" max="14326" width="10.6640625" style="1" customWidth="1"/>
+    <col min="14327" max="14327" width="17.6640625" style="1" customWidth="1"/>
     <col min="14328" max="14328" width="16" style="1" customWidth="1"/>
-    <col min="14329" max="14329" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14583" max="14583" width="17.7109375" style="1" customWidth="1"/>
+    <col min="14329" max="14329" width="14.44140625" style="1" customWidth="1"/>
+    <col min="14330" max="14342" width="11.6640625" style="1" customWidth="1"/>
+    <col min="14343" max="14580" width="9.109375" style="1"/>
+    <col min="14581" max="14581" width="10.33203125" style="1" customWidth="1"/>
+    <col min="14582" max="14582" width="10.6640625" style="1" customWidth="1"/>
+    <col min="14583" max="14583" width="17.6640625" style="1" customWidth="1"/>
     <col min="14584" max="14584" width="16" style="1" customWidth="1"/>
-    <col min="14585" max="14585" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14839" max="14839" width="17.7109375" style="1" customWidth="1"/>
+    <col min="14585" max="14585" width="14.44140625" style="1" customWidth="1"/>
+    <col min="14586" max="14598" width="11.6640625" style="1" customWidth="1"/>
+    <col min="14599" max="14836" width="9.109375" style="1"/>
+    <col min="14837" max="14837" width="10.33203125" style="1" customWidth="1"/>
+    <col min="14838" max="14838" width="10.6640625" style="1" customWidth="1"/>
+    <col min="14839" max="14839" width="17.6640625" style="1" customWidth="1"/>
     <col min="14840" max="14840" width="16" style="1" customWidth="1"/>
-    <col min="14841" max="14841" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15095" max="15095" width="17.7109375" style="1" customWidth="1"/>
+    <col min="14841" max="14841" width="14.44140625" style="1" customWidth="1"/>
+    <col min="14842" max="14854" width="11.6640625" style="1" customWidth="1"/>
+    <col min="14855" max="15092" width="9.109375" style="1"/>
+    <col min="15093" max="15093" width="10.33203125" style="1" customWidth="1"/>
+    <col min="15094" max="15094" width="10.6640625" style="1" customWidth="1"/>
+    <col min="15095" max="15095" width="17.6640625" style="1" customWidth="1"/>
     <col min="15096" max="15096" width="16" style="1" customWidth="1"/>
-    <col min="15097" max="15097" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15351" max="15351" width="17.7109375" style="1" customWidth="1"/>
+    <col min="15097" max="15097" width="14.44140625" style="1" customWidth="1"/>
+    <col min="15098" max="15110" width="11.6640625" style="1" customWidth="1"/>
+    <col min="15111" max="15348" width="9.109375" style="1"/>
+    <col min="15349" max="15349" width="10.33203125" style="1" customWidth="1"/>
+    <col min="15350" max="15350" width="10.6640625" style="1" customWidth="1"/>
+    <col min="15351" max="15351" width="17.6640625" style="1" customWidth="1"/>
     <col min="15352" max="15352" width="16" style="1" customWidth="1"/>
-    <col min="15353" max="15353" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15607" max="15607" width="17.7109375" style="1" customWidth="1"/>
+    <col min="15353" max="15353" width="14.44140625" style="1" customWidth="1"/>
+    <col min="15354" max="15366" width="11.6640625" style="1" customWidth="1"/>
+    <col min="15367" max="15604" width="9.109375" style="1"/>
+    <col min="15605" max="15605" width="10.33203125" style="1" customWidth="1"/>
+    <col min="15606" max="15606" width="10.6640625" style="1" customWidth="1"/>
+    <col min="15607" max="15607" width="17.6640625" style="1" customWidth="1"/>
     <col min="15608" max="15608" width="16" style="1" customWidth="1"/>
-    <col min="15609" max="15609" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15863" max="15863" width="17.7109375" style="1" customWidth="1"/>
+    <col min="15609" max="15609" width="14.44140625" style="1" customWidth="1"/>
+    <col min="15610" max="15622" width="11.6640625" style="1" customWidth="1"/>
+    <col min="15623" max="15860" width="9.109375" style="1"/>
+    <col min="15861" max="15861" width="10.33203125" style="1" customWidth="1"/>
+    <col min="15862" max="15862" width="10.6640625" style="1" customWidth="1"/>
+    <col min="15863" max="15863" width="17.6640625" style="1" customWidth="1"/>
     <col min="15864" max="15864" width="16" style="1" customWidth="1"/>
-    <col min="15865" max="15865" width="14.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="16119" max="16119" width="17.7109375" style="1" customWidth="1"/>
+    <col min="15865" max="15865" width="14.44140625" style="1" customWidth="1"/>
+    <col min="15866" max="15878" width="11.6640625" style="1" customWidth="1"/>
+    <col min="15879" max="16116" width="9.109375" style="1"/>
+    <col min="16117" max="16117" width="10.33203125" style="1" customWidth="1"/>
+    <col min="16118" max="16118" width="10.6640625" style="1" customWidth="1"/>
+    <col min="16119" max="16119" width="17.6640625" style="1" customWidth="1"/>
     <col min="16120" max="16120" width="16" style="1" customWidth="1"/>
-    <col min="16121" max="16121" width="14.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16135" max="16384" width="9.140625" style="1"/>
+    <col min="16121" max="16121" width="14.44140625" style="1" customWidth="1"/>
+    <col min="16122" max="16134" width="11.6640625" style="1" customWidth="1"/>
+    <col min="16135" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="213" customFormat="1" ht="26.45" customHeight="1" thickBot="1">
-      <c r="A1" s="212" t="s">
+    <row r="1" spans="1:11" s="229" customFormat="1" ht="26.4" customHeight="1" thickBot="1">
+      <c r="A1" s="228" t="s">
         <v>75</v>
       </c>
-      <c r="B1" s="212"/>
-[...7 lines deleted...]
-      <c r="J1" s="212"/>
+      <c r="B1" s="228"/>
+      <c r="C1" s="228"/>
+      <c r="D1" s="228"/>
+      <c r="E1" s="228"/>
+      <c r="F1" s="228"/>
+      <c r="G1" s="228"/>
+      <c r="H1" s="228"/>
+      <c r="I1" s="228"/>
+      <c r="J1" s="228"/>
     </row>
     <row r="2" spans="1:11" ht="84" customHeight="1" thickBot="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B2" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="C2" s="10" t="s">
+      <c r="C2" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="D2" s="10" t="s">
+      <c r="D2" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="E2" s="10" t="s">
+      <c r="E2" s="12" t="s">
         <v>65</v>
       </c>
-      <c r="F2" s="10" t="s">
+      <c r="F2" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="G2" s="10" t="s">
+      <c r="G2" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="H2" s="10" t="s">
+      <c r="H2" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="I2" s="10" t="s">
+      <c r="I2" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="J2" s="10" t="s">
+      <c r="J2" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="K2" s="10" t="s">
+      <c r="K2" s="12" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="70" t="s">
         <v>86</v>
       </c>
-      <c r="B3" s="19">
+      <c r="B3" s="23">
         <v>309</v>
       </c>
-      <c r="C3" s="19">
+      <c r="C3" s="23">
         <v>298</v>
       </c>
-      <c r="D3" s="19">
+      <c r="D3" s="23">
         <v>11</v>
       </c>
-      <c r="E3" s="19" t="s">
+      <c r="E3" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="F3" s="19" t="s">
+      <c r="F3" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="G3" s="19">
+      <c r="G3" s="23">
         <v>1184</v>
       </c>
-      <c r="H3" s="20">
+      <c r="H3" s="24">
         <v>3.9731543624161074</v>
       </c>
-      <c r="I3" s="21">
+      <c r="I3" s="25">
         <v>1140</v>
       </c>
-      <c r="J3" s="19">
+      <c r="J3" s="23">
         <v>69</v>
       </c>
-      <c r="K3" s="21">
+      <c r="K3" s="25">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A4" s="60" t="s">
+      <c r="A4" s="70" t="s">
         <v>87</v>
       </c>
-      <c r="B4" s="19">
+      <c r="B4" s="23">
         <v>295</v>
       </c>
-      <c r="C4" s="19">
+      <c r="C4" s="23">
         <v>289</v>
       </c>
-      <c r="D4" s="19">
+      <c r="D4" s="23">
         <v>6</v>
       </c>
-      <c r="E4" s="19" t="s">
+      <c r="E4" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="F4" s="19" t="s">
+      <c r="F4" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="G4" s="22">
+      <c r="G4" s="26">
         <v>1206</v>
       </c>
-      <c r="H4" s="20">
+      <c r="H4" s="24">
         <v>4.1730103806228378</v>
       </c>
-      <c r="I4" s="21">
+      <c r="I4" s="25">
         <v>1143</v>
       </c>
-      <c r="J4" s="19">
+      <c r="J4" s="23">
         <v>62</v>
       </c>
-      <c r="K4" s="21">
+      <c r="K4" s="25">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="70" t="s">
         <v>88</v>
       </c>
-      <c r="B5" s="19">
+      <c r="B5" s="23">
         <v>296</v>
       </c>
-      <c r="C5" s="19">
+      <c r="C5" s="23">
         <v>284</v>
       </c>
-      <c r="D5" s="19">
+      <c r="D5" s="23">
         <v>12</v>
       </c>
-      <c r="E5" s="19" t="s">
+      <c r="E5" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="F5" s="19" t="s">
+      <c r="F5" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="G5" s="22">
+      <c r="G5" s="26">
         <v>1242</v>
       </c>
-      <c r="H5" s="20">
+      <c r="H5" s="24">
         <v>4.373239436619718</v>
       </c>
-      <c r="I5" s="21">
+      <c r="I5" s="25">
         <v>1190</v>
       </c>
-      <c r="J5" s="19">
+      <c r="J5" s="23">
         <v>58</v>
       </c>
-      <c r="K5" s="21">
+      <c r="K5" s="25">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="70" t="s">
         <v>89</v>
       </c>
-      <c r="B6" s="19">
+      <c r="B6" s="23">
         <v>298</v>
       </c>
-      <c r="C6" s="19">
+      <c r="C6" s="23">
         <v>283</v>
       </c>
-      <c r="D6" s="19">
+      <c r="D6" s="23">
         <v>15</v>
       </c>
-      <c r="E6" s="19" t="s">
+      <c r="E6" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="G6" s="22">
+      <c r="G6" s="26">
         <v>1289</v>
       </c>
-      <c r="H6" s="20">
+      <c r="H6" s="24">
         <v>4.5547703180212018</v>
       </c>
-      <c r="I6" s="21">
+      <c r="I6" s="25">
         <v>1237</v>
       </c>
-      <c r="J6" s="19">
+      <c r="J6" s="23">
         <v>58</v>
       </c>
-      <c r="K6" s="21">
+      <c r="K6" s="25">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A7" s="60" t="s">
+      <c r="A7" s="70" t="s">
         <v>90</v>
       </c>
-      <c r="B7" s="23">
+      <c r="B7" s="27">
         <v>297</v>
       </c>
-      <c r="C7" s="23">
+      <c r="C7" s="27">
         <v>279</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="23">
         <v>18</v>
       </c>
-      <c r="E7" s="23" t="s">
+      <c r="E7" s="27" t="s">
         <v>62</v>
       </c>
-      <c r="F7" s="23" t="s">
+      <c r="F7" s="27" t="s">
         <v>62</v>
       </c>
-      <c r="G7" s="54">
+      <c r="G7" s="64">
         <v>1404</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="24">
         <v>5.032258064516129</v>
       </c>
-      <c r="I7" s="24">
+      <c r="I7" s="28">
         <v>1357</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J7" s="23">
         <v>60</v>
       </c>
-      <c r="K7" s="24">
+      <c r="K7" s="28">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="18" hidden="1" customHeight="1" outlineLevel="1" collapsed="1">
-      <c r="A8" s="60" t="s">
+    <row r="8" spans="1:11" s="39" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1" collapsed="1">
+      <c r="A8" s="70" t="s">
         <v>91</v>
       </c>
-      <c r="B8" s="23">
+      <c r="B8" s="27">
         <v>306</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="27">
         <v>278</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="27">
         <v>28</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="27">
         <v>19</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F8" s="27">
         <v>6</v>
       </c>
-      <c r="G8" s="54">
+      <c r="G8" s="64">
         <v>1578</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="24">
         <v>5.6762589928057556</v>
       </c>
-      <c r="I8" s="24">
+      <c r="I8" s="28">
         <v>1523</v>
       </c>
-      <c r="J8" s="23">
+      <c r="J8" s="27">
         <v>57</v>
       </c>
-      <c r="K8" s="24">
+      <c r="K8" s="28">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A9" s="78">
+    <row r="9" spans="1:11" s="39" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A9" s="88">
         <v>45016</v>
       </c>
-      <c r="B9" s="79">
+      <c r="B9" s="89">
         <v>299</v>
       </c>
-      <c r="C9" s="79">
+      <c r="C9" s="89">
         <v>261</v>
       </c>
-      <c r="D9" s="79">
+      <c r="D9" s="89">
         <v>38</v>
       </c>
-      <c r="E9" s="79">
+      <c r="E9" s="89">
         <v>18</v>
       </c>
-      <c r="F9" s="79">
+      <c r="F9" s="89">
         <v>6</v>
       </c>
-      <c r="G9" s="80">
+      <c r="G9" s="90">
         <v>1828</v>
       </c>
-      <c r="H9" s="81">
+      <c r="H9" s="91">
         <v>7.0038314176245207</v>
       </c>
-      <c r="I9" s="82">
+      <c r="I9" s="92">
         <v>1775</v>
       </c>
-      <c r="J9" s="79">
+      <c r="J9" s="89">
         <v>54</v>
       </c>
-      <c r="K9" s="82">
+      <c r="K9" s="92">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A10" s="65">
+    <row r="10" spans="1:11" s="39" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A10" s="75">
         <v>45382</v>
       </c>
-      <c r="B10" s="66">
+      <c r="B10" s="76">
         <v>278</v>
       </c>
-      <c r="C10" s="66">
+      <c r="C10" s="76">
         <v>251</v>
       </c>
-      <c r="D10" s="66">
+      <c r="D10" s="76">
         <v>27</v>
       </c>
-      <c r="E10" s="66">
+      <c r="E10" s="76">
         <v>16</v>
       </c>
-      <c r="F10" s="66">
+      <c r="F10" s="76">
         <v>5</v>
       </c>
-      <c r="G10" s="67">
+      <c r="G10" s="77">
         <v>1828</v>
       </c>
-      <c r="H10" s="68">
+      <c r="H10" s="78">
         <v>7.2828685258964141</v>
       </c>
-      <c r="I10" s="69">
+      <c r="I10" s="79">
         <v>1787</v>
       </c>
-      <c r="J10" s="66">
+      <c r="J10" s="76">
         <v>52</v>
       </c>
-      <c r="K10" s="69">
+      <c r="K10" s="79">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="18" customHeight="1" collapsed="1">
-      <c r="A11" s="60">
+    <row r="11" spans="1:11" s="39" customFormat="1" ht="18" customHeight="1" collapsed="1">
+      <c r="A11" s="70">
         <v>45747</v>
       </c>
-      <c r="B11" s="23">
+      <c r="B11" s="27">
         <v>275</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="27">
         <v>248</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="27">
         <v>27</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E11" s="27">
         <v>15</v>
       </c>
-      <c r="F11" s="23">
+      <c r="F11" s="27">
         <v>5</v>
       </c>
-      <c r="G11" s="54">
+      <c r="G11" s="64">
         <v>1890</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H11" s="24">
         <v>7.620967741935484</v>
       </c>
-      <c r="I11" s="24">
+      <c r="I11" s="28">
         <v>1853</v>
       </c>
-      <c r="J11" s="23">
+      <c r="J11" s="27">
         <v>48</v>
       </c>
-      <c r="K11" s="24">
+      <c r="K11" s="28">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:11" s="90" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A12" s="85">
+    <row r="12" spans="1:11" s="100" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A12" s="95">
         <v>45838</v>
       </c>
-      <c r="B12" s="86">
+      <c r="B12" s="96">
         <v>270</v>
       </c>
-      <c r="C12" s="86">
+      <c r="C12" s="96">
         <v>243</v>
       </c>
-      <c r="D12" s="86">
+      <c r="D12" s="96">
         <v>27</v>
       </c>
-      <c r="E12" s="86">
+      <c r="E12" s="96">
         <v>14</v>
       </c>
-      <c r="F12" s="86">
+      <c r="F12" s="96">
         <v>4</v>
       </c>
-      <c r="G12" s="87">
+      <c r="G12" s="97">
         <v>1893</v>
       </c>
-      <c r="H12" s="88">
+      <c r="H12" s="98">
         <v>7.7901234567901234</v>
       </c>
-      <c r="I12" s="89">
+      <c r="I12" s="99">
         <v>1857</v>
       </c>
-      <c r="J12" s="86">
+      <c r="J12" s="96">
         <v>45</v>
       </c>
-      <c r="K12" s="89">
+      <c r="K12" s="99">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:11" s="90" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
-      <c r="A13" s="85">
+    <row r="13" spans="1:11" s="100" customFormat="1" ht="18" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A13" s="95">
         <v>45930</v>
       </c>
-      <c r="B13" s="86">
+      <c r="B13" s="96">
         <v>268</v>
       </c>
-      <c r="C13" s="86">
+      <c r="C13" s="96">
         <v>243</v>
       </c>
-      <c r="D13" s="86">
+      <c r="D13" s="96">
         <v>25</v>
       </c>
-      <c r="E13" s="86">
+      <c r="E13" s="96">
         <v>14</v>
       </c>
-      <c r="F13" s="86">
+      <c r="F13" s="96">
         <v>4</v>
       </c>
-      <c r="G13" s="87">
+      <c r="G13" s="97">
         <v>1933</v>
       </c>
-      <c r="H13" s="88">
+      <c r="H13" s="98">
         <v>7.9547325102880659</v>
       </c>
-      <c r="I13" s="89">
+      <c r="I13" s="99">
         <v>1893</v>
       </c>
-      <c r="J13" s="86">
+      <c r="J13" s="96">
         <v>46</v>
       </c>
-      <c r="K13" s="89">
+      <c r="K13" s="99">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:11" s="90" customFormat="1" ht="18" customHeight="1" collapsed="1">
-      <c r="A14" s="85">
+    <row r="14" spans="1:11" s="100" customFormat="1" ht="18" customHeight="1" collapsed="1">
+      <c r="A14" s="95">
         <v>46022</v>
       </c>
-      <c r="B14" s="86">
+      <c r="B14" s="96">
         <v>267</v>
       </c>
-      <c r="C14" s="86">
+      <c r="C14" s="96">
         <v>240</v>
       </c>
-      <c r="D14" s="86">
+      <c r="D14" s="96">
         <v>27</v>
       </c>
-      <c r="E14" s="86">
+      <c r="E14" s="96">
         <v>14</v>
       </c>
-      <c r="F14" s="86">
+      <c r="F14" s="96">
         <v>4</v>
       </c>
-      <c r="G14" s="87">
+      <c r="G14" s="97">
         <v>1934</v>
       </c>
-      <c r="H14" s="88">
+      <c r="H14" s="98">
         <v>8.0583333333333336</v>
       </c>
-      <c r="I14" s="89">
+      <c r="I14" s="99">
         <v>1892</v>
       </c>
-      <c r="J14" s="86">
+      <c r="J14" s="96">
         <v>44</v>
       </c>
-      <c r="K14" s="89">
+      <c r="K14" s="99">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:11" s="27" customFormat="1" ht="18" customHeight="1" thickBot="1">
-      <c r="A15" s="61">
+    <row r="15" spans="1:11" s="31" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A15" s="71">
         <v>46112</v>
       </c>
-      <c r="B15" s="138">
+      <c r="B15" s="147">
         <v>263</v>
       </c>
-      <c r="C15" s="138">
+      <c r="C15" s="147">
         <v>240</v>
       </c>
-      <c r="D15" s="138">
+      <c r="D15" s="147">
         <v>23</v>
       </c>
-      <c r="E15" s="138">
+      <c r="E15" s="147">
         <v>13</v>
       </c>
-      <c r="F15" s="138">
+      <c r="F15" s="147">
         <v>4</v>
       </c>
-      <c r="G15" s="139">
+      <c r="G15" s="148">
         <v>1970</v>
       </c>
-      <c r="H15" s="140">
+      <c r="H15" s="149">
         <v>8.2083333333333339</v>
       </c>
-      <c r="I15" s="139">
+      <c r="I15" s="148">
         <v>1932</v>
       </c>
-      <c r="J15" s="138">
+      <c r="J15" s="147">
         <v>44</v>
       </c>
-      <c r="K15" s="139">
+      <c r="K15" s="148">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="24" customHeight="1">
-      <c r="A16" s="215" t="s">
+      <c r="A16" s="231" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="215"/>
-[...8 lines deleted...]
-      <c r="K16" s="215"/>
+      <c r="B16" s="231"/>
+      <c r="C16" s="231"/>
+      <c r="D16" s="231"/>
+      <c r="E16" s="231"/>
+      <c r="F16" s="231"/>
+      <c r="G16" s="231"/>
+      <c r="H16" s="231"/>
+      <c r="I16" s="231"/>
+      <c r="J16" s="231"/>
+      <c r="K16" s="231"/>
     </row>
     <row r="17" spans="1:11" ht="24" customHeight="1">
-      <c r="A17" s="215" t="s">
+      <c r="A17" s="231" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="215"/>
-[...8 lines deleted...]
-      <c r="K17" s="215"/>
+      <c r="B17" s="231"/>
+      <c r="C17" s="231"/>
+      <c r="D17" s="231"/>
+      <c r="E17" s="231"/>
+      <c r="F17" s="231"/>
+      <c r="G17" s="231"/>
+      <c r="H17" s="231"/>
+      <c r="I17" s="231"/>
+      <c r="J17" s="231"/>
+      <c r="K17" s="231"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1">
-      <c r="A18" s="214" t="s">
+      <c r="A18" s="230" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="214"/>
-[...8 lines deleted...]
-      <c r="K18" s="214"/>
+      <c r="B18" s="230"/>
+      <c r="C18" s="230"/>
+      <c r="D18" s="230"/>
+      <c r="E18" s="230"/>
+      <c r="F18" s="230"/>
+      <c r="G18" s="230"/>
+      <c r="H18" s="230"/>
+      <c r="I18" s="230"/>
+      <c r="J18" s="230"/>
+      <c r="K18" s="230"/>
     </row>
     <row r="19" spans="1:11" ht="18.600000000000001" customHeight="1">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="26" t="s">
+      <c r="B19" s="30" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="18.600000000000001" customHeight="1">
-      <c r="A20" s="25" t="s">
+      <c r="A20" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="26" t="s">
+      <c r="B20" s="30" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:11">
-      <c r="B21" s="83"/>
+      <c r="B21" s="93"/>
     </row>
     <row r="22" spans="1:11">
-      <c r="B22" s="35"/>
-      <c r="E22" s="63"/>
+      <c r="B22" s="42"/>
+      <c r="E22" s="73"/>
     </row>
     <row r="23" spans="1:11">
-      <c r="B23" s="64"/>
-[...1 lines deleted...]
-      <c r="I23" s="35"/>
+      <c r="B23" s="74"/>
+      <c r="E23" s="72"/>
+      <c r="I23" s="42"/>
     </row>
     <row r="24" spans="1:11">
-      <c r="B24" s="70"/>
-[...1 lines deleted...]
-      <c r="I24" s="35"/>
+      <c r="B24" s="80"/>
+      <c r="E24" s="72"/>
+      <c r="I24" s="42"/>
     </row>
     <row r="25" spans="1:11">
-      <c r="B25" s="35"/>
-[...1 lines deleted...]
-      <c r="J25" s="35"/>
+      <c r="B25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:XFD1"/>
     <mergeCell ref="A18:K18"/>
     <mergeCell ref="A16:K16"/>
     <mergeCell ref="A17:K17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B19" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
     <hyperlink ref="B20" r:id="rId2" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="1200" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:AH29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" outlineLevelRow="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" outlineLevelRow="1"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="22.21875" style="4" customWidth="1"/>
+    <col min="2" max="6" width="13.6640625" style="4" customWidth="1"/>
+    <col min="7" max="9" width="12.88671875" style="4" customWidth="1"/>
+    <col min="10" max="12" width="9.44140625" style="4" customWidth="1"/>
+    <col min="13" max="22" width="8.88671875" style="4" customWidth="1"/>
+    <col min="23" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="219" customFormat="1" ht="25.9" customHeight="1">
-      <c r="A1" s="219" t="s">
+    <row r="1" spans="1:34" s="235" customFormat="1" ht="25.95" customHeight="1">
+      <c r="A1" s="235" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="13.5" outlineLevel="1" thickBot="1">
-      <c r="D2" s="36" t="s">
+    <row r="2" spans="1:34" s="43" customFormat="1" ht="13.8" outlineLevel="1" thickBot="1">
+      <c r="D2" s="44" t="s">
         <v>60</v>
       </c>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
     </row>
-    <row r="3" spans="1:8" ht="53.45" customHeight="1" outlineLevel="1" thickBot="1">
-      <c r="A3" s="4" t="s">
+    <row r="3" spans="1:34" s="43" customFormat="1" ht="53.4" customHeight="1" outlineLevel="1" thickBot="1">
+      <c r="A3" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="37">
+      <c r="B3" s="47">
         <v>45747</v>
       </c>
-      <c r="C3" s="135">
+      <c r="C3" s="144">
         <v>46022</v>
       </c>
-      <c r="D3" s="135">
+      <c r="D3" s="144">
         <v>46112</v>
       </c>
-      <c r="E3" s="38" t="s">
+      <c r="E3" s="48" t="s">
         <v>98</v>
       </c>
-      <c r="F3" s="38" t="s">
+      <c r="F3" s="48" t="s">
         <v>99</v>
       </c>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="45"/>
+      <c r="W3" s="45"/>
+      <c r="X3" s="45"/>
     </row>
-    <row r="4" spans="1:8" ht="19.5" customHeight="1" outlineLevel="1">
-      <c r="A4" s="39" t="s">
+    <row r="4" spans="1:34" s="43" customFormat="1" ht="19.5" customHeight="1" outlineLevel="1">
+      <c r="A4" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="40">
+      <c r="B4" s="50">
         <v>683865.1</v>
       </c>
-      <c r="C4" s="40">
+      <c r="C4" s="50">
         <v>656559.81999999995</v>
       </c>
-      <c r="D4" s="40">
+      <c r="D4" s="50">
         <v>684911.51</v>
       </c>
-      <c r="E4" s="41">
+      <c r="E4" s="51">
         <f>D4/C4-1</f>
         <v>4.3182188638957619E-2</v>
       </c>
-      <c r="F4" s="41">
+      <c r="F4" s="51">
         <f>D4/B4-1</f>
         <v>1.5301409590868786E-3</v>
       </c>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="45"/>
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
     </row>
-    <row r="5" spans="1:8" ht="19.5" customHeight="1" outlineLevel="1">
-      <c r="A5" s="42" t="s">
+    <row r="5" spans="1:34" s="43" customFormat="1" ht="19.5" customHeight="1" outlineLevel="1">
+      <c r="A5" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="43">
+      <c r="B5" s="53">
         <v>260.44</v>
       </c>
-      <c r="C5" s="43">
+      <c r="C5" s="53">
         <v>222.33</v>
       </c>
-      <c r="D5" s="43">
+      <c r="D5" s="53">
         <v>237.69</v>
       </c>
-      <c r="E5" s="44">
+      <c r="E5" s="54">
         <f>D5/C5-1</f>
         <v>6.9086493050870335E-2</v>
       </c>
-      <c r="F5" s="44">
+      <c r="F5" s="54">
         <f t="shared" ref="F5:F9" si="0">D5/B5-1</f>
         <v>-8.735217324527722E-2</v>
       </c>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="45"/>
+      <c r="M5" s="45"/>
+      <c r="N5" s="45"/>
+      <c r="O5" s="45"/>
+      <c r="P5" s="45"/>
+      <c r="Q5" s="45"/>
+      <c r="R5" s="45"/>
+      <c r="S5" s="45"/>
+      <c r="T5" s="45"/>
+      <c r="U5" s="45"/>
+      <c r="V5" s="45"/>
+      <c r="W5" s="45"/>
+      <c r="X5" s="45"/>
     </row>
-    <row r="6" spans="1:8" ht="19.5" customHeight="1" outlineLevel="1">
-      <c r="A6" s="42" t="s">
+    <row r="6" spans="1:34" s="43" customFormat="1" ht="19.5" customHeight="1" outlineLevel="1">
+      <c r="A6" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="43">
+      <c r="B6" s="53">
         <v>664936.99</v>
       </c>
-      <c r="C6" s="43">
+      <c r="C6" s="53">
         <v>644583.61</v>
       </c>
-      <c r="D6" s="43">
+      <c r="D6" s="53">
         <v>671991.44</v>
       </c>
-      <c r="E6" s="44">
+      <c r="E6" s="54">
         <f t="shared" ref="E6:E9" si="1">D6/C6-1</f>
         <v>4.2520209286736277E-2</v>
       </c>
-      <c r="F6" s="44">
+      <c r="F6" s="54">
         <f t="shared" si="0"/>
         <v>1.0609200730433033E-2</v>
       </c>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
     </row>
-    <row r="7" spans="1:8" ht="19.5" customHeight="1" outlineLevel="1">
-      <c r="A7" s="45" t="s">
+    <row r="7" spans="1:34" s="43" customFormat="1" ht="19.5" customHeight="1" outlineLevel="1">
+      <c r="A7" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="46">
+      <c r="B7" s="56">
         <v>3467.03</v>
       </c>
-      <c r="C7" s="46">
+      <c r="C7" s="56">
         <v>3964.97</v>
       </c>
-      <c r="D7" s="46">
+      <c r="D7" s="56">
         <v>4154.49</v>
       </c>
-      <c r="E7" s="47">
+      <c r="E7" s="57">
         <f t="shared" si="1"/>
         <v>4.7798596206276356E-2</v>
       </c>
-      <c r="F7" s="47">
+      <c r="F7" s="57">
         <f t="shared" si="0"/>
         <v>0.1982849874388164</v>
       </c>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+      <c r="S7" s="45"/>
+      <c r="T7" s="45"/>
+      <c r="U7" s="45"/>
+      <c r="V7" s="45"/>
+      <c r="W7" s="45"/>
+      <c r="X7" s="45"/>
     </row>
-    <row r="8" spans="1:8" ht="19.5" customHeight="1" outlineLevel="1">
-      <c r="A8" s="48" t="s">
+    <row r="8" spans="1:34" s="43" customFormat="1" ht="19.5" customHeight="1" outlineLevel="1">
+      <c r="A8" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="B8" s="46">
+      <c r="B8" s="56">
         <v>270.95</v>
       </c>
-      <c r="C8" s="46">
+      <c r="C8" s="56">
         <v>296.70999999999998</v>
       </c>
-      <c r="D8" s="46">
+      <c r="D8" s="56">
         <v>321.58</v>
       </c>
-      <c r="E8" s="47">
+      <c r="E8" s="57">
         <f t="shared" si="1"/>
         <v>8.3819217417680614E-2</v>
       </c>
-      <c r="F8" s="47">
+      <c r="F8" s="57">
         <f t="shared" si="0"/>
         <v>0.18686104447315</v>
       </c>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="45"/>
+      <c r="W8" s="45"/>
+      <c r="X8" s="45"/>
     </row>
-    <row r="9" spans="1:8" ht="19.5" customHeight="1" outlineLevel="1" thickBot="1">
-      <c r="A9" s="49" t="s">
+    <row r="9" spans="1:34" s="43" customFormat="1" ht="19.5" customHeight="1" outlineLevel="1" thickBot="1">
+      <c r="A9" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="50">
+      <c r="B9" s="60">
         <v>687603.08</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C9" s="60">
         <f>SUM(C4,C7,C8)</f>
         <v>660821.49999999988</v>
       </c>
-      <c r="D9" s="50">
+      <c r="D9" s="60">
         <f>SUM(D4,D7,D8)</f>
         <v>689387.58</v>
       </c>
-      <c r="E9" s="51">
+      <c r="E9" s="61">
         <f t="shared" si="1"/>
         <v>4.322813346720733E-2</v>
       </c>
-      <c r="F9" s="52">
+      <c r="F9" s="62">
         <f t="shared" si="0"/>
         <v>2.5952472464201293E-3</v>
       </c>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+      <c r="K9" s="45"/>
+      <c r="L9" s="45"/>
+      <c r="M9" s="45"/>
+      <c r="N9" s="45"/>
+      <c r="O9" s="45"/>
+      <c r="P9" s="45"/>
+      <c r="Q9" s="45"/>
+      <c r="R9" s="45"/>
+      <c r="S9" s="45"/>
+      <c r="T9" s="45"/>
+      <c r="U9" s="45"/>
+      <c r="V9" s="45"/>
+      <c r="W9" s="45"/>
+      <c r="X9" s="45"/>
     </row>
-    <row r="10" spans="1:8" ht="24" customHeight="1" outlineLevel="1">
-      <c r="A10" s="221" t="s">
+    <row r="10" spans="1:34" s="15" customFormat="1" ht="24" customHeight="1" outlineLevel="1">
+      <c r="A10" s="238" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="221"/>
-[...3 lines deleted...]
-      <c r="F10" s="221"/>
+      <c r="B10" s="238"/>
+      <c r="C10" s="238"/>
+      <c r="D10" s="238"/>
+      <c r="E10" s="238"/>
+      <c r="F10" s="238"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
     </row>
-    <row r="11" spans="1:8" s="216" customFormat="1" ht="15.75" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A12" s="220" t="s">
+    <row r="11" spans="1:34" s="237" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="12" spans="1:34" s="236" customFormat="1" ht="25.95" customHeight="1">
+      <c r="A12" s="236" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="16.5" outlineLevel="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="D13" s="36" t="s">
+    <row r="13" spans="1:34" ht="16.2" outlineLevel="1" thickBot="1">
+      <c r="B13" s="15"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="44" t="s">
         <v>60</v>
       </c>
-      <c r="H13" s="53"/>
+      <c r="H13" s="63"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
+      <c r="Q13" s="3"/>
+      <c r="R13" s="3"/>
+      <c r="S13" s="3"/>
+      <c r="T13" s="3"/>
+      <c r="U13" s="3"/>
+      <c r="V13" s="3"/>
+      <c r="W13" s="3"/>
+      <c r="X13" s="3"/>
+      <c r="Y13" s="3"/>
+      <c r="Z13" s="3"/>
+      <c r="AA13" s="3"/>
+      <c r="AB13" s="3"/>
+      <c r="AC13" s="3"/>
+      <c r="AD13" s="3"/>
+      <c r="AE13" s="3"/>
+      <c r="AF13" s="3"/>
+      <c r="AG13" s="3"/>
+      <c r="AH13" s="3"/>
     </row>
-    <row r="14" spans="1:8" ht="54.6" customHeight="1" outlineLevel="1" thickBot="1">
-      <c r="A14" s="4" t="s">
+    <row r="14" spans="1:34" s="43" customFormat="1" ht="54.6" customHeight="1" outlineLevel="1" thickBot="1">
+      <c r="A14" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="37">
+      <c r="B14" s="47">
         <v>45747</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C14" s="6">
         <v>46022</v>
       </c>
-      <c r="D14" s="135">
+      <c r="D14" s="144">
         <v>46112</v>
       </c>
-      <c r="E14" s="38" t="s">
+      <c r="E14" s="48" t="s">
         <v>98</v>
       </c>
-      <c r="F14" s="38" t="s">
+      <c r="F14" s="48" t="s">
         <v>99</v>
       </c>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45"/>
+      <c r="S14" s="45"/>
+      <c r="T14" s="45"/>
+      <c r="U14" s="45"/>
+      <c r="V14" s="45"/>
+      <c r="W14" s="45"/>
+      <c r="X14" s="45"/>
+      <c r="Y14" s="45"/>
+      <c r="Z14" s="45"/>
+      <c r="AA14" s="45"/>
     </row>
-    <row r="15" spans="1:8" ht="18.600000000000001" customHeight="1" outlineLevel="1">
-      <c r="A15" s="39" t="s">
+    <row r="15" spans="1:34" s="43" customFormat="1" ht="18.600000000000001" customHeight="1" outlineLevel="1">
+      <c r="A15" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="40">
+      <c r="B15" s="50">
         <v>584749.41</v>
       </c>
-      <c r="C15" s="136">
+      <c r="C15" s="145">
         <v>545229.46</v>
       </c>
-      <c r="D15" s="136">
+      <c r="D15" s="145">
         <v>570603.59</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="51">
         <f t="shared" ref="E15:E17" si="2">D15/C15-1</f>
         <v>4.6538442731983043E-2</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="51">
         <f t="shared" ref="F15:F17" si="3">D15/B15-1</f>
         <v>-2.4191251428539395E-2</v>
       </c>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+      <c r="K15" s="45"/>
+      <c r="L15" s="45"/>
+      <c r="M15" s="45"/>
+      <c r="N15" s="45"/>
+      <c r="O15" s="45"/>
+      <c r="P15" s="45"/>
+      <c r="Q15" s="45"/>
+      <c r="R15" s="45"/>
+      <c r="S15" s="45"/>
+      <c r="T15" s="45"/>
+      <c r="U15" s="45"/>
+      <c r="V15" s="45"/>
     </row>
-    <row r="16" spans="1:8" ht="18.600000000000001" customHeight="1" outlineLevel="1">
-      <c r="A16" s="42" t="s">
+    <row r="16" spans="1:34" s="43" customFormat="1" ht="18.600000000000001" customHeight="1" outlineLevel="1">
+      <c r="A16" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="43">
+      <c r="B16" s="53">
         <v>260.13</v>
       </c>
-      <c r="C16" s="137">
+      <c r="C16" s="146">
         <v>221.92</v>
       </c>
-      <c r="D16" s="137">
+      <c r="D16" s="146">
         <v>237.27</v>
       </c>
-      <c r="E16" s="44">
+      <c r="E16" s="54">
         <f t="shared" si="2"/>
         <v>6.916906993511196E-2</v>
       </c>
-      <c r="F16" s="44">
+      <c r="F16" s="54">
         <f t="shared" si="3"/>
         <v>-8.7879137354399672E-2</v>
       </c>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="45"/>
+      <c r="S16" s="45"/>
+      <c r="T16" s="45"/>
+      <c r="U16" s="45"/>
+      <c r="V16" s="45"/>
+      <c r="W16" s="45"/>
+      <c r="X16" s="45"/>
+      <c r="Y16" s="45"/>
+      <c r="Z16" s="45"/>
+      <c r="AA16" s="45"/>
     </row>
-    <row r="17" spans="1:34" ht="18.600000000000001" customHeight="1" outlineLevel="1" thickBot="1">
-      <c r="A17" s="180" t="s">
+    <row r="17" spans="1:34" s="43" customFormat="1" ht="18.600000000000001" customHeight="1" outlineLevel="1" thickBot="1">
+      <c r="A17" s="194" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="181">
+      <c r="B17" s="195">
         <v>566173.77</v>
       </c>
-      <c r="C17" s="182">
+      <c r="C17" s="196">
         <v>533614.18999999994</v>
       </c>
-      <c r="D17" s="182">
+      <c r="D17" s="196">
         <v>558189.11</v>
       </c>
-      <c r="E17" s="55">
+      <c r="E17" s="65">
         <f t="shared" si="2"/>
         <v>4.6053722821726373E-2</v>
       </c>
-      <c r="F17" s="56">
+      <c r="F17" s="66">
         <f t="shared" si="3"/>
         <v>-1.410284337262746E-2</v>
       </c>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
+      <c r="O17" s="45"/>
+      <c r="P17" s="45"/>
+      <c r="Q17" s="45"/>
+      <c r="R17" s="45"/>
     </row>
-    <row r="18" spans="1:34" ht="25.9" customHeight="1" outlineLevel="1">
-      <c r="A18" s="221" t="s">
+    <row r="18" spans="1:34" ht="25.8" customHeight="1" outlineLevel="1">
+      <c r="A18" s="238" t="s">
         <v>70</v>
       </c>
-      <c r="B18" s="221"/>
-[...9 lines deleted...]
-      <c r="L18" s="195"/>
+      <c r="B18" s="238"/>
+      <c r="C18" s="238"/>
+      <c r="D18" s="238"/>
+      <c r="E18" s="238"/>
+      <c r="F18" s="238"/>
+      <c r="G18" s="209"/>
+      <c r="H18" s="209"/>
+      <c r="I18" s="209"/>
+      <c r="J18" s="209"/>
+      <c r="K18" s="209"/>
+      <c r="L18" s="209"/>
     </row>
-    <row r="19" spans="1:34" s="218" customFormat="1" ht="13.9" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A20" s="205" t="s">
+    <row r="19" spans="1:34" s="234" customFormat="1" ht="13.95" customHeight="1"/>
+    <row r="20" spans="1:34" s="221" customFormat="1" ht="24.6" customHeight="1" thickBot="1">
+      <c r="A20" s="220" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="205"/>
-[...31 lines deleted...]
-      <c r="AH20" s="205"/>
+      <c r="B20" s="220"/>
+      <c r="C20" s="220"/>
+      <c r="D20" s="220"/>
+      <c r="E20" s="220"/>
+      <c r="F20" s="220"/>
+      <c r="G20" s="220"/>
+      <c r="H20" s="220"/>
+      <c r="I20" s="220"/>
+      <c r="J20" s="220"/>
+      <c r="K20" s="220"/>
+      <c r="L20" s="220"/>
+      <c r="M20" s="220"/>
+      <c r="N20" s="220"/>
+      <c r="O20" s="220"/>
+      <c r="P20" s="220"/>
+      <c r="Q20" s="220"/>
+      <c r="R20" s="220"/>
+      <c r="S20" s="220"/>
+      <c r="T20" s="220"/>
+      <c r="U20" s="220"/>
+      <c r="V20" s="220"/>
+      <c r="W20" s="220"/>
+      <c r="X20" s="220"/>
+      <c r="Y20" s="220"/>
+      <c r="Z20" s="220"/>
+      <c r="AA20" s="220"/>
+      <c r="AB20" s="220"/>
+      <c r="AC20" s="220"/>
+      <c r="AD20" s="220"/>
+      <c r="AE20" s="220"/>
+      <c r="AF20" s="220"/>
+      <c r="AG20" s="220"/>
+      <c r="AH20" s="220"/>
     </row>
-    <row r="21" spans="1:34" s="217" customFormat="1" ht="13.5" outlineLevel="1" thickBot="1">
-[...33 lines deleted...]
-      <c r="AH21" s="216"/>
+    <row r="21" spans="1:34" s="233" customFormat="1" ht="13.8" outlineLevel="1" thickBot="1">
+      <c r="A21" s="232"/>
+      <c r="B21" s="232"/>
+      <c r="C21" s="232"/>
+      <c r="D21" s="232"/>
+      <c r="E21" s="232"/>
+      <c r="F21" s="232"/>
+      <c r="G21" s="232"/>
+      <c r="H21" s="232"/>
+      <c r="I21" s="232"/>
+      <c r="J21" s="232"/>
+      <c r="K21" s="232"/>
+      <c r="L21" s="232"/>
+      <c r="M21" s="232"/>
+      <c r="N21" s="232"/>
+      <c r="O21" s="232"/>
+      <c r="P21" s="232"/>
+      <c r="Q21" s="232"/>
+      <c r="R21" s="232"/>
+      <c r="S21" s="232"/>
+      <c r="T21" s="232"/>
+      <c r="U21" s="232"/>
+      <c r="V21" s="232"/>
+      <c r="W21" s="232"/>
+      <c r="X21" s="232"/>
+      <c r="Y21" s="232"/>
+      <c r="Z21" s="232"/>
+      <c r="AA21" s="232"/>
+      <c r="AB21" s="232"/>
+      <c r="AC21" s="232"/>
+      <c r="AD21" s="232"/>
+      <c r="AE21" s="232"/>
+      <c r="AF21" s="232"/>
+      <c r="AG21" s="232"/>
+      <c r="AH21" s="232"/>
     </row>
-    <row r="22" spans="1:34" ht="79.900000000000006" customHeight="1" outlineLevel="1" thickBot="1">
-      <c r="A22" s="186" t="s">
+    <row r="22" spans="1:34" ht="79.8" customHeight="1" outlineLevel="1" thickBot="1">
+      <c r="A22" s="200" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="187" t="s">
+      <c r="B22" s="201" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:34" ht="18" customHeight="1" outlineLevel="1">
-      <c r="A23" s="188" t="s">
+      <c r="A23" s="202" t="s">
         <v>92</v>
       </c>
-      <c r="B23" s="183">
+      <c r="B23" s="197">
         <v>-0.02</v>
       </c>
     </row>
     <row r="24" spans="1:34" ht="18" customHeight="1" outlineLevel="1">
-      <c r="A24" s="189" t="s">
+      <c r="A24" s="203" t="s">
         <v>94</v>
       </c>
-      <c r="B24" s="184">
+      <c r="B24" s="198">
         <v>-66.62</v>
       </c>
     </row>
-    <row r="25" spans="1:34" ht="18" customHeight="1" outlineLevel="1">
-      <c r="A25" s="189" t="s">
+    <row r="25" spans="1:34" s="15" customFormat="1" ht="18" customHeight="1" outlineLevel="1">
+      <c r="A25" s="203" t="s">
         <v>95</v>
       </c>
-      <c r="B25" s="184">
+      <c r="B25" s="198">
         <v>4.8499999999999996</v>
       </c>
     </row>
     <row r="26" spans="1:34" ht="18" customHeight="1" outlineLevel="1">
-      <c r="A26" s="189" t="s">
+      <c r="A26" s="203" t="s">
         <v>96</v>
       </c>
-      <c r="B26" s="184">
+      <c r="B26" s="198">
         <v>2.83</v>
       </c>
     </row>
     <row r="27" spans="1:34" ht="18" customHeight="1" outlineLevel="1" thickBot="1">
-      <c r="A27" s="190" t="s">
+      <c r="A27" s="204" t="s">
         <v>97</v>
       </c>
-      <c r="B27" s="185">
-[...1 lines deleted...]
-      </c>
+      <c r="B27" s="199">
+        <v>6.67</v>
+      </c>
+      <c r="C27" s="15"/>
     </row>
     <row r="28" spans="1:34" outlineLevel="1">
-      <c r="A28" s="191" t="s">
+      <c r="A28" s="205" t="s">
         <v>85</v>
       </c>
-      <c r="B28" s="193">
+      <c r="B28" s="207">
         <f>SUM(B24:B27)</f>
-        <v>-52.430000000000007</v>
-      </c>
+        <v>-52.27</v>
+      </c>
+      <c r="C28" s="15"/>
     </row>
-    <row r="29" spans="1:34" ht="25.5">
-      <c r="A29" s="192" t="s">
+    <row r="29" spans="1:34" ht="26.4">
+      <c r="A29" s="206" t="s">
         <v>93</v>
       </c>
-      <c r="B29" s="194">
+      <c r="B29" s="208">
         <f>SUM(B23:B26)</f>
         <v>-58.96</v>
       </c>
+      <c r="C29" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A21:XFD21"/>
     <mergeCell ref="A19:XFD19"/>
     <mergeCell ref="A1:XFD1"/>
     <mergeCell ref="A12:XFD12"/>
     <mergeCell ref="A20:XFD20"/>
     <mergeCell ref="A11:XFD11"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A18:F18"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
-  <conditionalFormatting sqref="E15:F17">
-    <cfRule type="cellIs" dxfId="1" priority="6" operator="lessThan">
+  <conditionalFormatting sqref="F4 F6:F9">
+    <cfRule type="cellIs" dxfId="11" priority="37" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E4:G9">
+  <conditionalFormatting sqref="E4 E6:E9">
+    <cfRule type="cellIs" dxfId="10" priority="28" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E15">
+    <cfRule type="cellIs" dxfId="9" priority="26" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E16">
+    <cfRule type="cellIs" dxfId="8" priority="25" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E17">
+    <cfRule type="cellIs" dxfId="7" priority="24" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F5">
+    <cfRule type="cellIs" dxfId="6" priority="12" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E5">
+    <cfRule type="cellIs" dxfId="5" priority="11" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F15">
+    <cfRule type="cellIs" dxfId="4" priority="8" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F16">
+    <cfRule type="cellIs" dxfId="3" priority="7" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F17">
+    <cfRule type="cellIs" dxfId="2" priority="6" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G4 G6:G9">
+    <cfRule type="cellIs" dxfId="1" priority="5" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G5">
     <cfRule type="cellIs" dxfId="0" priority="4" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Аркуші</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>